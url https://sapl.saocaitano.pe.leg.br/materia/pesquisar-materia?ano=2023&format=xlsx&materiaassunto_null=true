--- v0 (2026-04-04)
+++ v1 (2026-06-05)
@@ -10,101 +10,107 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1393" uniqueCount="593">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1398" uniqueCount="595">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>PARECER PRÉVIO DO TRIBUNAL DE CONTAS DE PERNAMBUCO</t>
   </si>
   <si>
     <t>MESA DIRETORA - MESA</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/153/parecer_previo.pdf</t>
   </si>
   <si>
     <t>CONTAS DE GOVERNO. PARECER PRÉVIO. CRÉDITOS ADICIONAIS._x000D_
 DESPESA COM PESSOAL._x000D_
 REPASSE DAS CONTRIBUIÇÕES PREVIDENCIÁRIAS RGPS._x000D_
 CONTAS REGULARES COM RESSALVAS.</t>
   </si>
   <si>
     <t>TRIBUNAL DE CONTAS DE PERNAMBUCO - TCE</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/267/parecer_previo_87.pdf</t>
   </si>
   <si>
     <t>PARECER PRÉVIO DO TRIBUNAL DE CONTAS DO ESTADO A PRESTAÇÃO DE CONTAS DO GOVERNO MUNICIPAL EXERCÍCIO 2021</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/1380/0082-parecer_previo.pdf</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE CONTAS - GOVERNO. PREFEITURA MUNICIPAL DE SÃO CAETANO. FALHAS FORMAIS. CUMPRIMENTO DOS LIMITES CONSTITUCIONAIS E LEGAIS. APROVAÇÃO COM RESSALVAS.</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>EMENDAS</t>
   </si>
   <si>
     <t>MAKOY</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/157/emenda_a_ldo.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 92 DO PL 006/2023 – LDO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/158/emenda_ao_pl_009.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1º DO PL 009/2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
@@ -2167,63 +2173,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/153/parecer_previo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/267/parecer_previo_87.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/157/emenda_a_ldo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/158/emenda_ao_pl_009.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/81/document_1_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/109/pl_02.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/110/pl_03.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/123/pl_0042023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/36/pl_05.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/150/document_9.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/156/pl_009.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/218/projeto_de_lei_loa_sao_caetano_para_2024_1.docx.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/219/projeto_de_lei_revisao_do_ppa_para_2024_1.doc.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/220/pl_12-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/221/pl_0132023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/222/pl014.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/223/pl_015.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/261/pl_016.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/262/projeto_de_lei_ordinario_017_-_carros_antigos.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/268/pl_018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/269/pl019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/270/plo_20.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/1/plc_012023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/2/salario_minimo_-_scpe.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/124/plc0042023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/52/plc0052023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/53/plc_0062023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/293/projeto_de_lei_complementar_no_008_-_2023..pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/163/titulo_de_cidadao.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/244/titulo_de_cidadao.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/283/titulo_fabio.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/33/document_4.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/148/pedido_de_informacao.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/166/pedido_de_informacao_2.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/171/pedido_de_informacao_3.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/187/informacao.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/188/pedido_de_informacao_2.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/259/pedido_de_informacao_001.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/260/pedido_de_informacao_002.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/3/adobe_scan_12_de_abr._de_2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/4/requerimento_geraldino.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/5/requerimento_cesar.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/6/requerimento.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/7/requerimento_05_-_ze_do_churros.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/8/document_1.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/9/olimpio_01.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/10/olimpio_02.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/11/olimpio_03.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/12/severino_vieira_ramos.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/13/joao_belarmino_chaves.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/14/requerimento_geraldino_1.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/15/requerimento_geraldino_2.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/17/reforma_da_praca_de_manicoba.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/18/reforma_da_praca_de_santa_luzia.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/19/modelo_requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/20/modelo_requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/21/modelo_requerimento_3.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/22/image_20230419_0001.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/23/image_20230419_0002.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/24/image_20230419_0003.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/25/afdafsdfsd.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/26/33333333333333.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/27/geraldino_2.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/28/geraldino.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/29/requerimento_calcamento_da_ladeira_dos_dandins.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/30/requerimento_passagem_molhada_no_jardim_da_onca.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/31/document_2_2.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/32/document_3_3.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/35/ze_do_churross.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/37/666666666666.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/38/1.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/39/2.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/40/3.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/54/requerimento_cicero.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/55/requerimento_passagem_molhada_em_santa_luzia.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/56/banheiro_e_cisterna_no_cemiterio_de_santa_luzia.odt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/59/requerimento_062023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/60/requerimento_072023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/61/requerimento_jc.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/62/requerimento_everaldo.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/63/requerimento_abraao.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/64/requerimento_jc.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/65/requerimeto.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/66/requerimeto_1.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/67/requerimeto_2.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/68/everaldo.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/69/everaldo_busto.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/72/requerimento_olimpio.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/74/ze_2.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/75/cicero_1.odt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/76/cicero_2.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/77/requerimento_jc_2.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/78/requerimento_jc_3.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/82/document_2.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/83/cicero.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/84/geraldo_da_galinha_02_2.odt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/85/geraldo_da_galinha_02_1.odt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/86/geraldo_da_galinha_02.odt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/88/jc_1.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/89/1.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/90/2.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/91/3.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/92/neto_ramos.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/93/vacinacao.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/95/document_8.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/96/requerimeto_3.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/97/requerimeto_4.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/98/requerimeto_6.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/100/neto_1.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/101/neto_2.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/102/neto_3.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/103/req_cesar.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/104/requerimeto_7.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/105/requerimeto_8.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/107/requerimeto_6.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/108/requerimeto_61.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/111/cesar_1.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/113/geraldo_1.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/114/geraldo_2.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/115/geraldo_3.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/116/neto_1.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/117/neto_1.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/118/ze_1.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/119/ze2.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/120/cicero_1.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/121/cicero_2.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/122/neto_ramos.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/125/geraldo_1.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/126/geraldo_2.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/127/geraldo_3.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/128/olimpio_1.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/129/olimpio_2.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/130/olimpio_3.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/131/cicero_1.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/132/cicero_2.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/133/geraldo_1.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/134/geraldo_2.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/135/geraldo_3.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/136/olimpio_1.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/137/olimpio_2.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/138/olimpio_3.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/139/jc_1.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/140/jc_2.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/144/titulo_de_cidadao.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/145/mk1.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/146/mk2.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/147/mk3.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/152/document_11.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/154/requerimento_jc.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/164/praca.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/165/passagem_molhada.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/170/glaucio.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/172/luiz.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/173/111.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/174/222.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/175/333.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/176/document_12.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/178/222.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/179/modelo_requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/180/geraldo_1.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/181/geraldo_2.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/182/geraldo_3.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/183/document_14.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/184/requerimento_no_01.2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/185/requerimento_no_02.2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/189/jc.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/190/ev1.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/191/ev2.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/192/gm.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/193/gm2.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/194/ddddddddddd.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/196/requerimento_no_03.2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/198/document_16.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/199/g1.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/200/g2.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/201/g3.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/204/requerimento_everaldo.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/205/g1.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/206/g2.docx.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/207/modelo_requeriment_praca.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/208/n1.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/209/n2.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/213/document_22.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/215/ger_1.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/216/ger_2.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/217/ger_3.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/224/requerimento_geraldo_outubro.odt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/225/requerimento_geraldo_outubro_1.odt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/226/requerimento_01.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/228/g2_4_1.docx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/231/jc.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/232/enio.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/234/requerimento_no_06_1.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/235/abraao.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/238/modelo_de_requerimento_oficial.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/239/requerimento_olipio_2023.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/240/1.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/241/rewuerimento_g_0.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/242/rewuerimento_g_01.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/243/rewuerimento_g_03.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/245/jc_requerimento.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/249/requerimento_olipio_redoviaria.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/250/requerimento_olipio_2023_nov01.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/251/requerimento_geraldo_01.odt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/252/requerimento_geraldino_20.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/253/requerimento_rua.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/254/requerimento_de_cestos_de_lixos_no_centro_da_cidade.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/255/modelo_de_requerimento_oficial.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/256/requerimento_no_08.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/257/requerimento_cicero.odt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/258/requerimento.odt" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/263/requerimento_geraldo000.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/264/requerimento_adagro.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/265/requerimento_rua_2.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/266/quadra.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/271/requerimento_dezembro.odt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/272/requerimento_geraldo_dezembro02.odt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/274/requerimennto_dezzemnbro.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/275/jc_1.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/276/jc_2.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/277/jc_3.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/278/jc_1.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/279/lc2.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/280/cicero_1.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/281/cicero_2.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/282/cicero_3.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/288/01_dezembro.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/289/neto_2.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/290/neto_1.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/34/document_5.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/57/document_1.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/58/document.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/70/enio_2.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/71/enio_2.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/87/document_3.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/151/document_10.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/195/document_18.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/197/document_17.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/203/indicacao_everaldo.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/210/document_19.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/214/document_23.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/229/document_24.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/230/modelo_indicacao.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/233/indicacao_no_03.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/236/document.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/237/document_25.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/246/document.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/247/document_1.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/248/document_3.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/284/indicacao_-_vereadora_zieli.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/286/document.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/287/document_1.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/285/zieli.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/79/voto_aplausos.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/141/votos_1.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/142/votos_2.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/143/votos_3.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/211/document_20.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/212/document_21.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/16/document_-_enio.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/153/parecer_previo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/267/parecer_previo_87.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/1380/0082-parecer_previo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/157/emenda_a_ldo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/158/emenda_ao_pl_009.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/81/document_1_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/109/pl_02.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/110/pl_03.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/123/pl_0042023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/36/pl_05.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/150/document_9.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/156/pl_009.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/218/projeto_de_lei_loa_sao_caetano_para_2024_1.docx.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/219/projeto_de_lei_revisao_do_ppa_para_2024_1.doc.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/220/pl_12-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/221/pl_0132023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/222/pl014.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/223/pl_015.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/261/pl_016.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/262/projeto_de_lei_ordinario_017_-_carros_antigos.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/268/pl_018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/269/pl019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/270/plo_20.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/1/plc_012023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/2/salario_minimo_-_scpe.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/124/plc0042023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/52/plc0052023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/53/plc_0062023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/293/projeto_de_lei_complementar_no_008_-_2023..pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/163/titulo_de_cidadao.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/244/titulo_de_cidadao.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/283/titulo_fabio.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/33/document_4.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/148/pedido_de_informacao.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/166/pedido_de_informacao_2.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/171/pedido_de_informacao_3.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/187/informacao.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/188/pedido_de_informacao_2.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/259/pedido_de_informacao_001.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/260/pedido_de_informacao_002.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/3/adobe_scan_12_de_abr._de_2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/4/requerimento_geraldino.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/5/requerimento_cesar.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/6/requerimento.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/7/requerimento_05_-_ze_do_churros.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/8/document_1.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/9/olimpio_01.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/10/olimpio_02.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/11/olimpio_03.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/12/severino_vieira_ramos.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/13/joao_belarmino_chaves.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/14/requerimento_geraldino_1.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/15/requerimento_geraldino_2.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/17/reforma_da_praca_de_manicoba.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/18/reforma_da_praca_de_santa_luzia.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/19/modelo_requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/20/modelo_requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/21/modelo_requerimento_3.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/22/image_20230419_0001.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/23/image_20230419_0002.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/24/image_20230419_0003.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/25/afdafsdfsd.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/26/33333333333333.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/27/geraldino_2.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/28/geraldino.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/29/requerimento_calcamento_da_ladeira_dos_dandins.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/30/requerimento_passagem_molhada_no_jardim_da_onca.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/31/document_2_2.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/32/document_3_3.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/35/ze_do_churross.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/37/666666666666.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/38/1.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/39/2.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/40/3.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/54/requerimento_cicero.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/55/requerimento_passagem_molhada_em_santa_luzia.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/56/banheiro_e_cisterna_no_cemiterio_de_santa_luzia.odt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/59/requerimento_062023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/60/requerimento_072023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/61/requerimento_jc.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/62/requerimento_everaldo.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/63/requerimento_abraao.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/64/requerimento_jc.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/65/requerimeto.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/66/requerimeto_1.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/67/requerimeto_2.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/68/everaldo.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/69/everaldo_busto.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/72/requerimento_olimpio.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/74/ze_2.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/75/cicero_1.odt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/76/cicero_2.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/77/requerimento_jc_2.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/78/requerimento_jc_3.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/82/document_2.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/83/cicero.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/84/geraldo_da_galinha_02_2.odt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/85/geraldo_da_galinha_02_1.odt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/86/geraldo_da_galinha_02.odt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/88/jc_1.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/89/1.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/90/2.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/91/3.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/92/neto_ramos.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/93/vacinacao.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/95/document_8.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/96/requerimeto_3.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/97/requerimeto_4.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/98/requerimeto_6.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/100/neto_1.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/101/neto_2.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/102/neto_3.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/103/req_cesar.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/104/requerimeto_7.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/105/requerimeto_8.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/107/requerimeto_6.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/108/requerimeto_61.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/111/cesar_1.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/113/geraldo_1.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/114/geraldo_2.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/115/geraldo_3.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/116/neto_1.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/117/neto_1.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/118/ze_1.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/119/ze2.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/120/cicero_1.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/121/cicero_2.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/122/neto_ramos.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/125/geraldo_1.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/126/geraldo_2.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/127/geraldo_3.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/128/olimpio_1.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/129/olimpio_2.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/130/olimpio_3.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/131/cicero_1.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/132/cicero_2.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/133/geraldo_1.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/134/geraldo_2.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/135/geraldo_3.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/136/olimpio_1.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/137/olimpio_2.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/138/olimpio_3.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/139/jc_1.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/140/jc_2.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/144/titulo_de_cidadao.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/145/mk1.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/146/mk2.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/147/mk3.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/152/document_11.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/154/requerimento_jc.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/164/praca.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/165/passagem_molhada.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/170/glaucio.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/172/luiz.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/173/111.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/174/222.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/175/333.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/176/document_12.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/178/222.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/179/modelo_requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/180/geraldo_1.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/181/geraldo_2.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/182/geraldo_3.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/183/document_14.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/184/requerimento_no_01.2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/185/requerimento_no_02.2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/189/jc.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/190/ev1.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/191/ev2.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/192/gm.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/193/gm2.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/194/ddddddddddd.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/196/requerimento_no_03.2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/198/document_16.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/199/g1.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/200/g2.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/201/g3.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/204/requerimento_everaldo.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/205/g1.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/206/g2.docx.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/207/modelo_requeriment_praca.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/208/n1.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/209/n2.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/213/document_22.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/215/ger_1.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/216/ger_2.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/217/ger_3.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/224/requerimento_geraldo_outubro.odt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/225/requerimento_geraldo_outubro_1.odt" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/226/requerimento_01.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/228/g2_4_1.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/231/jc.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/232/enio.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/234/requerimento_no_06_1.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/235/abraao.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/238/modelo_de_requerimento_oficial.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/239/requerimento_olipio_2023.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/240/1.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/241/rewuerimento_g_0.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/242/rewuerimento_g_01.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/243/rewuerimento_g_03.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/245/jc_requerimento.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/249/requerimento_olipio_redoviaria.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/250/requerimento_olipio_2023_nov01.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/251/requerimento_geraldo_01.odt" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/252/requerimento_geraldino_20.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/253/requerimento_rua.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/254/requerimento_de_cestos_de_lixos_no_centro_da_cidade.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/255/modelo_de_requerimento_oficial.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/256/requerimento_no_08.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/257/requerimento_cicero.odt" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/258/requerimento.odt" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/263/requerimento_geraldo000.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/264/requerimento_adagro.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/265/requerimento_rua_2.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/266/quadra.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/271/requerimento_dezembro.odt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/272/requerimento_geraldo_dezembro02.odt" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/274/requerimennto_dezzemnbro.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/275/jc_1.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/276/jc_2.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/277/jc_3.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/278/jc_1.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/279/lc2.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/280/cicero_1.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/281/cicero_2.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/282/cicero_3.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/288/01_dezembro.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/289/neto_2.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/290/neto_1.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/34/document_5.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/57/document_1.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/58/document.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/70/enio_2.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/71/enio_2.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/87/document_3.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/151/document_10.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/195/document_18.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/197/document_17.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/203/indicacao_everaldo.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/210/document_19.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/214/document_23.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/229/document_24.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/230/modelo_indicacao.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/233/indicacao_no_03.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/236/document.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/237/document_25.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/246/document.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/247/document_1.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/248/document_3.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/284/indicacao_-_vereadora_zieli.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/286/document.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/287/document_1.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/285/zieli.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/79/voto_aplausos.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/141/votos_1.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/142/votos_2.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/143/votos_3.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/211/document_20.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/212/document_21.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/16/document_-_enio.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H278"/>
+  <dimension ref="A1:H279"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
+    <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="54.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="43.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="128.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
@@ -2268,7196 +2273,7222 @@
       </c>
       <c r="B3">
         <v>2023</v>
       </c>
       <c r="C3">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
-        <v>157</v>
+        <v>1380</v>
       </c>
       <c r="B4">
         <v>2023</v>
       </c>
       <c r="C4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="E4" t="s">
+      <c r="H4" t="s">
         <v>17</v>
-      </c>
-[...7 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B5">
         <v>2023</v>
       </c>
       <c r="C5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="E5" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="F5" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>21</v>
       </c>
       <c r="H5" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>81</v>
+        <v>158</v>
       </c>
       <c r="B6">
         <v>2023</v>
       </c>
       <c r="C6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="E6" t="s">
+      <c r="H6" t="s">
         <v>24</v>
-      </c>
-[...7 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>109</v>
+        <v>81</v>
       </c>
       <c r="B7">
         <v>2023</v>
       </c>
       <c r="C7">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="F7" t="s">
+        <v>27</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="1" t="s">
+      <c r="H7" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="B8">
         <v>2023</v>
       </c>
       <c r="C8">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="F8" t="s">
+        <v>30</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="G8" s="1" t="s">
+      <c r="H8" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>123</v>
+        <v>110</v>
       </c>
       <c r="B9">
         <v>2023</v>
       </c>
       <c r="C9">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D9" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="F9" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H9" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>36</v>
+        <v>123</v>
       </c>
       <c r="B10">
         <v>2023</v>
       </c>
       <c r="C10">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D10" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E10" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="F10" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="H10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>150</v>
+        <v>36</v>
       </c>
       <c r="B11">
         <v>2023</v>
       </c>
       <c r="C11">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D11" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E11" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="F11" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>38</v>
       </c>
       <c r="H11" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="B12">
         <v>2023</v>
       </c>
       <c r="C12">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D12" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E12" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="F12" t="s">
+        <v>27</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="G12" s="1" t="s">
+      <c r="H12" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>218</v>
+        <v>156</v>
       </c>
       <c r="B13">
         <v>2023</v>
       </c>
       <c r="C13">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D13" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E13" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="F13" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="H13" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="B14">
         <v>2023</v>
       </c>
       <c r="C14">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D14" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E14" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="F14" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H14" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="B15">
         <v>2023</v>
       </c>
       <c r="C15">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D15" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E15" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="F15" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>47</v>
       </c>
       <c r="H15" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B16">
         <v>2023</v>
       </c>
       <c r="C16">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D16" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E16" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="F16" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>49</v>
       </c>
       <c r="H16" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="B17">
         <v>2023</v>
       </c>
       <c r="C17">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D17" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E17" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="F17" t="s">
+        <v>42</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="G17" s="1" t="s">
+      <c r="H17" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="B18">
         <v>2023</v>
       </c>
       <c r="C18">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D18" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E18" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="F18" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>54</v>
       </c>
       <c r="H18" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>261</v>
+        <v>223</v>
       </c>
       <c r="B19">
         <v>2023</v>
       </c>
       <c r="C19">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D19" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E19" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="F19" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>56</v>
       </c>
       <c r="H19" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="B20">
         <v>2023</v>
       </c>
       <c r="C20">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D20" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E20" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="F20" t="s">
+        <v>42</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="G20" s="1" t="s">
+      <c r="H20" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>268</v>
+        <v>262</v>
       </c>
       <c r="B21">
         <v>2023</v>
       </c>
       <c r="C21">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D21" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E21" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="F21" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>61</v>
       </c>
       <c r="H21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="B22">
         <v>2023</v>
       </c>
       <c r="C22">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D22" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E22" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="F22" t="s">
+        <v>60</v>
+      </c>
+      <c r="G22" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="G22" s="1" t="s">
+      <c r="H22" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="B23">
         <v>2023</v>
       </c>
       <c r="C23">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D23" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E23" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="F23" t="s">
-        <v>31</v>
+        <v>65</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H23" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>1</v>
+        <v>270</v>
       </c>
       <c r="B24">
         <v>2023</v>
       </c>
       <c r="C24">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="D24" t="s">
+        <v>25</v>
+      </c>
+      <c r="E24" t="s">
+        <v>26</v>
+      </c>
+      <c r="F24" t="s">
+        <v>33</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="E24" t="s">
+      <c r="H24" t="s">
         <v>69</v>
-      </c>
-[...7 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B25">
         <v>2023</v>
       </c>
       <c r="C25">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D25" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E25" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="F25" t="s">
-        <v>10</v>
+        <v>42</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>72</v>
       </c>
       <c r="H25" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>124</v>
+        <v>2</v>
       </c>
       <c r="B26">
         <v>2023</v>
       </c>
       <c r="C26">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D26" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E26" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="F26" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H26" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>52</v>
+        <v>124</v>
       </c>
       <c r="B27">
         <v>2023</v>
       </c>
       <c r="C27">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D27" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E27" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="F27" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>76</v>
       </c>
       <c r="H27" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B28">
         <v>2023</v>
       </c>
       <c r="C28">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D28" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E28" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="F28" t="s">
-        <v>28</v>
+        <v>42</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>78</v>
       </c>
       <c r="H28" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>293</v>
+        <v>53</v>
       </c>
       <c r="B29">
         <v>2023</v>
       </c>
       <c r="C29">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D29" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E29" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="F29" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>80</v>
       </c>
       <c r="H29" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>163</v>
+        <v>293</v>
       </c>
       <c r="B30">
         <v>2023</v>
       </c>
       <c r="C30">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="D30" t="s">
+        <v>70</v>
+      </c>
+      <c r="E30" t="s">
+        <v>71</v>
+      </c>
+      <c r="F30" t="s">
+        <v>42</v>
+      </c>
+      <c r="G30" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="E30" t="s">
+      <c r="H30" t="s">
         <v>83</v>
-      </c>
-[...7 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>244</v>
+        <v>163</v>
       </c>
       <c r="B31">
         <v>2023</v>
       </c>
       <c r="C31">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D31" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E31" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F31" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>87</v>
       </c>
       <c r="H31" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>283</v>
+        <v>244</v>
       </c>
       <c r="B32">
         <v>2023</v>
       </c>
       <c r="C32">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D32" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E32" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F32" t="s">
-        <v>51</v>
+        <v>86</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>89</v>
       </c>
       <c r="H32" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>33</v>
+        <v>283</v>
       </c>
       <c r="B33">
         <v>2023</v>
       </c>
       <c r="C33">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D33" t="s">
+        <v>84</v>
+      </c>
+      <c r="E33" t="s">
+        <v>85</v>
+      </c>
+      <c r="F33" t="s">
+        <v>53</v>
+      </c>
+      <c r="G33" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="E33" t="s">
+      <c r="H33" t="s">
         <v>92</v>
-      </c>
-[...7 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
-        <v>148</v>
+        <v>33</v>
       </c>
       <c r="B34">
         <v>2023</v>
       </c>
       <c r="C34">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D34" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E34" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="F34" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>95</v>
       </c>
       <c r="H34" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
-        <v>166</v>
+        <v>148</v>
       </c>
       <c r="B35">
         <v>2023</v>
       </c>
       <c r="C35">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D35" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E35" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="F35" t="s">
+        <v>20</v>
+      </c>
+      <c r="G35" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="G35" s="1" t="s">
+      <c r="H35" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="B36">
         <v>2023</v>
       </c>
       <c r="C36">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D36" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E36" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="F36" t="s">
-        <v>18</v>
+        <v>99</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>100</v>
       </c>
       <c r="H36" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
-        <v>187</v>
+        <v>171</v>
       </c>
       <c r="B37">
         <v>2023</v>
       </c>
       <c r="C37">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D37" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E37" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="F37" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>102</v>
       </c>
       <c r="H37" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="B38">
         <v>2023</v>
       </c>
       <c r="C38">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D38" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E38" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="F38" t="s">
+        <v>20</v>
+      </c>
+      <c r="G38" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="G38" s="1" t="s">
+      <c r="H38" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
-        <v>259</v>
+        <v>188</v>
       </c>
       <c r="B39">
         <v>2023</v>
       </c>
       <c r="C39">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D39" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E39" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="F39" t="s">
+        <v>106</v>
+      </c>
+      <c r="G39" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="G39" s="1" t="s">
+      <c r="H39" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="B40">
         <v>2023</v>
       </c>
       <c r="C40">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="D40" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E40" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="F40" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>110</v>
       </c>
       <c r="H40" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
-        <v>3</v>
+        <v>260</v>
       </c>
       <c r="B41">
         <v>2023</v>
       </c>
       <c r="C41">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="D41" t="s">
+        <v>93</v>
+      </c>
+      <c r="E41" t="s">
+        <v>94</v>
+      </c>
+      <c r="F41" t="s">
+        <v>109</v>
+      </c>
+      <c r="G41" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="E41" t="s">
+      <c r="H41" t="s">
         <v>113</v>
-      </c>
-[...7 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B42">
         <v>2023</v>
       </c>
       <c r="C42">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D42" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E42" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F42" t="s">
-        <v>58</v>
+        <v>116</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H42" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B43">
         <v>2023</v>
       </c>
       <c r="C43">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D43" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E43" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F43" t="s">
-        <v>114</v>
+        <v>60</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>119</v>
       </c>
       <c r="H43" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B44">
         <v>2023</v>
       </c>
       <c r="C44">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D44" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E44" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F44" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>121</v>
       </c>
       <c r="H44" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B45">
         <v>2023</v>
       </c>
       <c r="C45">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D45" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E45" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F45" t="s">
+        <v>116</v>
+      </c>
+      <c r="G45" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="G45" s="1" t="s">
+      <c r="H45" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B46">
         <v>2023</v>
       </c>
       <c r="C46">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D46" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E46" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F46" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>126</v>
       </c>
       <c r="H46" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B47">
         <v>2023</v>
       </c>
       <c r="C47">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D47" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E47" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F47" t="s">
+        <v>125</v>
+      </c>
+      <c r="G47" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="G47" s="1" t="s">
+      <c r="H47" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B48">
         <v>2023</v>
       </c>
       <c r="C48">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D48" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E48" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F48" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>131</v>
       </c>
       <c r="H48" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B49">
         <v>2023</v>
       </c>
       <c r="C49">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D49" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E49" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F49" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>133</v>
       </c>
       <c r="H49" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B50">
         <v>2023</v>
       </c>
       <c r="C50">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D50" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E50" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F50" t="s">
-        <v>84</v>
+        <v>130</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H50" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B51">
         <v>2023</v>
       </c>
       <c r="C51">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D51" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E51" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F51" t="s">
-        <v>104</v>
+        <v>86</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>137</v>
       </c>
       <c r="H51" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B52">
         <v>2023</v>
       </c>
       <c r="C52">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D52" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E52" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F52" t="s">
-        <v>58</v>
+        <v>106</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>139</v>
       </c>
       <c r="H52" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B53">
         <v>2023</v>
       </c>
       <c r="C53">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D53" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E53" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F53" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>141</v>
       </c>
       <c r="H53" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B54">
         <v>2023</v>
       </c>
       <c r="C54">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D54" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E54" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F54" t="s">
-        <v>114</v>
+        <v>60</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>143</v>
       </c>
       <c r="H54" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B55">
         <v>2023</v>
       </c>
       <c r="C55">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D55" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E55" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F55" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>145</v>
       </c>
       <c r="H55" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B56">
         <v>2023</v>
       </c>
       <c r="C56">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D56" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E56" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F56" t="s">
-        <v>58</v>
+        <v>116</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>147</v>
       </c>
       <c r="H56" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B57">
         <v>2023</v>
       </c>
       <c r="C57">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D57" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E57" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F57" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H57" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B58">
         <v>2023</v>
       </c>
       <c r="C58">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D58" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E58" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F58" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>151</v>
       </c>
       <c r="H58" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B59">
         <v>2023</v>
       </c>
       <c r="C59">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D59" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E59" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F59" t="s">
+        <v>60</v>
+      </c>
+      <c r="G59" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="G59" s="1" t="s">
+      <c r="H59" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B60">
         <v>2023</v>
       </c>
       <c r="C60">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D60" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E60" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F60" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>156</v>
       </c>
       <c r="H60" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B61">
         <v>2023</v>
       </c>
       <c r="C61">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D61" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E61" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F61" t="s">
-        <v>114</v>
+        <v>155</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>158</v>
       </c>
       <c r="H61" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B62">
         <v>2023</v>
       </c>
       <c r="C62">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D62" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E62" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F62" t="s">
-        <v>84</v>
+        <v>116</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>160</v>
       </c>
       <c r="H62" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B63">
         <v>2023</v>
       </c>
       <c r="C63">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D63" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E63" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F63" t="s">
-        <v>58</v>
+        <v>86</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H63" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B64">
         <v>2023</v>
       </c>
       <c r="C64">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D64" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E64" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F64" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>164</v>
       </c>
       <c r="H64" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B65">
         <v>2023</v>
       </c>
       <c r="C65">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D65" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E65" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F65" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>166</v>
       </c>
       <c r="H65" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B66">
         <v>2023</v>
       </c>
       <c r="C66">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D66" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E66" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F66" t="s">
-        <v>114</v>
+        <v>60</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>168</v>
       </c>
       <c r="H66" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B67">
         <v>2023</v>
       </c>
       <c r="C67">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D67" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E67" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F67" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>170</v>
       </c>
       <c r="H67" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B68">
         <v>2023</v>
       </c>
       <c r="C68">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D68" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E68" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F68" t="s">
-        <v>153</v>
+        <v>116</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>172</v>
       </c>
       <c r="H68" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B69">
         <v>2023</v>
       </c>
       <c r="C69">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D69" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E69" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F69" t="s">
-        <v>123</v>
+        <v>155</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H69" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="B70">
         <v>2023</v>
       </c>
       <c r="C70">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D70" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E70" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F70" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>176</v>
       </c>
       <c r="H70" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B71">
         <v>2023</v>
       </c>
       <c r="C71">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D71" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E71" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F71" t="s">
-        <v>18</v>
+        <v>125</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>178</v>
       </c>
       <c r="H71" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B72">
         <v>2023</v>
       </c>
       <c r="C72">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D72" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E72" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F72" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>180</v>
       </c>
       <c r="H72" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B73">
         <v>2023</v>
       </c>
       <c r="C73">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D73" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E73" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F73" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>182</v>
       </c>
       <c r="H73" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B74">
         <v>2023</v>
       </c>
       <c r="C74">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D74" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E74" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F74" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>184</v>
       </c>
       <c r="H74" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B75">
         <v>2023</v>
       </c>
       <c r="C75">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D75" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E75" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F75" t="s">
-        <v>114</v>
+        <v>60</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H75" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B76">
         <v>2023</v>
       </c>
       <c r="C76">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D76" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E76" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F76" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="H76" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B77">
         <v>2023</v>
       </c>
       <c r="C77">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D77" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E77" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F77" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="H77" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B78">
         <v>2023</v>
       </c>
       <c r="C78">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D78" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E78" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F78" t="s">
-        <v>190</v>
+        <v>116</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="H78" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B79">
         <v>2023</v>
       </c>
       <c r="C79">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D79" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E79" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F79" t="s">
-        <v>58</v>
+        <v>192</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="H79" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B80">
         <v>2023</v>
       </c>
       <c r="C80">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D80" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E80" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F80" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="H80" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B81">
         <v>2023</v>
       </c>
       <c r="C81">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D81" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E81" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F81" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="H81" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B82">
         <v>2023</v>
       </c>
       <c r="C82">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D82" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E82" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F82" t="s">
-        <v>123</v>
+        <v>60</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="H82" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B83">
         <v>2023</v>
       </c>
       <c r="C83">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D83" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E83" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F83" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="H83" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="B84">
         <v>2023</v>
       </c>
       <c r="C84">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D84" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E84" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F84" t="s">
-        <v>153</v>
+        <v>125</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>197</v>
+        <v>188</v>
       </c>
       <c r="H84" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B85">
         <v>2023</v>
       </c>
       <c r="C85">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D85" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E85" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F85" t="s">
-        <v>114</v>
+        <v>155</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>199</v>
       </c>
       <c r="H85" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B86">
         <v>2023</v>
       </c>
       <c r="C86">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D86" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E86" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F86" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>201</v>
       </c>
       <c r="H86" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="B87">
         <v>2023</v>
       </c>
       <c r="C87">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D87" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E87" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F87" t="s">
-        <v>84</v>
+        <v>116</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>203</v>
       </c>
       <c r="H87" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B88">
         <v>2023</v>
       </c>
       <c r="C88">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D88" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E88" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F88" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>205</v>
       </c>
       <c r="H88" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B89">
         <v>2023</v>
       </c>
       <c r="C89">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D89" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E89" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F89" t="s">
-        <v>104</v>
+        <v>86</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>207</v>
       </c>
       <c r="H89" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B90">
         <v>2023</v>
       </c>
       <c r="C90">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D90" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E90" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F90" t="s">
-        <v>31</v>
+        <v>106</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>209</v>
       </c>
       <c r="H90" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B91">
         <v>2023</v>
       </c>
       <c r="C91">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D91" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E91" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F91" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>211</v>
       </c>
       <c r="H91" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B92">
         <v>2023</v>
       </c>
       <c r="C92">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D92" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E92" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F92" t="s">
-        <v>104</v>
+        <v>30</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>213</v>
       </c>
       <c r="H92" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B93">
         <v>2023</v>
       </c>
       <c r="C93">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="D93" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E93" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F93" t="s">
-        <v>58</v>
+        <v>106</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>215</v>
       </c>
       <c r="H93" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B94">
         <v>2023</v>
       </c>
       <c r="C94">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D94" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E94" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F94" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>217</v>
       </c>
       <c r="H94" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B95">
         <v>2023</v>
       </c>
       <c r="C95">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D95" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E95" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F95" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>219</v>
       </c>
       <c r="H95" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B96">
         <v>2023</v>
       </c>
       <c r="C96">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D96" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E96" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F96" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>221</v>
       </c>
       <c r="H96" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B97">
         <v>2023</v>
       </c>
       <c r="C97">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D97" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E97" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F97" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>223</v>
       </c>
       <c r="H97" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="B98">
         <v>2023</v>
       </c>
       <c r="C98">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D98" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E98" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F98" t="s">
-        <v>128</v>
+        <v>33</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>225</v>
       </c>
       <c r="H98" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B99">
         <v>2023</v>
       </c>
       <c r="C99">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D99" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E99" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F99" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>186</v>
+        <v>227</v>
       </c>
       <c r="H99" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B100">
         <v>2023</v>
       </c>
       <c r="C100">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D100" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E100" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F100" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>228</v>
+        <v>188</v>
       </c>
       <c r="H100" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B101">
         <v>2023</v>
       </c>
       <c r="C101">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D101" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E101" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F101" t="s">
-        <v>153</v>
+        <v>125</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>230</v>
       </c>
       <c r="H101" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B102">
         <v>2023</v>
       </c>
       <c r="C102">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D102" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E102" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F102" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>232</v>
       </c>
       <c r="H102" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B103">
         <v>2023</v>
       </c>
       <c r="C103">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D103" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E103" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F103" t="s">
-        <v>104</v>
+        <v>155</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>234</v>
       </c>
       <c r="H103" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B104">
         <v>2023</v>
       </c>
       <c r="C104">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D104" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E104" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F104" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>236</v>
       </c>
       <c r="H104" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="B105">
         <v>2023</v>
       </c>
       <c r="C105">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D105" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E105" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F105" t="s">
-        <v>123</v>
+        <v>106</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>238</v>
       </c>
       <c r="H105" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B106">
         <v>2023</v>
       </c>
       <c r="C106">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D106" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E106" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F106" t="s">
-        <v>153</v>
+        <v>125</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>240</v>
       </c>
       <c r="H106" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B107">
         <v>2023</v>
       </c>
       <c r="C107">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D107" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E107" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F107" t="s">
-        <v>58</v>
+        <v>155</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>242</v>
       </c>
       <c r="H107" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B108">
         <v>2023</v>
       </c>
       <c r="C108">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D108" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E108" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F108" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>244</v>
       </c>
       <c r="H108" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B109">
         <v>2023</v>
       </c>
       <c r="C109">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D109" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E109" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F109" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>246</v>
       </c>
       <c r="H109" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="B110">
         <v>2023</v>
       </c>
       <c r="C110">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D110" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E110" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F110" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>248</v>
       </c>
       <c r="H110" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B111">
         <v>2023</v>
       </c>
       <c r="C111">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D111" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E111" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F111" t="s">
-        <v>28</v>
+        <v>106</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>250</v>
       </c>
       <c r="H111" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B112">
         <v>2023</v>
       </c>
       <c r="C112">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D112" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E112" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F112" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>252</v>
       </c>
       <c r="H112" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B113">
         <v>2023</v>
       </c>
       <c r="C113">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D113" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E113" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F113" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>254</v>
       </c>
       <c r="H113" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B114">
         <v>2023</v>
       </c>
       <c r="C114">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D114" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E114" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F114" t="s">
-        <v>84</v>
+        <v>30</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>256</v>
       </c>
       <c r="H114" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B115">
         <v>2023</v>
       </c>
       <c r="C115">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D115" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E115" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F115" t="s">
-        <v>128</v>
+        <v>86</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>258</v>
       </c>
       <c r="H115" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="B116">
         <v>2023</v>
       </c>
       <c r="C116">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D116" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E116" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F116" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>260</v>
       </c>
       <c r="H116" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B117">
         <v>2023</v>
       </c>
       <c r="C117">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D117" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E117" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F117" t="s">
-        <v>58</v>
+        <v>125</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>262</v>
       </c>
       <c r="H117" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B118">
         <v>2023</v>
       </c>
       <c r="C118">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D118" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E118" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F118" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>264</v>
       </c>
       <c r="H118" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B119">
         <v>2023</v>
       </c>
       <c r="C119">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D119" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E119" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F119" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H119" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="B120">
         <v>2023</v>
       </c>
       <c r="C120">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D120" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E120" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F120" t="s">
-        <v>84</v>
+        <v>60</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>268</v>
       </c>
       <c r="H120" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B121">
         <v>2023</v>
       </c>
       <c r="C121">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D121" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E121" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F121" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>270</v>
       </c>
       <c r="H121" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="B122">
         <v>2023</v>
       </c>
       <c r="C122">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D122" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E122" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F122" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>272</v>
       </c>
       <c r="H122" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B123">
         <v>2023</v>
       </c>
       <c r="C123">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="D123" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E123" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F123" t="s">
-        <v>114</v>
+        <v>86</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>274</v>
       </c>
       <c r="H123" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="B124">
         <v>2023</v>
       </c>
       <c r="C124">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D124" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E124" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F124" t="s">
-        <v>58</v>
+        <v>116</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>276</v>
       </c>
       <c r="H124" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="B125">
         <v>2023</v>
       </c>
       <c r="C125">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D125" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E125" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F125" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>278</v>
       </c>
       <c r="H125" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B126">
         <v>2023</v>
       </c>
       <c r="C126">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D126" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E126" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F126" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>186</v>
+        <v>280</v>
       </c>
       <c r="H126" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B127">
         <v>2023</v>
       </c>
       <c r="C127">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D127" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E127" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F127" t="s">
-        <v>153</v>
+        <v>60</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>281</v>
+        <v>188</v>
       </c>
       <c r="H127" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B128">
         <v>2023</v>
       </c>
       <c r="C128">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D128" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E128" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F128" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>283</v>
       </c>
       <c r="H128" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="B129">
         <v>2023</v>
       </c>
       <c r="C129">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D129" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E129" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F129" t="s">
-        <v>114</v>
+        <v>155</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>285</v>
       </c>
       <c r="H129" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="B130">
         <v>2023</v>
       </c>
       <c r="C130">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="D130" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E130" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F130" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>186</v>
+        <v>287</v>
       </c>
       <c r="H130" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B131">
         <v>2023</v>
       </c>
       <c r="C131">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="D131" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E131" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F131" t="s">
-        <v>58</v>
+        <v>116</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>288</v>
+        <v>188</v>
       </c>
       <c r="H131" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="B132">
         <v>2023</v>
       </c>
       <c r="C132">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D132" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E132" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F132" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>290</v>
       </c>
       <c r="H132" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="B133">
         <v>2023</v>
       </c>
       <c r="C133">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="D133" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E133" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F133" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>292</v>
       </c>
       <c r="H133" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B134">
         <v>2023</v>
       </c>
       <c r="C134">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D134" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E134" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F134" t="s">
-        <v>84</v>
+        <v>60</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>294</v>
       </c>
       <c r="H134" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="B135">
         <v>2023</v>
       </c>
       <c r="C135">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="D135" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E135" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F135" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>296</v>
       </c>
       <c r="H135" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B136">
         <v>2023</v>
       </c>
       <c r="C136">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D136" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E136" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F136" t="s">
-        <v>123</v>
+        <v>86</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>298</v>
       </c>
       <c r="H136" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B137">
         <v>2023</v>
       </c>
       <c r="C137">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="D137" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E137" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F137" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="G137" s="1" t="s">
         <v>300</v>
       </c>
       <c r="H137" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="B138">
         <v>2023</v>
       </c>
       <c r="C138">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D138" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E138" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F138" t="s">
-        <v>153</v>
+        <v>125</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>302</v>
       </c>
       <c r="H138" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="B139">
         <v>2023</v>
       </c>
       <c r="C139">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D139" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E139" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F139" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>304</v>
       </c>
       <c r="H139" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B140">
         <v>2023</v>
       </c>
       <c r="C140">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="D140" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E140" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F140" t="s">
-        <v>84</v>
+        <v>155</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>306</v>
       </c>
       <c r="H140" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="B141">
         <v>2023</v>
       </c>
       <c r="C141">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D141" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E141" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F141" t="s">
-        <v>58</v>
+        <v>86</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>308</v>
       </c>
       <c r="H141" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B142">
         <v>2023</v>
       </c>
       <c r="C142">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="D142" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E142" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F142" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>310</v>
       </c>
       <c r="H142" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="B143">
         <v>2023</v>
       </c>
       <c r="C143">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D143" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E143" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F143" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>312</v>
       </c>
       <c r="H143" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="B144">
         <v>2023</v>
       </c>
       <c r="C144">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="D144" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E144" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F144" t="s">
-        <v>128</v>
+        <v>60</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>314</v>
       </c>
       <c r="H144" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="B145">
         <v>2023</v>
       </c>
       <c r="C145">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D145" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E145" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F145" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>316</v>
       </c>
       <c r="H145" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146">
+        <v>129</v>
+      </c>
+      <c r="B146">
+        <v>2023</v>
+      </c>
+      <c r="C146">
+        <v>107</v>
+      </c>
+      <c r="D146" t="s">
+        <v>114</v>
+      </c>
+      <c r="E146" t="s">
+        <v>115</v>
+      </c>
+      <c r="F146" t="s">
         <v>130</v>
-      </c>
-[...13 lines deleted...]
-        <v>128</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>318</v>
       </c>
       <c r="H146" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="B147">
         <v>2023</v>
       </c>
       <c r="C147">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="D147" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E147" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F147" t="s">
-        <v>153</v>
+        <v>130</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>320</v>
       </c>
       <c r="H147" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="B148">
         <v>2023</v>
       </c>
       <c r="C148">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D148" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E148" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F148" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>322</v>
       </c>
       <c r="H148" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="B149">
         <v>2023</v>
       </c>
       <c r="C149">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="D149" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E149" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F149" t="s">
-        <v>58</v>
+        <v>155</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>324</v>
       </c>
       <c r="H149" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B150">
         <v>2023</v>
       </c>
       <c r="C150">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="D150" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E150" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F150" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G150" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H150" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B151">
         <v>2023</v>
       </c>
       <c r="C151">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="D151" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E151" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F151" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>328</v>
       </c>
       <c r="H151" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="B152">
         <v>2023</v>
       </c>
       <c r="C152">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="D152" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E152" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F152" t="s">
-        <v>128</v>
+        <v>60</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>330</v>
       </c>
       <c r="H152" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="B153">
         <v>2023</v>
       </c>
       <c r="C153">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="D153" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E153" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F153" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>332</v>
       </c>
       <c r="H153" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="B154">
         <v>2023</v>
       </c>
       <c r="C154">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="D154" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E154" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F154" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>334</v>
       </c>
       <c r="H154" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="B155">
         <v>2023</v>
       </c>
       <c r="C155">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="D155" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E155" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F155" t="s">
-        <v>104</v>
+        <v>130</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>336</v>
       </c>
       <c r="H155" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="B156">
         <v>2023</v>
       </c>
       <c r="C156">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="D156" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E156" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F156" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>338</v>
       </c>
       <c r="H156" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="B157">
         <v>2023</v>
       </c>
       <c r="C157">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="D157" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E157" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F157" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="G157" s="1" t="s">
         <v>340</v>
       </c>
       <c r="H157" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="B158">
         <v>2023</v>
       </c>
       <c r="C158">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="D158" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E158" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F158" t="s">
-        <v>18</v>
+        <v>106</v>
       </c>
       <c r="G158" s="1" t="s">
         <v>342</v>
       </c>
       <c r="H158" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B159">
         <v>2023</v>
       </c>
       <c r="C159">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D159" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E159" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F159" t="s">
+        <v>20</v>
+      </c>
+      <c r="G159" s="1" t="s">
         <v>344</v>
       </c>
-      <c r="G159" s="1" t="s">
+      <c r="H159" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="B160">
         <v>2023</v>
       </c>
       <c r="C160">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D160" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E160" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F160" t="s">
-        <v>18</v>
+        <v>346</v>
       </c>
       <c r="G160" s="1" t="s">
         <v>347</v>
       </c>
       <c r="H160" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="B161">
         <v>2023</v>
       </c>
       <c r="C161">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D161" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E161" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F161" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>349</v>
       </c>
       <c r="H161" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="B162">
         <v>2023</v>
       </c>
       <c r="C162">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D162" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E162" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F162" t="s">
-        <v>104</v>
+        <v>27</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>351</v>
       </c>
       <c r="H162" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163">
-        <v>164</v>
+        <v>154</v>
       </c>
       <c r="B163">
         <v>2023</v>
       </c>
       <c r="C163">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="D163" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E163" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F163" t="s">
-        <v>84</v>
+        <v>106</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>353</v>
       </c>
       <c r="H163" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="B164">
         <v>2023</v>
       </c>
       <c r="C164">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="D164" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E164" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F164" t="s">
+        <v>86</v>
+      </c>
+      <c r="G164" s="1" t="s">
         <v>355</v>
       </c>
-      <c r="G164" s="1" t="s">
+      <c r="H164" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="B165">
         <v>2023</v>
       </c>
       <c r="C165">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="D165" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E165" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F165" t="s">
-        <v>63</v>
+        <v>357</v>
       </c>
       <c r="G165" s="1" t="s">
         <v>358</v>
       </c>
       <c r="H165" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="B166">
         <v>2023</v>
       </c>
       <c r="C166">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="D166" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E166" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F166" t="s">
-        <v>355</v>
+        <v>65</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>360</v>
       </c>
       <c r="H166" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="B167">
         <v>2023</v>
       </c>
       <c r="C167">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D167" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E167" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F167" t="s">
-        <v>128</v>
+        <v>357</v>
       </c>
       <c r="G167" s="1" t="s">
         <v>362</v>
       </c>
       <c r="H167" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="B168">
         <v>2023</v>
       </c>
       <c r="C168">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="D168" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E168" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F168" t="s">
-        <v>58</v>
+        <v>130</v>
       </c>
       <c r="G168" s="1" t="s">
         <v>364</v>
       </c>
       <c r="H168" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="B169">
         <v>2023</v>
       </c>
       <c r="C169">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="D169" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E169" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F169" t="s">
-        <v>128</v>
+        <v>60</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>366</v>
       </c>
       <c r="H169" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="B170">
         <v>2023</v>
       </c>
       <c r="C170">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="D170" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E170" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F170" t="s">
-        <v>153</v>
+        <v>130</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>368</v>
       </c>
       <c r="H170" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="B171">
         <v>2023</v>
       </c>
       <c r="C171">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="D171" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E171" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F171" t="s">
-        <v>128</v>
+        <v>155</v>
       </c>
       <c r="G171" s="1" t="s">
         <v>370</v>
       </c>
       <c r="H171" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="B172">
         <v>2023</v>
       </c>
       <c r="C172">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="D172" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E172" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F172" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>372</v>
       </c>
       <c r="H172" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B173">
         <v>2023</v>
       </c>
       <c r="C173">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="D173" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E173" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F173" t="s">
-        <v>58</v>
+        <v>33</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>374</v>
       </c>
       <c r="H173" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B174">
         <v>2023</v>
       </c>
       <c r="C174">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="D174" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E174" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F174" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G174" s="1" t="s">
         <v>376</v>
       </c>
       <c r="H174" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="B175">
         <v>2023</v>
       </c>
       <c r="C175">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="D175" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E175" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F175" t="s">
+        <v>60</v>
+      </c>
+      <c r="G175" s="1" t="s">
         <v>378</v>
       </c>
-      <c r="G175" s="1" t="s">
+      <c r="H175" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="B176">
         <v>2023</v>
       </c>
       <c r="C176">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="D176" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E176" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F176" t="s">
-        <v>153</v>
+        <v>380</v>
       </c>
       <c r="G176" s="1" t="s">
         <v>381</v>
       </c>
       <c r="H176" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="B177">
         <v>2023</v>
       </c>
       <c r="C177">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="D177" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E177" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F177" t="s">
+        <v>155</v>
+      </c>
+      <c r="G177" s="1" t="s">
         <v>383</v>
       </c>
-      <c r="G177" s="1" t="s">
+      <c r="H177" t="s">
         <v>384</v>
-      </c>
-[...1 lines deleted...]
-        <v>385</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="B178">
         <v>2023</v>
       </c>
       <c r="C178">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="D178" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E178" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F178" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="G178" s="1" t="s">
         <v>386</v>
       </c>
       <c r="H178" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="B179">
         <v>2023</v>
       </c>
       <c r="C179">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="D179" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E179" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F179" t="s">
-        <v>104</v>
+        <v>385</v>
       </c>
       <c r="G179" s="1" t="s">
         <v>388</v>
       </c>
       <c r="H179" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="B180">
         <v>2023</v>
       </c>
       <c r="C180">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="D180" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E180" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F180" t="s">
-        <v>31</v>
+        <v>106</v>
       </c>
       <c r="G180" s="1" t="s">
         <v>390</v>
       </c>
       <c r="H180" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="B181">
         <v>2023</v>
       </c>
       <c r="C181">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="D181" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E181" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F181" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="G181" s="1" t="s">
         <v>392</v>
       </c>
       <c r="H181" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="B182">
         <v>2023</v>
       </c>
       <c r="C182">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="D182" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E182" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F182" t="s">
-        <v>63</v>
+        <v>33</v>
       </c>
       <c r="G182" s="1" t="s">
         <v>394</v>
       </c>
       <c r="H182" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="B183">
         <v>2023</v>
       </c>
       <c r="C183">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="D183" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E183" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F183" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G183" s="1" t="s">
         <v>396</v>
       </c>
       <c r="H183" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B184">
         <v>2023</v>
       </c>
       <c r="C184">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="D184" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E184" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F184" t="s">
-        <v>153</v>
+        <v>65</v>
       </c>
       <c r="G184" s="1" t="s">
         <v>398</v>
       </c>
       <c r="H184" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="B185">
         <v>2023</v>
       </c>
       <c r="C185">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="D185" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E185" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F185" t="s">
-        <v>383</v>
+        <v>155</v>
       </c>
       <c r="G185" s="1" t="s">
         <v>400</v>
       </c>
       <c r="H185" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="B186">
         <v>2023</v>
       </c>
       <c r="C186">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="D186" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E186" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F186" t="s">
-        <v>25</v>
+        <v>385</v>
       </c>
       <c r="G186" s="1" t="s">
         <v>402</v>
       </c>
       <c r="H186" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="B187">
         <v>2023</v>
       </c>
       <c r="C187">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="D187" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E187" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F187" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
       <c r="G187" s="1" t="s">
         <v>404</v>
       </c>
       <c r="H187" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="B188">
         <v>2023</v>
       </c>
       <c r="C188">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="D188" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E188" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F188" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G188" s="1" t="s">
         <v>406</v>
       </c>
       <c r="H188" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="B189">
         <v>2023</v>
       </c>
       <c r="C189">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="D189" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E189" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F189" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G189" s="1" t="s">
         <v>408</v>
       </c>
       <c r="H189" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="B190">
         <v>2023</v>
       </c>
       <c r="C190">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="D190" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E190" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F190" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="G190" s="1" t="s">
         <v>410</v>
       </c>
       <c r="H190" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="B191">
         <v>2023</v>
       </c>
       <c r="C191">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="D191" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E191" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F191" t="s">
+        <v>33</v>
+      </c>
+      <c r="G191" s="1" t="s">
         <v>412</v>
       </c>
-      <c r="G191" s="1" t="s">
+      <c r="H191" t="s">
         <v>413</v>
-      </c>
-[...1 lines deleted...]
-        <v>414</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="B192">
         <v>2023</v>
       </c>
       <c r="C192">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="D192" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E192" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F192" t="s">
-        <v>63</v>
+        <v>414</v>
       </c>
       <c r="G192" s="1" t="s">
         <v>415</v>
       </c>
       <c r="H192" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="B193">
         <v>2023</v>
       </c>
       <c r="C193">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="D193" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E193" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F193" t="s">
-        <v>84</v>
+        <v>65</v>
       </c>
       <c r="G193" s="1" t="s">
         <v>417</v>
       </c>
       <c r="H193" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="B194">
         <v>2023</v>
       </c>
       <c r="C194">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D194" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E194" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F194" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="G194" s="1" t="s">
         <v>419</v>
       </c>
       <c r="H194" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="B195">
         <v>2023</v>
       </c>
       <c r="C195">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="D195" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E195" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F195" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="G195" s="1" t="s">
         <v>421</v>
       </c>
       <c r="H195" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="B196">
         <v>2023</v>
       </c>
       <c r="C196">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="D196" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E196" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F196" t="s">
-        <v>25</v>
+        <v>86</v>
       </c>
       <c r="G196" s="1" t="s">
         <v>423</v>
       </c>
       <c r="H196" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="B197">
         <v>2023</v>
       </c>
       <c r="C197">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="D197" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E197" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F197" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
       <c r="G197" s="1" t="s">
         <v>425</v>
       </c>
       <c r="H197" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B198">
         <v>2023</v>
       </c>
       <c r="C198">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="D198" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E198" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F198" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G198" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H198" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="B199">
         <v>2023</v>
       </c>
       <c r="C199">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="D199" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E199" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F199" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G199" s="1" t="s">
         <v>429</v>
       </c>
       <c r="H199" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200">
-        <v>224</v>
+        <v>217</v>
       </c>
       <c r="B200">
         <v>2023</v>
       </c>
       <c r="C200">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="D200" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E200" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F200" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G200" s="1" t="s">
         <v>431</v>
       </c>
       <c r="H200" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="B201">
         <v>2023</v>
       </c>
       <c r="C201">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="D201" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E201" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F201" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G201" s="1" t="s">
         <v>433</v>
       </c>
       <c r="H201" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="B202">
         <v>2023</v>
       </c>
       <c r="C202">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="D202" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E202" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F202" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G202" s="1" t="s">
         <v>435</v>
       </c>
       <c r="H202" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="B203">
         <v>2023</v>
       </c>
       <c r="C203">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="D203" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E203" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F203" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="G203" s="1" t="s">
         <v>437</v>
       </c>
       <c r="H203" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="B204">
         <v>2023</v>
       </c>
       <c r="C204">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="D204" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E204" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F204" t="s">
-        <v>104</v>
+        <v>65</v>
       </c>
       <c r="G204" s="1" t="s">
         <v>439</v>
       </c>
       <c r="H204" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="B205">
         <v>2023</v>
       </c>
       <c r="C205">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="D205" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E205" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F205" t="s">
-        <v>25</v>
+        <v>106</v>
       </c>
       <c r="G205" s="1" t="s">
         <v>441</v>
       </c>
       <c r="H205" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="B206">
         <v>2023</v>
       </c>
       <c r="C206">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="D206" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E206" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F206" t="s">
-        <v>383</v>
+        <v>27</v>
       </c>
       <c r="G206" s="1" t="s">
         <v>443</v>
       </c>
       <c r="H206" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="B207">
         <v>2023</v>
       </c>
       <c r="C207">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="D207" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E207" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F207" t="s">
-        <v>28</v>
+        <v>385</v>
       </c>
       <c r="G207" s="1" t="s">
         <v>445</v>
       </c>
       <c r="H207" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="B208">
         <v>2023</v>
       </c>
       <c r="C208">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="D208" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E208" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F208" t="s">
-        <v>63</v>
+        <v>30</v>
       </c>
       <c r="G208" s="1" t="s">
         <v>447</v>
       </c>
       <c r="H208" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="B209">
         <v>2023</v>
       </c>
       <c r="C209">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="D209" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E209" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F209" t="s">
-        <v>128</v>
+        <v>65</v>
       </c>
       <c r="G209" s="1" t="s">
         <v>449</v>
       </c>
       <c r="H209" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="B210">
         <v>2023</v>
       </c>
       <c r="C210">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="D210" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E210" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F210" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="G210" s="1" t="s">
         <v>451</v>
       </c>
       <c r="H210" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="B211">
         <v>2023</v>
       </c>
       <c r="C211">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D211" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E211" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F211" t="s">
-        <v>58</v>
+        <v>130</v>
       </c>
       <c r="G211" s="1" t="s">
         <v>453</v>
       </c>
       <c r="H211" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="B212">
         <v>2023</v>
       </c>
       <c r="C212">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="D212" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E212" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F212" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G212" s="1" t="s">
         <v>455</v>
       </c>
       <c r="H212" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="B213">
         <v>2023</v>
       </c>
       <c r="C213">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="D213" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E213" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F213" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G213" s="1" t="s">
         <v>457</v>
       </c>
       <c r="H213" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="B214">
         <v>2023</v>
       </c>
       <c r="C214">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="D214" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E214" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F214" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="G214" s="1" t="s">
         <v>459</v>
       </c>
       <c r="H214" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="B215">
         <v>2023</v>
       </c>
       <c r="C215">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="D215" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E215" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F215" t="s">
-        <v>128</v>
+        <v>106</v>
       </c>
       <c r="G215" s="1" t="s">
         <v>461</v>
       </c>
       <c r="H215" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="B216">
         <v>2023</v>
       </c>
       <c r="C216">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="D216" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E216" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F216" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="G216" s="1" t="s">
         <v>463</v>
       </c>
       <c r="H216" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="B217">
         <v>2023</v>
       </c>
       <c r="C217">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="D217" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E217" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F217" t="s">
-        <v>58</v>
+        <v>130</v>
       </c>
       <c r="G217" s="1" t="s">
         <v>465</v>
       </c>
       <c r="H217" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="B218">
         <v>2023</v>
       </c>
       <c r="C218">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="D218" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E218" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F218" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G218" s="1" t="s">
         <v>467</v>
       </c>
       <c r="H218" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="B219">
         <v>2023</v>
       </c>
       <c r="C219">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="D219" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E219" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F219" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G219" s="1" t="s">
         <v>469</v>
       </c>
       <c r="H219" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="B220">
         <v>2023</v>
       </c>
       <c r="C220">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="D220" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E220" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F220" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="G220" s="1" t="s">
         <v>471</v>
       </c>
       <c r="H220" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="B221">
         <v>2023</v>
       </c>
       <c r="C221">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="D221" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E221" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F221" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G221" s="1" t="s">
         <v>473</v>
       </c>
       <c r="H221" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="B222">
         <v>2023</v>
       </c>
       <c r="C222">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="D222" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E222" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F222" t="s">
-        <v>383</v>
+        <v>65</v>
       </c>
       <c r="G222" s="1" t="s">
         <v>475</v>
       </c>
       <c r="H222" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="B223">
         <v>2023</v>
       </c>
       <c r="C223">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="D223" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E223" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F223" t="s">
-        <v>153</v>
+        <v>385</v>
       </c>
       <c r="G223" s="1" t="s">
         <v>477</v>
       </c>
       <c r="H223" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="B224">
         <v>2023</v>
       </c>
       <c r="C224">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="D224" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E224" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F224" t="s">
-        <v>18</v>
+        <v>155</v>
       </c>
       <c r="G224" s="1" t="s">
         <v>479</v>
       </c>
       <c r="H224" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="B225">
         <v>2023</v>
       </c>
       <c r="C225">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="D225" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E225" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F225" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="G225" s="1" t="s">
         <v>481</v>
       </c>
       <c r="H225" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="B226">
         <v>2023</v>
       </c>
       <c r="C226">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="D226" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E226" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F226" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G226" s="1" t="s">
         <v>483</v>
       </c>
       <c r="H226" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B227">
         <v>2023</v>
       </c>
       <c r="C227">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="D227" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E227" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F227" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G227" s="1" t="s">
         <v>485</v>
       </c>
       <c r="H227" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="B228">
         <v>2023</v>
       </c>
       <c r="C228">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="D228" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E228" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F228" t="s">
-        <v>153</v>
+        <v>60</v>
       </c>
       <c r="G228" s="1" t="s">
         <v>487</v>
       </c>
       <c r="H228" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="B229">
         <v>2023</v>
       </c>
       <c r="C229">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="D229" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E229" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F229" t="s">
-        <v>58</v>
+        <v>155</v>
       </c>
       <c r="G229" s="1" t="s">
         <v>489</v>
       </c>
       <c r="H229" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="B230">
         <v>2023</v>
       </c>
       <c r="C230">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="D230" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E230" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F230" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G230" s="1" t="s">
         <v>491</v>
       </c>
       <c r="H230" t="s">
         <v>492</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="B231">
         <v>2023</v>
       </c>
       <c r="C231">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="D231" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E231" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F231" t="s">
+        <v>60</v>
+      </c>
+      <c r="G231" s="1" t="s">
         <v>493</v>
       </c>
-      <c r="G231" s="1" t="s">
+      <c r="H231" t="s">
         <v>494</v>
-      </c>
-[...1 lines deleted...]
-        <v>495</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="B232">
         <v>2023</v>
       </c>
       <c r="C232">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="D232" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E232" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F232" t="s">
-        <v>104</v>
+        <v>495</v>
       </c>
       <c r="G232" s="1" t="s">
         <v>496</v>
       </c>
       <c r="H232" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="B233">
         <v>2023</v>
       </c>
       <c r="C233">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="D233" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E233" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F233" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="G233" s="1" t="s">
         <v>498</v>
       </c>
       <c r="H233" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="B234">
         <v>2023</v>
       </c>
       <c r="C234">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="D234" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E234" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F234" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="G234" s="1" t="s">
         <v>500</v>
       </c>
       <c r="H234" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="B235">
         <v>2023</v>
       </c>
       <c r="C235">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="D235" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E235" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F235" t="s">
-        <v>355</v>
+        <v>106</v>
       </c>
       <c r="G235" s="1" t="s">
         <v>502</v>
       </c>
       <c r="H235" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="B236">
         <v>2023</v>
       </c>
       <c r="C236">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="D236" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E236" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F236" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="G236" s="1" t="s">
         <v>504</v>
       </c>
       <c r="H236" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="B237">
         <v>2023</v>
       </c>
       <c r="C237">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="D237" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E237" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F237" t="s">
-        <v>153</v>
+        <v>357</v>
       </c>
       <c r="G237" s="1" t="s">
         <v>506</v>
       </c>
       <c r="H237" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="B238">
         <v>2023</v>
       </c>
       <c r="C238">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="D238" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E238" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F238" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="G238" s="1" t="s">
         <v>508</v>
       </c>
       <c r="H238" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="B239">
         <v>2023</v>
       </c>
       <c r="C239">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="D239" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E239" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F239" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="G239" s="1" t="s">
         <v>510</v>
       </c>
       <c r="H239" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240">
-        <v>288</v>
+        <v>282</v>
       </c>
       <c r="B240">
         <v>2023</v>
       </c>
       <c r="C240">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="D240" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E240" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F240" t="s">
-        <v>493</v>
+        <v>155</v>
       </c>
       <c r="G240" s="1" t="s">
         <v>512</v>
       </c>
       <c r="H240" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="B241">
         <v>2023</v>
       </c>
       <c r="C241">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="D241" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E241" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F241" t="s">
-        <v>84</v>
+        <v>495</v>
       </c>
       <c r="G241" s="1" t="s">
         <v>514</v>
       </c>
       <c r="H241" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="B242">
         <v>2023</v>
       </c>
       <c r="C242">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="D242" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E242" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F242" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="G242" s="1" t="s">
         <v>516</v>
       </c>
       <c r="H242" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="B243">
         <v>2023</v>
       </c>
       <c r="C243">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="D243" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E243" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F243" t="s">
-        <v>31</v>
+        <v>86</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>186</v>
+        <v>518</v>
       </c>
       <c r="H243" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="B244">
         <v>2023</v>
       </c>
       <c r="C244">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="D244" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E244" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F244" t="s">
-        <v>84</v>
+        <v>33</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="H244" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245">
-        <v>34</v>
+        <v>292</v>
       </c>
       <c r="B245">
         <v>2023</v>
       </c>
       <c r="C245">
-        <v>1</v>
+        <v>210</v>
       </c>
       <c r="D245" t="s">
-        <v>520</v>
+        <v>114</v>
       </c>
       <c r="E245" t="s">
+        <v>115</v>
+      </c>
+      <c r="F245" t="s">
+        <v>86</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="H245" t="s">
         <v>521</v>
-      </c>
-[...7 lines deleted...]
-        <v>523</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="B246">
         <v>2023</v>
       </c>
       <c r="C246">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D246" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="E246" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="F246" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>186</v>
+        <v>524</v>
       </c>
       <c r="H246" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="B247">
         <v>2023</v>
       </c>
       <c r="C247">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D247" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="E247" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="F247" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>525</v>
+        <v>188</v>
       </c>
       <c r="H247" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B248">
         <v>2023</v>
       </c>
       <c r="C248">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D248" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="E248" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="F248" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G248" s="1" t="s">
         <v>527</v>
       </c>
       <c r="H248" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249">
-        <v>70</v>
+        <v>58</v>
       </c>
       <c r="B249">
         <v>2023</v>
       </c>
       <c r="C249">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D249" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="E249" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="F249" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G249" s="1" t="s">
         <v>529</v>
       </c>
       <c r="H249" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B250">
         <v>2023</v>
       </c>
       <c r="C250">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D250" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="E250" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="F250" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G250" s="1" t="s">
         <v>531</v>
       </c>
       <c r="H250" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251">
-        <v>87</v>
+        <v>71</v>
       </c>
       <c r="B251">
         <v>2023</v>
       </c>
       <c r="C251">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D251" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="E251" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="F251" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G251" s="1" t="s">
         <v>533</v>
       </c>
       <c r="H251" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252">
-        <v>151</v>
+        <v>87</v>
       </c>
       <c r="B252">
         <v>2023</v>
       </c>
       <c r="C252">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="D252" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="E252" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="F252" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G252" s="1" t="s">
         <v>535</v>
       </c>
       <c r="H252" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253">
-        <v>186</v>
+        <v>151</v>
       </c>
       <c r="B253">
         <v>2023</v>
       </c>
       <c r="C253">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D253" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="E253" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="F253" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>186</v>
+        <v>537</v>
       </c>
       <c r="H253" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254">
-        <v>195</v>
+        <v>186</v>
       </c>
       <c r="B254">
         <v>2023</v>
       </c>
       <c r="C254">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D254" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="E254" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="F254" t="s">
-        <v>383</v>
+        <v>27</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>538</v>
+        <v>188</v>
       </c>
       <c r="H254" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="B255">
         <v>2023</v>
       </c>
       <c r="C255">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D255" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="E255" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="F255" t="s">
-        <v>25</v>
+        <v>385</v>
       </c>
       <c r="G255" s="1" t="s">
         <v>540</v>
       </c>
       <c r="H255" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256">
-        <v>203</v>
+        <v>197</v>
       </c>
       <c r="B256">
         <v>2023</v>
       </c>
       <c r="C256">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D256" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="E256" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="F256" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="G256" s="1" t="s">
         <v>542</v>
       </c>
       <c r="H256" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257">
-        <v>210</v>
+        <v>203</v>
       </c>
       <c r="B257">
         <v>2023</v>
       </c>
       <c r="C257">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D257" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="E257" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="F257" t="s">
-        <v>383</v>
+        <v>33</v>
       </c>
       <c r="G257" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H257" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="B258">
         <v>2023</v>
       </c>
       <c r="C258">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D258" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="E258" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="F258" t="s">
-        <v>25</v>
+        <v>385</v>
       </c>
       <c r="G258" s="1" t="s">
         <v>546</v>
       </c>
       <c r="H258" t="s">
         <v>547</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259">
-        <v>229</v>
+        <v>214</v>
       </c>
       <c r="B259">
         <v>2023</v>
       </c>
       <c r="C259">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D259" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="E259" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="F259" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G259" s="1" t="s">
         <v>548</v>
       </c>
       <c r="H259" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="B260">
         <v>2023</v>
       </c>
       <c r="C260">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D260" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="E260" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="F260" t="s">
-        <v>84</v>
+        <v>27</v>
       </c>
       <c r="G260" s="1" t="s">
         <v>550</v>
       </c>
       <c r="H260" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="B261">
         <v>2023</v>
       </c>
       <c r="C261">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D261" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="E261" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="F261" t="s">
-        <v>383</v>
+        <v>86</v>
       </c>
       <c r="G261" s="1" t="s">
         <v>552</v>
       </c>
       <c r="H261" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262">
-        <v>236</v>
+        <v>233</v>
       </c>
       <c r="B262">
         <v>2023</v>
       </c>
       <c r="C262">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D262" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="E262" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="F262" t="s">
-        <v>25</v>
+        <v>385</v>
       </c>
       <c r="G262" s="1" t="s">
         <v>554</v>
       </c>
       <c r="H262" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B263">
         <v>2023</v>
       </c>
       <c r="C263">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D263" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="E263" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="F263" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G263" s="1" t="s">
         <v>556</v>
       </c>
       <c r="H263" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264">
-        <v>246</v>
+        <v>237</v>
       </c>
       <c r="B264">
         <v>2023</v>
       </c>
       <c r="C264">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D264" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="E264" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="F264" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G264" s="1" t="s">
         <v>558</v>
       </c>
       <c r="H264" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="B265">
         <v>2023</v>
       </c>
       <c r="C265">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D265" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="E265" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="F265" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G265" s="1" t="s">
         <v>560</v>
       </c>
       <c r="H265" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="B266">
         <v>2023</v>
       </c>
       <c r="C266">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D266" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="E266" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="F266" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G266" s="1" t="s">
         <v>562</v>
       </c>
       <c r="H266" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267">
-        <v>284</v>
+        <v>248</v>
       </c>
       <c r="B267">
         <v>2023</v>
       </c>
       <c r="C267">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D267" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="E267" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="F267" t="s">
-        <v>383</v>
+        <v>27</v>
       </c>
       <c r="G267" s="1" t="s">
         <v>564</v>
       </c>
       <c r="H267" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="B268">
         <v>2023</v>
       </c>
       <c r="C268">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D268" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="E268" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="F268" t="s">
-        <v>25</v>
+        <v>385</v>
       </c>
       <c r="G268" s="1" t="s">
         <v>566</v>
       </c>
       <c r="H268" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="B269">
         <v>2023</v>
       </c>
       <c r="C269">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D269" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="E269" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="F269" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G269" s="1" t="s">
         <v>568</v>
       </c>
       <c r="H269" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="B270">
         <v>2023</v>
       </c>
       <c r="C270">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D270" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="E270" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="F270" t="s">
-        <v>383</v>
+        <v>27</v>
       </c>
       <c r="G270" s="1" t="s">
         <v>570</v>
       </c>
       <c r="H270" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271">
-        <v>79</v>
+        <v>285</v>
       </c>
       <c r="B271">
         <v>2023</v>
       </c>
       <c r="C271">
-        <v>1</v>
+        <v>26</v>
       </c>
       <c r="D271" t="s">
+        <v>522</v>
+      </c>
+      <c r="E271" t="s">
+        <v>523</v>
+      </c>
+      <c r="F271" t="s">
+        <v>385</v>
+      </c>
+      <c r="G271" s="1" t="s">
         <v>572</v>
       </c>
-      <c r="E271" t="s">
+      <c r="H271" t="s">
         <v>573</v>
-      </c>
-[...7 lines deleted...]
-        <v>575</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272">
-        <v>141</v>
+        <v>79</v>
       </c>
       <c r="B272">
         <v>2023</v>
       </c>
       <c r="C272">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D272" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E272" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="F272" t="s">
-        <v>104</v>
+        <v>27</v>
       </c>
       <c r="G272" s="1" t="s">
         <v>576</v>
       </c>
       <c r="H272" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="B273">
         <v>2023</v>
       </c>
       <c r="C273">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D273" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E273" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="F273" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="G273" s="1" t="s">
         <v>578</v>
       </c>
       <c r="H273" t="s">
         <v>579</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="B274">
         <v>2023</v>
       </c>
       <c r="C274">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D274" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E274" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="F274" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="G274" s="1" t="s">
         <v>580</v>
       </c>
       <c r="H274" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275">
-        <v>211</v>
+        <v>143</v>
       </c>
       <c r="B275">
         <v>2023</v>
       </c>
       <c r="C275">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D275" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E275" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="F275" t="s">
-        <v>383</v>
+        <v>106</v>
       </c>
       <c r="G275" s="1" t="s">
         <v>582</v>
       </c>
       <c r="H275" t="s">
         <v>583</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="B276">
         <v>2023</v>
       </c>
       <c r="C276">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D276" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E276" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="F276" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="G276" s="1" t="s">
         <v>584</v>
       </c>
       <c r="H276" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277">
-        <v>202</v>
+        <v>212</v>
       </c>
       <c r="B277">
         <v>2023</v>
       </c>
       <c r="C277">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="D277" t="s">
+        <v>574</v>
+      </c>
+      <c r="E277" t="s">
+        <v>575</v>
+      </c>
+      <c r="F277" t="s">
+        <v>385</v>
+      </c>
+      <c r="G277" s="1" t="s">
         <v>586</v>
       </c>
-      <c r="E277" t="s">
+      <c r="H277" t="s">
         <v>587</v>
-      </c>
-[...7 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278">
+        <v>202</v>
+      </c>
+      <c r="B278">
+        <v>2023</v>
+      </c>
+      <c r="C278">
+        <v>1</v>
+      </c>
+      <c r="D278" t="s">
+        <v>588</v>
+      </c>
+      <c r="E278" t="s">
+        <v>589</v>
+      </c>
+      <c r="F278" t="s">
+        <v>385</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="H278" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279">
         <v>16</v>
       </c>
-      <c r="B278">
-[...2 lines deleted...]
-      <c r="C278">
+      <c r="B279">
+        <v>2023</v>
+      </c>
+      <c r="C279">
         <v>7</v>
       </c>
-      <c r="D278" t="s">
-[...8 lines deleted...]
-      <c r="G278" s="1" t="s">
+      <c r="D279" t="s">
         <v>591</v>
       </c>
-      <c r="H278" t="s">
+      <c r="E279" t="s">
         <v>592</v>
+      </c>
+      <c r="F279" t="s">
+        <v>27</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="H279" t="s">
+        <v>594</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -9695,50 +9726,51 @@
     <hyperlink ref="G254" r:id="rId253"/>
     <hyperlink ref="G255" r:id="rId254"/>
     <hyperlink ref="G256" r:id="rId255"/>
     <hyperlink ref="G257" r:id="rId256"/>
     <hyperlink ref="G258" r:id="rId257"/>
     <hyperlink ref="G259" r:id="rId258"/>
     <hyperlink ref="G260" r:id="rId259"/>
     <hyperlink ref="G261" r:id="rId260"/>
     <hyperlink ref="G262" r:id="rId261"/>
     <hyperlink ref="G263" r:id="rId262"/>
     <hyperlink ref="G264" r:id="rId263"/>
     <hyperlink ref="G265" r:id="rId264"/>
     <hyperlink ref="G266" r:id="rId265"/>
     <hyperlink ref="G267" r:id="rId266"/>
     <hyperlink ref="G268" r:id="rId267"/>
     <hyperlink ref="G269" r:id="rId268"/>
     <hyperlink ref="G270" r:id="rId269"/>
     <hyperlink ref="G271" r:id="rId270"/>
     <hyperlink ref="G272" r:id="rId271"/>
     <hyperlink ref="G273" r:id="rId272"/>
     <hyperlink ref="G274" r:id="rId273"/>
     <hyperlink ref="G275" r:id="rId274"/>
     <hyperlink ref="G276" r:id="rId275"/>
     <hyperlink ref="G277" r:id="rId276"/>
     <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>