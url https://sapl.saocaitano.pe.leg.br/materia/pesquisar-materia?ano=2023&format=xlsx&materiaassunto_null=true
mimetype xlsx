--- v1 (2026-06-05)
+++ v2 (2026-08-19)
@@ -10,107 +10,101 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1398" uniqueCount="595">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1393" uniqueCount="593">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>PARECER PRÉVIO DO TRIBUNAL DE CONTAS DE PERNAMBUCO</t>
   </si>
   <si>
     <t>MESA DIRETORA - MESA</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/153/parecer_previo.pdf</t>
   </si>
   <si>
     <t>CONTAS DE GOVERNO. PARECER PRÉVIO. CRÉDITOS ADICIONAIS._x000D_
 DESPESA COM PESSOAL._x000D_
 REPASSE DAS CONTRIBUIÇÕES PREVIDENCIÁRIAS RGPS._x000D_
 CONTAS REGULARES COM RESSALVAS.</t>
   </si>
   <si>
     <t>TRIBUNAL DE CONTAS DE PERNAMBUCO - TCE</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/267/parecer_previo_87.pdf</t>
   </si>
   <si>
     <t>PARECER PRÉVIO DO TRIBUNAL DE CONTAS DO ESTADO A PRESTAÇÃO DE CONTAS DO GOVERNO MUNICIPAL EXERCÍCIO 2021</t>
-  </si>
-[...4 lines deleted...]
-    <t>PRESTAÇÃO DE CONTAS - GOVERNO. PREFEITURA MUNICIPAL DE SÃO CAETANO. FALHAS FORMAIS. CUMPRIMENTO DOS LIMITES CONSTITUCIONAIS E LEGAIS. APROVAÇÃO COM RESSALVAS.</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>EMENDAS</t>
   </si>
   <si>
     <t>MAKOY</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/157/emenda_a_ldo.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 92 DO PL 006/2023 – LDO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/158/emenda_ao_pl_009.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1º DO PL 009/2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
@@ -369,51 +363,51 @@
   </si>
   <si>
     <t>JOÃO CHAVES_x000D_
 MAKOY_x000D_
 OLIMPIO DO BREJO</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/259/pedido_de_informacao_001.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE A FROTA DE VEÍCULOS DISPONÍVEL NAS SECRETARIAS MUNICIPAIS</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/260/pedido_de_informacao_002.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO SOBRE A DESTINAÇÃO DE CARROS-PIPA PELA SECRETARIA DE AGRICULTURA</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>CESAR ANDRADE MOREIRA</t>
+    <t>CESAR ANDRADE</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/3/adobe_scan_12_de_abr._de_2023.pdf</t>
   </si>
   <si>
     <t>Seja Feita a revitalização e o rosso do mato da estrada que liga a ponta da serra ao sítio Retiro.</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/4/requerimento_geraldino.doc</t>
   </si>
   <si>
     <t>seja encaminhado ao Sr. Prefeito do Município no sentido de que seja  feito uma passagem molhada da entrada do tosé a estrada que vai ao sitio macacos.</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/5/requerimento_cesar.pdf</t>
   </si>
   <si>
     <t>Revitalização e o rosso do mato da estrada de São Caetano que liga Boqueirão até o distrito da vila de Maniçoba.</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/6/requerimento.pdf</t>
   </si>
   <si>
     <t>Revitalização e o rosso do mato da estrada de São Caetano ao destrito da vila de Santa Luzia até o sitio cauã.</t>
   </si>
@@ -2173,62 +2167,63 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/153/parecer_previo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/267/parecer_previo_87.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/1380/0082-parecer_previo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/157/emenda_a_ldo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/158/emenda_ao_pl_009.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/81/document_1_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/109/pl_02.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/110/pl_03.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/123/pl_0042023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/36/pl_05.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/150/document_9.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/156/pl_009.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/218/projeto_de_lei_loa_sao_caetano_para_2024_1.docx.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/219/projeto_de_lei_revisao_do_ppa_para_2024_1.doc.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/220/pl_12-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/221/pl_0132023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/222/pl014.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/223/pl_015.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/261/pl_016.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/262/projeto_de_lei_ordinario_017_-_carros_antigos.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/268/pl_018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/269/pl019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/270/plo_20.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/1/plc_012023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/2/salario_minimo_-_scpe.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/124/plc0042023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/52/plc0052023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/53/plc_0062023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/293/projeto_de_lei_complementar_no_008_-_2023..pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/163/titulo_de_cidadao.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/244/titulo_de_cidadao.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/283/titulo_fabio.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/33/document_4.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/148/pedido_de_informacao.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/166/pedido_de_informacao_2.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/171/pedido_de_informacao_3.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/187/informacao.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/188/pedido_de_informacao_2.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/259/pedido_de_informacao_001.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/260/pedido_de_informacao_002.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/3/adobe_scan_12_de_abr._de_2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/4/requerimento_geraldino.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/5/requerimento_cesar.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/6/requerimento.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/7/requerimento_05_-_ze_do_churros.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/8/document_1.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/9/olimpio_01.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/10/olimpio_02.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/11/olimpio_03.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/12/severino_vieira_ramos.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/13/joao_belarmino_chaves.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/14/requerimento_geraldino_1.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/15/requerimento_geraldino_2.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/17/reforma_da_praca_de_manicoba.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/18/reforma_da_praca_de_santa_luzia.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/19/modelo_requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/20/modelo_requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/21/modelo_requerimento_3.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/22/image_20230419_0001.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/23/image_20230419_0002.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/24/image_20230419_0003.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/25/afdafsdfsd.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/26/33333333333333.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/27/geraldino_2.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/28/geraldino.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/29/requerimento_calcamento_da_ladeira_dos_dandins.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/30/requerimento_passagem_molhada_no_jardim_da_onca.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/31/document_2_2.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/32/document_3_3.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/35/ze_do_churross.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/37/666666666666.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/38/1.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/39/2.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/40/3.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/54/requerimento_cicero.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/55/requerimento_passagem_molhada_em_santa_luzia.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/56/banheiro_e_cisterna_no_cemiterio_de_santa_luzia.odt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/59/requerimento_062023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/60/requerimento_072023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/61/requerimento_jc.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/62/requerimento_everaldo.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/63/requerimento_abraao.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/64/requerimento_jc.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/65/requerimeto.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/66/requerimeto_1.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/67/requerimeto_2.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/68/everaldo.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/69/everaldo_busto.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/72/requerimento_olimpio.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/74/ze_2.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/75/cicero_1.odt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/76/cicero_2.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/77/requerimento_jc_2.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/78/requerimento_jc_3.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/82/document_2.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/83/cicero.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/84/geraldo_da_galinha_02_2.odt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/85/geraldo_da_galinha_02_1.odt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/86/geraldo_da_galinha_02.odt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/88/jc_1.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/89/1.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/90/2.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/91/3.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/92/neto_ramos.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/93/vacinacao.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/95/document_8.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/96/requerimeto_3.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/97/requerimeto_4.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/98/requerimeto_6.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/100/neto_1.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/101/neto_2.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/102/neto_3.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/103/req_cesar.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/104/requerimeto_7.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/105/requerimeto_8.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/107/requerimeto_6.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/108/requerimeto_61.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/111/cesar_1.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/113/geraldo_1.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/114/geraldo_2.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/115/geraldo_3.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/116/neto_1.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/117/neto_1.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/118/ze_1.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/119/ze2.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/120/cicero_1.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/121/cicero_2.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/122/neto_ramos.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/125/geraldo_1.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/126/geraldo_2.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/127/geraldo_3.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/128/olimpio_1.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/129/olimpio_2.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/130/olimpio_3.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/131/cicero_1.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/132/cicero_2.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/133/geraldo_1.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/134/geraldo_2.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/135/geraldo_3.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/136/olimpio_1.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/137/olimpio_2.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/138/olimpio_3.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/139/jc_1.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/140/jc_2.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/144/titulo_de_cidadao.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/145/mk1.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/146/mk2.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/147/mk3.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/152/document_11.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/154/requerimento_jc.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/164/praca.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/165/passagem_molhada.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/170/glaucio.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/172/luiz.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/173/111.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/174/222.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/175/333.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/176/document_12.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/178/222.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/179/modelo_requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/180/geraldo_1.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/181/geraldo_2.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/182/geraldo_3.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/183/document_14.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/184/requerimento_no_01.2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/185/requerimento_no_02.2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/189/jc.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/190/ev1.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/191/ev2.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/192/gm.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/193/gm2.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/194/ddddddddddd.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/196/requerimento_no_03.2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/198/document_16.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/199/g1.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/200/g2.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/201/g3.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/204/requerimento_everaldo.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/205/g1.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/206/g2.docx.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/207/modelo_requeriment_praca.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/208/n1.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/209/n2.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/213/document_22.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/215/ger_1.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/216/ger_2.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/217/ger_3.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/224/requerimento_geraldo_outubro.odt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/225/requerimento_geraldo_outubro_1.odt" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/226/requerimento_01.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/228/g2_4_1.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/231/jc.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/232/enio.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/234/requerimento_no_06_1.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/235/abraao.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/238/modelo_de_requerimento_oficial.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/239/requerimento_olipio_2023.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/240/1.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/241/rewuerimento_g_0.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/242/rewuerimento_g_01.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/243/rewuerimento_g_03.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/245/jc_requerimento.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/249/requerimento_olipio_redoviaria.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/250/requerimento_olipio_2023_nov01.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/251/requerimento_geraldo_01.odt" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/252/requerimento_geraldino_20.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/253/requerimento_rua.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/254/requerimento_de_cestos_de_lixos_no_centro_da_cidade.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/255/modelo_de_requerimento_oficial.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/256/requerimento_no_08.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/257/requerimento_cicero.odt" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/258/requerimento.odt" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/263/requerimento_geraldo000.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/264/requerimento_adagro.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/265/requerimento_rua_2.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/266/quadra.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/271/requerimento_dezembro.odt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/272/requerimento_geraldo_dezembro02.odt" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/274/requerimennto_dezzemnbro.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/275/jc_1.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/276/jc_2.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/277/jc_3.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/278/jc_1.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/279/lc2.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/280/cicero_1.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/281/cicero_2.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/282/cicero_3.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/288/01_dezembro.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/289/neto_2.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/290/neto_1.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/34/document_5.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/57/document_1.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/58/document.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/70/enio_2.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/71/enio_2.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/87/document_3.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/151/document_10.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/195/document_18.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/197/document_17.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/203/indicacao_everaldo.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/210/document_19.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/214/document_23.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/229/document_24.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/230/modelo_indicacao.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/233/indicacao_no_03.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/236/document.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/237/document_25.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/246/document.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/247/document_1.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/248/document_3.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/284/indicacao_-_vereadora_zieli.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/286/document.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/287/document_1.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/285/zieli.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/79/voto_aplausos.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/141/votos_1.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/142/votos_2.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/143/votos_3.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/211/document_20.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/212/document_21.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/16/document_-_enio.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/153/parecer_previo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/267/parecer_previo_87.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/157/emenda_a_ldo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/158/emenda_ao_pl_009.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/81/document_1_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/109/pl_02.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/110/pl_03.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/123/pl_0042023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/36/pl_05.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/150/document_9.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/156/pl_009.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/218/projeto_de_lei_loa_sao_caetano_para_2024_1.docx.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/219/projeto_de_lei_revisao_do_ppa_para_2024_1.doc.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/220/pl_12-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/221/pl_0132023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/222/pl014.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/223/pl_015.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/261/pl_016.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/262/projeto_de_lei_ordinario_017_-_carros_antigos.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/268/pl_018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/269/pl019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/270/plo_20.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/1/plc_012023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/2/salario_minimo_-_scpe.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/124/plc0042023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/52/plc0052023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/53/plc_0062023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/293/projeto_de_lei_complementar_no_008_-_2023..pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/163/titulo_de_cidadao.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/244/titulo_de_cidadao.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/283/titulo_fabio.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/33/document_4.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/148/pedido_de_informacao.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/166/pedido_de_informacao_2.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/171/pedido_de_informacao_3.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/187/informacao.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/188/pedido_de_informacao_2.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/259/pedido_de_informacao_001.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/260/pedido_de_informacao_002.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/3/adobe_scan_12_de_abr._de_2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/4/requerimento_geraldino.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/5/requerimento_cesar.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/6/requerimento.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/7/requerimento_05_-_ze_do_churros.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/8/document_1.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/9/olimpio_01.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/10/olimpio_02.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/11/olimpio_03.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/12/severino_vieira_ramos.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/13/joao_belarmino_chaves.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/14/requerimento_geraldino_1.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/15/requerimento_geraldino_2.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/17/reforma_da_praca_de_manicoba.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/18/reforma_da_praca_de_santa_luzia.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/19/modelo_requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/20/modelo_requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/21/modelo_requerimento_3.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/22/image_20230419_0001.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/23/image_20230419_0002.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/24/image_20230419_0003.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/25/afdafsdfsd.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/26/33333333333333.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/27/geraldino_2.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/28/geraldino.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/29/requerimento_calcamento_da_ladeira_dos_dandins.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/30/requerimento_passagem_molhada_no_jardim_da_onca.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/31/document_2_2.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/32/document_3_3.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/35/ze_do_churross.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/37/666666666666.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/38/1.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/39/2.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/40/3.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/54/requerimento_cicero.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/55/requerimento_passagem_molhada_em_santa_luzia.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/56/banheiro_e_cisterna_no_cemiterio_de_santa_luzia.odt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/59/requerimento_062023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/60/requerimento_072023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/61/requerimento_jc.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/62/requerimento_everaldo.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/63/requerimento_abraao.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/64/requerimento_jc.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/65/requerimeto.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/66/requerimeto_1.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/67/requerimeto_2.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/68/everaldo.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/69/everaldo_busto.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/72/requerimento_olimpio.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/74/ze_2.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/75/cicero_1.odt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/76/cicero_2.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/77/requerimento_jc_2.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/78/requerimento_jc_3.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/82/document_2.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/83/cicero.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/84/geraldo_da_galinha_02_2.odt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/85/geraldo_da_galinha_02_1.odt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/86/geraldo_da_galinha_02.odt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/88/jc_1.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/89/1.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/90/2.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/91/3.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/92/neto_ramos.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/93/vacinacao.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/95/document_8.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/96/requerimeto_3.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/97/requerimeto_4.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/98/requerimeto_6.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/100/neto_1.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/101/neto_2.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/102/neto_3.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/103/req_cesar.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/104/requerimeto_7.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/105/requerimeto_8.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/107/requerimeto_6.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/108/requerimeto_61.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/111/cesar_1.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/113/geraldo_1.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/114/geraldo_2.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/115/geraldo_3.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/116/neto_1.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/117/neto_1.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/118/ze_1.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/119/ze2.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/120/cicero_1.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/121/cicero_2.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/122/neto_ramos.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/125/geraldo_1.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/126/geraldo_2.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/127/geraldo_3.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/128/olimpio_1.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/129/olimpio_2.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/130/olimpio_3.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/131/cicero_1.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/132/cicero_2.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/133/geraldo_1.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/134/geraldo_2.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/135/geraldo_3.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/136/olimpio_1.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/137/olimpio_2.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/138/olimpio_3.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/139/jc_1.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/140/jc_2.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/144/titulo_de_cidadao.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/145/mk1.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/146/mk2.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/147/mk3.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/152/document_11.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/154/requerimento_jc.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/164/praca.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/165/passagem_molhada.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/170/glaucio.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/172/luiz.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/173/111.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/174/222.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/175/333.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/176/document_12.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/178/222.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/179/modelo_requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/180/geraldo_1.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/181/geraldo_2.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/182/geraldo_3.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/183/document_14.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/184/requerimento_no_01.2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/185/requerimento_no_02.2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/189/jc.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/190/ev1.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/191/ev2.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/192/gm.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/193/gm2.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/194/ddddddddddd.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/196/requerimento_no_03.2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/198/document_16.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/199/g1.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/200/g2.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/201/g3.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/204/requerimento_everaldo.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/205/g1.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/206/g2.docx.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/207/modelo_requeriment_praca.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/208/n1.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/209/n2.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/213/document_22.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/215/ger_1.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/216/ger_2.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/217/ger_3.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/224/requerimento_geraldo_outubro.odt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/225/requerimento_geraldo_outubro_1.odt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/226/requerimento_01.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/228/g2_4_1.docx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/231/jc.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/232/enio.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/234/requerimento_no_06_1.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/235/abraao.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/238/modelo_de_requerimento_oficial.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/239/requerimento_olipio_2023.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/240/1.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/241/rewuerimento_g_0.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/242/rewuerimento_g_01.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/243/rewuerimento_g_03.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/245/jc_requerimento.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/249/requerimento_olipio_redoviaria.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/250/requerimento_olipio_2023_nov01.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/251/requerimento_geraldo_01.odt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/252/requerimento_geraldino_20.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/253/requerimento_rua.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/254/requerimento_de_cestos_de_lixos_no_centro_da_cidade.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/255/modelo_de_requerimento_oficial.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/256/requerimento_no_08.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/257/requerimento_cicero.odt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/258/requerimento.odt" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/263/requerimento_geraldo000.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/264/requerimento_adagro.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/265/requerimento_rua_2.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/266/quadra.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/271/requerimento_dezembro.odt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/272/requerimento_geraldo_dezembro02.odt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/274/requerimennto_dezzemnbro.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/275/jc_1.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/276/jc_2.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/277/jc_3.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/278/jc_1.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/279/lc2.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/280/cicero_1.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/281/cicero_2.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/282/cicero_3.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/288/01_dezembro.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/289/neto_2.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/290/neto_1.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/34/document_5.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/57/document_1.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/58/document.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/70/enio_2.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/71/enio_2.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/87/document_3.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/151/document_10.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/195/document_18.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/197/document_17.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/203/indicacao_everaldo.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/210/document_19.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/214/document_23.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/229/document_24.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/230/modelo_indicacao.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/233/indicacao_no_03.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/236/document.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/237/document_25.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/246/document.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/247/document_1.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/248/document_3.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/284/indicacao_-_vereadora_zieli.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/286/document.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/287/document_1.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/285/zieli.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/79/voto_aplausos.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/141/votos_1.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/142/votos_2.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/143/votos_3.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/211/document_20.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/212/document_21.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/16/document_-_enio.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H279"/>
+  <dimension ref="A1:H278"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="54.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="43.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="128.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
@@ -2273,7222 +2268,7196 @@
       </c>
       <c r="B3">
         <v>2023</v>
       </c>
       <c r="C3">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
-        <v>1380</v>
+        <v>157</v>
       </c>
       <c r="B4">
         <v>2023</v>
       </c>
       <c r="C4">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="H4" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B5">
         <v>2023</v>
       </c>
       <c r="C5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F5" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>21</v>
       </c>
       <c r="H5" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>158</v>
+        <v>81</v>
       </c>
       <c r="B6">
         <v>2023</v>
       </c>
       <c r="C6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F6" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="H6" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>81</v>
+        <v>109</v>
       </c>
       <c r="B7">
         <v>2023</v>
       </c>
       <c r="C7">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D7" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="F7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B8">
         <v>2023</v>
       </c>
       <c r="C8">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="F8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>110</v>
+        <v>123</v>
       </c>
       <c r="B9">
         <v>2023</v>
       </c>
       <c r="C9">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E9" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="F9" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H9" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>123</v>
+        <v>36</v>
       </c>
       <c r="B10">
         <v>2023</v>
       </c>
       <c r="C10">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D10" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E10" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="F10" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="H10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>36</v>
+        <v>150</v>
       </c>
       <c r="B11">
         <v>2023</v>
       </c>
       <c r="C11">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D11" t="s">
+        <v>23</v>
+      </c>
+      <c r="E11" t="s">
+        <v>24</v>
+      </c>
+      <c r="F11" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>38</v>
       </c>
       <c r="H11" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="B12">
         <v>2023</v>
       </c>
       <c r="C12">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="D12" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E12" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="F12" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="H12" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>156</v>
+        <v>218</v>
       </c>
       <c r="B13">
         <v>2023</v>
       </c>
       <c r="C13">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D13" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E13" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="F13" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="H13" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B14">
         <v>2023</v>
       </c>
       <c r="C14">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D14" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E14" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="F14" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H14" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B15">
         <v>2023</v>
       </c>
       <c r="C15">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D15" t="s">
+        <v>23</v>
+      </c>
+      <c r="E15" t="s">
+        <v>24</v>
+      </c>
+      <c r="F15" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>47</v>
       </c>
       <c r="H15" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B16">
         <v>2023</v>
       </c>
       <c r="C16">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D16" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E16" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="F16" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>49</v>
       </c>
       <c r="H16" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B17">
         <v>2023</v>
       </c>
       <c r="C17">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D17" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E17" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="F17" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="H17" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B18">
         <v>2023</v>
       </c>
       <c r="C18">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D18" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E18" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="F18" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>54</v>
       </c>
       <c r="H18" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>223</v>
+        <v>261</v>
       </c>
       <c r="B19">
         <v>2023</v>
       </c>
       <c r="C19">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D19" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E19" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="F19" t="s">
-        <v>53</v>
+        <v>40</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>56</v>
       </c>
       <c r="H19" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B20">
         <v>2023</v>
       </c>
       <c r="C20">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D20" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E20" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="F20" t="s">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="H20" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="B21">
         <v>2023</v>
       </c>
       <c r="C21">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D21" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E21" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="F21" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>61</v>
       </c>
       <c r="H21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B22">
         <v>2023</v>
       </c>
       <c r="C22">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D22" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E22" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="F22" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="H22" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B23">
         <v>2023</v>
       </c>
       <c r="C23">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D23" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E23" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="F23" t="s">
-        <v>65</v>
+        <v>31</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H23" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>270</v>
+        <v>1</v>
       </c>
       <c r="B24">
         <v>2023</v>
       </c>
       <c r="C24">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="D24" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="E24" t="s">
-        <v>26</v>
+        <v>69</v>
       </c>
       <c r="F24" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="H24" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B25">
         <v>2023</v>
       </c>
       <c r="C25">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D25" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E25" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="F25" t="s">
-        <v>42</v>
+        <v>10</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>72</v>
       </c>
       <c r="H25" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>2</v>
+        <v>124</v>
       </c>
       <c r="B26">
         <v>2023</v>
       </c>
       <c r="C26">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D26" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E26" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="F26" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H26" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>124</v>
+        <v>52</v>
       </c>
       <c r="B27">
         <v>2023</v>
       </c>
       <c r="C27">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D27" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E27" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="F27" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>76</v>
       </c>
       <c r="H27" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B28">
         <v>2023</v>
       </c>
       <c r="C28">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D28" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E28" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="F28" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>78</v>
       </c>
       <c r="H28" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>53</v>
+        <v>293</v>
       </c>
       <c r="B29">
         <v>2023</v>
       </c>
       <c r="C29">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="D29" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E29" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="F29" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>80</v>
       </c>
       <c r="H29" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>293</v>
+        <v>163</v>
       </c>
       <c r="B30">
         <v>2023</v>
       </c>
       <c r="C30">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="D30" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E30" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="F30" t="s">
-        <v>42</v>
+        <v>84</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="H30" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>163</v>
+        <v>244</v>
       </c>
       <c r="B31">
         <v>2023</v>
       </c>
       <c r="C31">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D31" t="s">
+        <v>82</v>
+      </c>
+      <c r="E31" t="s">
+        <v>83</v>
+      </c>
+      <c r="F31" t="s">
         <v>84</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>87</v>
       </c>
       <c r="H31" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>244</v>
+        <v>283</v>
       </c>
       <c r="B32">
         <v>2023</v>
       </c>
       <c r="C32">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D32" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="E32" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="F32" t="s">
-        <v>86</v>
+        <v>51</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>89</v>
       </c>
       <c r="H32" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>283</v>
+        <v>33</v>
       </c>
       <c r="B33">
         <v>2023</v>
       </c>
       <c r="C33">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D33" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="E33" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="F33" t="s">
-        <v>53</v>
+        <v>25</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="H33" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
-        <v>33</v>
+        <v>148</v>
       </c>
       <c r="B34">
         <v>2023</v>
       </c>
       <c r="C34">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D34" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="E34" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="F34" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>95</v>
       </c>
       <c r="H34" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
-        <v>148</v>
+        <v>166</v>
       </c>
       <c r="B35">
         <v>2023</v>
       </c>
       <c r="C35">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D35" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="E35" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="F35" t="s">
-        <v>20</v>
+        <v>97</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H35" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="B36">
         <v>2023</v>
       </c>
       <c r="C36">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D36" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="E36" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="F36" t="s">
-        <v>99</v>
+        <v>18</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>100</v>
       </c>
       <c r="H36" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
-        <v>171</v>
+        <v>187</v>
       </c>
       <c r="B37">
         <v>2023</v>
       </c>
       <c r="C37">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D37" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="E37" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="F37" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>102</v>
       </c>
       <c r="H37" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B38">
         <v>2023</v>
       </c>
       <c r="C38">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D38" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="E38" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="F38" t="s">
-        <v>20</v>
+        <v>104</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="H38" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
-        <v>188</v>
+        <v>259</v>
       </c>
       <c r="B39">
         <v>2023</v>
       </c>
       <c r="C39">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="E39" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="F39" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="H39" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B40">
         <v>2023</v>
       </c>
       <c r="C40">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D40" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="E40" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="F40" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>110</v>
       </c>
       <c r="H40" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
-        <v>260</v>
+        <v>3</v>
       </c>
       <c r="B41">
         <v>2023</v>
       </c>
       <c r="C41">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="D41" t="s">
-        <v>93</v>
+        <v>112</v>
       </c>
       <c r="E41" t="s">
-        <v>94</v>
+        <v>113</v>
       </c>
       <c r="F41" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="H41" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B42">
         <v>2023</v>
       </c>
       <c r="C42">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D42" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E42" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F42" t="s">
-        <v>116</v>
+        <v>58</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H42" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B43">
         <v>2023</v>
       </c>
       <c r="C43">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D43" t="s">
+        <v>112</v>
+      </c>
+      <c r="E43" t="s">
+        <v>113</v>
+      </c>
+      <c r="F43" t="s">
         <v>114</v>
-      </c>
-[...4 lines deleted...]
-        <v>60</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>119</v>
       </c>
       <c r="H43" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B44">
         <v>2023</v>
       </c>
       <c r="C44">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D44" t="s">
+        <v>112</v>
+      </c>
+      <c r="E44" t="s">
+        <v>113</v>
+      </c>
+      <c r="F44" t="s">
         <v>114</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>121</v>
       </c>
       <c r="H44" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B45">
         <v>2023</v>
       </c>
       <c r="C45">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D45" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E45" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F45" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="H45" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B46">
         <v>2023</v>
       </c>
       <c r="C46">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D46" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E46" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F46" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>126</v>
       </c>
       <c r="H46" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
+        <v>9</v>
+      </c>
+      <c r="B47">
+        <v>2023</v>
+      </c>
+      <c r="C47">
         <v>8</v>
       </c>
-      <c r="B47">
-[...4 lines deleted...]
-      </c>
       <c r="D47" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E47" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F47" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="H47" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
+        <v>10</v>
+      </c>
+      <c r="B48">
+        <v>2023</v>
+      </c>
+      <c r="C48">
         <v>9</v>
       </c>
-      <c r="B48">
-[...4 lines deleted...]
-      </c>
       <c r="D48" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E48" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F48" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>131</v>
       </c>
       <c r="H48" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
+        <v>11</v>
+      </c>
+      <c r="B49">
+        <v>2023</v>
+      </c>
+      <c r="C49">
         <v>10</v>
       </c>
-      <c r="B49">
-[...4 lines deleted...]
-      </c>
       <c r="D49" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E49" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F49" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>133</v>
       </c>
       <c r="H49" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
+        <v>12</v>
+      </c>
+      <c r="B50">
+        <v>2023</v>
+      </c>
+      <c r="C50">
         <v>11</v>
       </c>
-      <c r="B50">
-[...4 lines deleted...]
-      </c>
       <c r="D50" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E50" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F50" t="s">
-        <v>130</v>
+        <v>84</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H50" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
+        <v>13</v>
+      </c>
+      <c r="B51">
+        <v>2023</v>
+      </c>
+      <c r="C51">
         <v>12</v>
       </c>
-      <c r="B51">
-[...4 lines deleted...]
-      </c>
       <c r="D51" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E51" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F51" t="s">
-        <v>86</v>
+        <v>104</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>137</v>
       </c>
       <c r="H51" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
+        <v>14</v>
+      </c>
+      <c r="B52">
+        <v>2023</v>
+      </c>
+      <c r="C52">
         <v>13</v>
       </c>
-      <c r="B52">
-[...4 lines deleted...]
-      </c>
       <c r="D52" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E52" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F52" t="s">
-        <v>106</v>
+        <v>58</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>139</v>
       </c>
       <c r="H52" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
+        <v>15</v>
+      </c>
+      <c r="B53">
+        <v>2023</v>
+      </c>
+      <c r="C53">
         <v>14</v>
       </c>
-      <c r="B53">
-[...4 lines deleted...]
-      </c>
       <c r="D53" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E53" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F53" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>141</v>
       </c>
       <c r="H53" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
+        <v>17</v>
+      </c>
+      <c r="B54">
+        <v>2023</v>
+      </c>
+      <c r="C54">
         <v>15</v>
       </c>
-      <c r="B54">
-[...4 lines deleted...]
-      </c>
       <c r="D54" t="s">
+        <v>112</v>
+      </c>
+      <c r="E54" t="s">
+        <v>113</v>
+      </c>
+      <c r="F54" t="s">
         <v>114</v>
-      </c>
-[...4 lines deleted...]
-        <v>60</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>143</v>
       </c>
       <c r="H54" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B55">
         <v>2023</v>
       </c>
       <c r="C55">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D55" t="s">
+        <v>112</v>
+      </c>
+      <c r="E55" t="s">
+        <v>113</v>
+      </c>
+      <c r="F55" t="s">
         <v>114</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>145</v>
       </c>
       <c r="H55" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B56">
         <v>2023</v>
       </c>
       <c r="C56">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D56" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E56" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F56" t="s">
-        <v>116</v>
+        <v>58</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>147</v>
       </c>
       <c r="H56" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B57">
         <v>2023</v>
       </c>
       <c r="C57">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D57" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E57" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F57" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H57" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B58">
         <v>2023</v>
       </c>
       <c r="C58">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D58" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E58" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F58" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>151</v>
       </c>
       <c r="H58" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B59">
         <v>2023</v>
       </c>
       <c r="C59">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D59" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E59" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F59" t="s">
-        <v>60</v>
+        <v>153</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="H59" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B60">
         <v>2023</v>
       </c>
       <c r="C60">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D60" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E60" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F60" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>156</v>
       </c>
       <c r="H60" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B61">
         <v>2023</v>
       </c>
       <c r="C61">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D61" t="s">
+        <v>112</v>
+      </c>
+      <c r="E61" t="s">
+        <v>113</v>
+      </c>
+      <c r="F61" t="s">
         <v>114</v>
-      </c>
-[...4 lines deleted...]
-        <v>155</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>158</v>
       </c>
       <c r="H61" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B62">
         <v>2023</v>
       </c>
       <c r="C62">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D62" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E62" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F62" t="s">
-        <v>116</v>
+        <v>84</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>160</v>
       </c>
       <c r="H62" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B63">
         <v>2023</v>
       </c>
       <c r="C63">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D63" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E63" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F63" t="s">
-        <v>86</v>
+        <v>58</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H63" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B64">
         <v>2023</v>
       </c>
       <c r="C64">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D64" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E64" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F64" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>164</v>
       </c>
       <c r="H64" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B65">
         <v>2023</v>
       </c>
       <c r="C65">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D65" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E65" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F65" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>166</v>
       </c>
       <c r="H65" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B66">
         <v>2023</v>
       </c>
       <c r="C66">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D66" t="s">
+        <v>112</v>
+      </c>
+      <c r="E66" t="s">
+        <v>113</v>
+      </c>
+      <c r="F66" t="s">
         <v>114</v>
-      </c>
-[...4 lines deleted...]
-        <v>60</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>168</v>
       </c>
       <c r="H66" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B67">
         <v>2023</v>
       </c>
       <c r="C67">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D67" t="s">
+        <v>112</v>
+      </c>
+      <c r="E67" t="s">
+        <v>113</v>
+      </c>
+      <c r="F67" t="s">
         <v>114</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>170</v>
       </c>
       <c r="H67" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B68">
         <v>2023</v>
       </c>
       <c r="C68">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D68" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E68" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F68" t="s">
-        <v>116</v>
+        <v>153</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>172</v>
       </c>
       <c r="H68" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B69">
         <v>2023</v>
       </c>
       <c r="C69">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D69" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E69" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F69" t="s">
-        <v>155</v>
+        <v>123</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H69" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="B70">
         <v>2023</v>
       </c>
       <c r="C70">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D70" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E70" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F70" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>176</v>
       </c>
       <c r="H70" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B71">
         <v>2023</v>
       </c>
       <c r="C71">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D71" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E71" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F71" t="s">
-        <v>125</v>
+        <v>18</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>178</v>
       </c>
       <c r="H71" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B72">
         <v>2023</v>
       </c>
       <c r="C72">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D72" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E72" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F72" t="s">
-        <v>20</v>
+        <v>58</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>180</v>
       </c>
       <c r="H72" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B73">
         <v>2023</v>
       </c>
       <c r="C73">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D73" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E73" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F73" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>182</v>
       </c>
       <c r="H73" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B74">
         <v>2023</v>
       </c>
       <c r="C74">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D74" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E74" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F74" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>184</v>
       </c>
       <c r="H74" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B75">
         <v>2023</v>
       </c>
       <c r="C75">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D75" t="s">
+        <v>112</v>
+      </c>
+      <c r="E75" t="s">
+        <v>113</v>
+      </c>
+      <c r="F75" t="s">
         <v>114</v>
-      </c>
-[...4 lines deleted...]
-        <v>60</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H75" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B76">
         <v>2023</v>
       </c>
       <c r="C76">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D76" t="s">
+        <v>112</v>
+      </c>
+      <c r="E76" t="s">
+        <v>113</v>
+      </c>
+      <c r="F76" t="s">
         <v>114</v>
       </c>
-      <c r="E76" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G76" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H76" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B77">
         <v>2023</v>
       </c>
       <c r="C77">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D77" t="s">
+        <v>112</v>
+      </c>
+      <c r="E77" t="s">
+        <v>113</v>
+      </c>
+      <c r="F77" t="s">
         <v>114</v>
       </c>
-      <c r="E77" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G77" s="1" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="H77" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B78">
         <v>2023</v>
       </c>
       <c r="C78">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D78" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E78" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F78" t="s">
-        <v>116</v>
+        <v>190</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="H78" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B79">
         <v>2023</v>
       </c>
       <c r="C79">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D79" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E79" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F79" t="s">
+        <v>58</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H79" t="s">
         <v>192</v>
-      </c>
-[...4 lines deleted...]
-        <v>193</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B80">
         <v>2023</v>
       </c>
       <c r="C80">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D80" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E80" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F80" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="H80" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B81">
         <v>2023</v>
       </c>
       <c r="C81">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D81" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E81" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F81" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="H81" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B82">
         <v>2023</v>
       </c>
       <c r="C82">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D82" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E82" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F82" t="s">
-        <v>60</v>
+        <v>123</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="H82" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B83">
         <v>2023</v>
       </c>
       <c r="C83">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D83" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E83" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F83" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="H83" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B84">
         <v>2023</v>
       </c>
       <c r="C84">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D84" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E84" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F84" t="s">
-        <v>125</v>
+        <v>153</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>188</v>
+        <v>197</v>
       </c>
       <c r="H84" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B85">
         <v>2023</v>
       </c>
       <c r="C85">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D85" t="s">
+        <v>112</v>
+      </c>
+      <c r="E85" t="s">
+        <v>113</v>
+      </c>
+      <c r="F85" t="s">
         <v>114</v>
-      </c>
-[...4 lines deleted...]
-        <v>155</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>199</v>
       </c>
       <c r="H85" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B86">
         <v>2023</v>
       </c>
       <c r="C86">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D86" t="s">
+        <v>112</v>
+      </c>
+      <c r="E86" t="s">
+        <v>113</v>
+      </c>
+      <c r="F86" t="s">
         <v>114</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>201</v>
       </c>
       <c r="H86" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B87">
         <v>2023</v>
       </c>
       <c r="C87">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D87" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E87" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F87" t="s">
-        <v>116</v>
+        <v>84</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>203</v>
       </c>
       <c r="H87" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B88">
         <v>2023</v>
       </c>
       <c r="C88">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D88" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E88" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F88" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>205</v>
       </c>
       <c r="H88" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B89">
         <v>2023</v>
       </c>
       <c r="C89">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D89" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E89" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F89" t="s">
-        <v>86</v>
+        <v>104</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>207</v>
       </c>
       <c r="H89" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B90">
         <v>2023</v>
       </c>
       <c r="C90">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D90" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E90" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F90" t="s">
-        <v>106</v>
+        <v>31</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>209</v>
       </c>
       <c r="H90" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B91">
         <v>2023</v>
       </c>
       <c r="C91">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D91" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E91" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F91" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>211</v>
       </c>
       <c r="H91" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B92">
         <v>2023</v>
       </c>
       <c r="C92">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D92" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E92" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F92" t="s">
-        <v>30</v>
+        <v>104</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>213</v>
       </c>
       <c r="H92" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B93">
         <v>2023</v>
       </c>
       <c r="C93">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D93" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E93" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F93" t="s">
-        <v>106</v>
+        <v>58</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>215</v>
       </c>
       <c r="H93" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B94">
         <v>2023</v>
       </c>
       <c r="C94">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D94" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E94" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F94" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>217</v>
       </c>
       <c r="H94" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B95">
         <v>2023</v>
       </c>
       <c r="C95">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D95" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E95" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F95" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>219</v>
       </c>
       <c r="H95" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B96">
         <v>2023</v>
       </c>
       <c r="C96">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D96" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E96" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F96" t="s">
-        <v>60</v>
+        <v>31</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>221</v>
       </c>
       <c r="H96" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B97">
         <v>2023</v>
       </c>
       <c r="C97">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D97" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E97" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F97" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>223</v>
       </c>
       <c r="H97" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="B98">
         <v>2023</v>
       </c>
       <c r="C98">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D98" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E98" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F98" t="s">
-        <v>33</v>
+        <v>128</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>225</v>
       </c>
       <c r="H98" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B99">
         <v>2023</v>
       </c>
       <c r="C99">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D99" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E99" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F99" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="G99" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H99" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B100">
         <v>2023</v>
       </c>
       <c r="C100">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D100" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E100" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F100" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>188</v>
+        <v>228</v>
       </c>
       <c r="H100" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B101">
         <v>2023</v>
       </c>
       <c r="C101">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D101" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E101" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F101" t="s">
-        <v>125</v>
+        <v>153</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>230</v>
       </c>
       <c r="H101" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B102">
         <v>2023</v>
       </c>
       <c r="C102">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D102" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E102" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F102" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>232</v>
       </c>
       <c r="H102" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B103">
         <v>2023</v>
       </c>
       <c r="C103">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D103" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E103" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F103" t="s">
-        <v>155</v>
+        <v>104</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>234</v>
       </c>
       <c r="H103" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B104">
         <v>2023</v>
       </c>
       <c r="C104">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D104" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E104" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F104" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>236</v>
       </c>
       <c r="H104" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="B105">
         <v>2023</v>
       </c>
       <c r="C105">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D105" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E105" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F105" t="s">
-        <v>106</v>
+        <v>123</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>238</v>
       </c>
       <c r="H105" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B106">
         <v>2023</v>
       </c>
       <c r="C106">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D106" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E106" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F106" t="s">
-        <v>125</v>
+        <v>153</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>240</v>
       </c>
       <c r="H106" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B107">
         <v>2023</v>
       </c>
       <c r="C107">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D107" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E107" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F107" t="s">
-        <v>155</v>
+        <v>58</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>242</v>
       </c>
       <c r="H107" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B108">
         <v>2023</v>
       </c>
       <c r="C108">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D108" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E108" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F108" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>244</v>
       </c>
       <c r="H108" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B109">
         <v>2023</v>
       </c>
       <c r="C109">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D109" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E109" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F109" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>246</v>
       </c>
       <c r="H109" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B110">
         <v>2023</v>
       </c>
       <c r="C110">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D110" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E110" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F110" t="s">
-        <v>60</v>
+        <v>104</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>248</v>
       </c>
       <c r="H110" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B111">
         <v>2023</v>
       </c>
       <c r="C111">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D111" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E111" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F111" t="s">
-        <v>106</v>
+        <v>28</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>250</v>
       </c>
       <c r="H111" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B112">
         <v>2023</v>
       </c>
       <c r="C112">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D112" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E112" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F112" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>252</v>
       </c>
       <c r="H112" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B113">
         <v>2023</v>
       </c>
       <c r="C113">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D113" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E113" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F113" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>254</v>
       </c>
       <c r="H113" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B114">
         <v>2023</v>
       </c>
       <c r="C114">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D114" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E114" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F114" t="s">
-        <v>30</v>
+        <v>84</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>256</v>
       </c>
       <c r="H114" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B115">
         <v>2023</v>
       </c>
       <c r="C115">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D115" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E115" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F115" t="s">
-        <v>86</v>
+        <v>128</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>258</v>
       </c>
       <c r="H115" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B116">
         <v>2023</v>
       </c>
       <c r="C116">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D116" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E116" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F116" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>260</v>
       </c>
       <c r="H116" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B117">
         <v>2023</v>
       </c>
       <c r="C117">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D117" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E117" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F117" t="s">
-        <v>125</v>
+        <v>58</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>262</v>
       </c>
       <c r="H117" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B118">
         <v>2023</v>
       </c>
       <c r="C118">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D118" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E118" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F118" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>264</v>
       </c>
       <c r="H118" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B119">
         <v>2023</v>
       </c>
       <c r="C119">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D119" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E119" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F119" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H119" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B120">
         <v>2023</v>
       </c>
       <c r="C120">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D120" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E120" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F120" t="s">
-        <v>60</v>
+        <v>84</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>268</v>
       </c>
       <c r="H120" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B121">
         <v>2023</v>
       </c>
       <c r="C121">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D121" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E121" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F121" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>270</v>
       </c>
       <c r="H121" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B122">
         <v>2023</v>
       </c>
       <c r="C122">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D122" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E122" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F122" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>272</v>
       </c>
       <c r="H122" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B123">
         <v>2023</v>
       </c>
       <c r="C123">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D123" t="s">
+        <v>112</v>
+      </c>
+      <c r="E123" t="s">
+        <v>113</v>
+      </c>
+      <c r="F123" t="s">
         <v>114</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>274</v>
       </c>
       <c r="H123" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B124">
         <v>2023</v>
       </c>
       <c r="C124">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D124" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E124" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F124" t="s">
-        <v>116</v>
+        <v>58</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>276</v>
       </c>
       <c r="H124" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B125">
         <v>2023</v>
       </c>
       <c r="C125">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D125" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E125" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F125" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>278</v>
       </c>
       <c r="H125" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B126">
         <v>2023</v>
       </c>
       <c r="C126">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D126" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E126" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F126" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="G126" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H126" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>281</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B127">
         <v>2023</v>
       </c>
       <c r="C127">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D127" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E127" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F127" t="s">
-        <v>60</v>
+        <v>153</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>188</v>
+        <v>281</v>
       </c>
       <c r="H127" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B128">
         <v>2023</v>
       </c>
       <c r="C128">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D128" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E128" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F128" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>283</v>
       </c>
       <c r="H128" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B129">
         <v>2023</v>
       </c>
       <c r="C129">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D129" t="s">
+        <v>112</v>
+      </c>
+      <c r="E129" t="s">
+        <v>113</v>
+      </c>
+      <c r="F129" t="s">
         <v>114</v>
-      </c>
-[...4 lines deleted...]
-        <v>155</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>285</v>
       </c>
       <c r="H129" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B130">
         <v>2023</v>
       </c>
       <c r="C130">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D130" t="s">
+        <v>112</v>
+      </c>
+      <c r="E130" t="s">
+        <v>113</v>
+      </c>
+      <c r="F130" t="s">
         <v>114</v>
       </c>
-      <c r="E130" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G130" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H130" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>288</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B131">
         <v>2023</v>
       </c>
       <c r="C131">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D131" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E131" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F131" t="s">
-        <v>116</v>
+        <v>58</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>188</v>
+        <v>288</v>
       </c>
       <c r="H131" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B132">
         <v>2023</v>
       </c>
       <c r="C132">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D132" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E132" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F132" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>290</v>
       </c>
       <c r="H132" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B133">
         <v>2023</v>
       </c>
       <c r="C133">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D133" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E133" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F133" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>292</v>
       </c>
       <c r="H133" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B134">
         <v>2023</v>
       </c>
       <c r="C134">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D134" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E134" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F134" t="s">
-        <v>60</v>
+        <v>84</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>294</v>
       </c>
       <c r="H134" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B135">
         <v>2023</v>
       </c>
       <c r="C135">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D135" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E135" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F135" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>296</v>
       </c>
       <c r="H135" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B136">
         <v>2023</v>
       </c>
       <c r="C136">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D136" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E136" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F136" t="s">
-        <v>86</v>
+        <v>123</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>298</v>
       </c>
       <c r="H136" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B137">
         <v>2023</v>
       </c>
       <c r="C137">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D137" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E137" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F137" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="G137" s="1" t="s">
         <v>300</v>
       </c>
       <c r="H137" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B138">
         <v>2023</v>
       </c>
       <c r="C138">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D138" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E138" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F138" t="s">
-        <v>125</v>
+        <v>153</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>302</v>
       </c>
       <c r="H138" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B139">
         <v>2023</v>
       </c>
       <c r="C139">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D139" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E139" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F139" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>304</v>
       </c>
       <c r="H139" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B140">
         <v>2023</v>
       </c>
       <c r="C140">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D140" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E140" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F140" t="s">
-        <v>155</v>
+        <v>84</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>306</v>
       </c>
       <c r="H140" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B141">
         <v>2023</v>
       </c>
       <c r="C141">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D141" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E141" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F141" t="s">
-        <v>86</v>
+        <v>58</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>308</v>
       </c>
       <c r="H141" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B142">
         <v>2023</v>
       </c>
       <c r="C142">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D142" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E142" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F142" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>310</v>
       </c>
       <c r="H142" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B143">
         <v>2023</v>
       </c>
       <c r="C143">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D143" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E143" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F143" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>312</v>
       </c>
       <c r="H143" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B144">
         <v>2023</v>
       </c>
       <c r="C144">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D144" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E144" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F144" t="s">
-        <v>60</v>
+        <v>128</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>314</v>
       </c>
       <c r="H144" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145">
+        <v>129</v>
+      </c>
+      <c r="B145">
+        <v>2023</v>
+      </c>
+      <c r="C145">
+        <v>107</v>
+      </c>
+      <c r="D145" t="s">
+        <v>112</v>
+      </c>
+      <c r="E145" t="s">
+        <v>113</v>
+      </c>
+      <c r="F145" t="s">
         <v>128</v>
-      </c>
-[...13 lines deleted...]
-        <v>130</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>316</v>
       </c>
       <c r="H145" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B146">
         <v>2023</v>
       </c>
       <c r="C146">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D146" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E146" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F146" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>318</v>
       </c>
       <c r="H146" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B147">
         <v>2023</v>
       </c>
       <c r="C147">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D147" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E147" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F147" t="s">
-        <v>130</v>
+        <v>153</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>320</v>
       </c>
       <c r="H147" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B148">
         <v>2023</v>
       </c>
       <c r="C148">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D148" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E148" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F148" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>322</v>
       </c>
       <c r="H148" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B149">
         <v>2023</v>
       </c>
       <c r="C149">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D149" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E149" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F149" t="s">
-        <v>155</v>
+        <v>58</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>324</v>
       </c>
       <c r="H149" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B150">
         <v>2023</v>
       </c>
       <c r="C150">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D150" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E150" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F150" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="G150" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H150" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B151">
         <v>2023</v>
       </c>
       <c r="C151">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D151" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E151" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F151" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>328</v>
       </c>
       <c r="H151" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B152">
         <v>2023</v>
       </c>
       <c r="C152">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D152" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E152" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F152" t="s">
-        <v>60</v>
+        <v>128</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>330</v>
       </c>
       <c r="H152" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B153">
         <v>2023</v>
       </c>
       <c r="C153">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D153" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E153" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F153" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>332</v>
       </c>
       <c r="H153" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B154">
         <v>2023</v>
       </c>
       <c r="C154">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D154" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E154" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F154" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>334</v>
       </c>
       <c r="H154" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B155">
         <v>2023</v>
       </c>
       <c r="C155">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D155" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E155" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F155" t="s">
-        <v>130</v>
+        <v>104</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>336</v>
       </c>
       <c r="H155" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B156">
         <v>2023</v>
       </c>
       <c r="C156">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D156" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E156" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F156" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>338</v>
       </c>
       <c r="H156" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="B157">
         <v>2023</v>
       </c>
       <c r="C157">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D157" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E157" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F157" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="G157" s="1" t="s">
         <v>340</v>
       </c>
       <c r="H157" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B158">
         <v>2023</v>
       </c>
       <c r="C158">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D158" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E158" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F158" t="s">
-        <v>106</v>
+        <v>18</v>
       </c>
       <c r="G158" s="1" t="s">
         <v>342</v>
       </c>
       <c r="H158" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B159">
         <v>2023</v>
       </c>
       <c r="C159">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D159" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E159" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F159" t="s">
-        <v>20</v>
+        <v>344</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="H159" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B160">
         <v>2023</v>
       </c>
       <c r="C160">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D160" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E160" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F160" t="s">
-        <v>346</v>
+        <v>18</v>
       </c>
       <c r="G160" s="1" t="s">
         <v>347</v>
       </c>
       <c r="H160" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="B161">
         <v>2023</v>
       </c>
       <c r="C161">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D161" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E161" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F161" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>349</v>
       </c>
       <c r="H161" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B162">
         <v>2023</v>
       </c>
       <c r="C162">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D162" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E162" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F162" t="s">
-        <v>27</v>
+        <v>104</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>351</v>
       </c>
       <c r="H162" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163">
-        <v>154</v>
+        <v>164</v>
       </c>
       <c r="B163">
         <v>2023</v>
       </c>
       <c r="C163">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D163" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E163" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F163" t="s">
-        <v>106</v>
+        <v>84</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>353</v>
       </c>
       <c r="H163" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B164">
         <v>2023</v>
       </c>
       <c r="C164">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D164" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E164" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F164" t="s">
-        <v>86</v>
+        <v>355</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="H164" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="B165">
         <v>2023</v>
       </c>
       <c r="C165">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="D165" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E165" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F165" t="s">
-        <v>357</v>
+        <v>63</v>
       </c>
       <c r="G165" s="1" t="s">
         <v>358</v>
       </c>
       <c r="H165" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B166">
         <v>2023</v>
       </c>
       <c r="C166">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D166" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E166" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F166" t="s">
-        <v>65</v>
+        <v>355</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>360</v>
       </c>
       <c r="H166" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B167">
         <v>2023</v>
       </c>
       <c r="C167">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D167" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E167" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F167" t="s">
-        <v>357</v>
+        <v>128</v>
       </c>
       <c r="G167" s="1" t="s">
         <v>362</v>
       </c>
       <c r="H167" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B168">
         <v>2023</v>
       </c>
       <c r="C168">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D168" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E168" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F168" t="s">
-        <v>130</v>
+        <v>58</v>
       </c>
       <c r="G168" s="1" t="s">
         <v>364</v>
       </c>
       <c r="H168" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B169">
         <v>2023</v>
       </c>
       <c r="C169">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D169" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E169" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F169" t="s">
-        <v>60</v>
+        <v>128</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>366</v>
       </c>
       <c r="H169" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B170">
         <v>2023</v>
       </c>
       <c r="C170">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D170" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E170" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F170" t="s">
-        <v>130</v>
+        <v>153</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>368</v>
       </c>
       <c r="H170" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B171">
         <v>2023</v>
       </c>
       <c r="C171">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D171" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E171" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F171" t="s">
-        <v>155</v>
+        <v>128</v>
       </c>
       <c r="G171" s="1" t="s">
         <v>370</v>
       </c>
       <c r="H171" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B172">
         <v>2023</v>
       </c>
       <c r="C172">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D172" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E172" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F172" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>372</v>
       </c>
       <c r="H172" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B173">
         <v>2023</v>
       </c>
       <c r="C173">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D173" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E173" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F173" t="s">
-        <v>33</v>
+        <v>58</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>374</v>
       </c>
       <c r="H173" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B174">
         <v>2023</v>
       </c>
       <c r="C174">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D174" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E174" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F174" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="G174" s="1" t="s">
         <v>376</v>
       </c>
       <c r="H174" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B175">
         <v>2023</v>
       </c>
       <c r="C175">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D175" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E175" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F175" t="s">
-        <v>60</v>
+        <v>378</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="H175" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B176">
         <v>2023</v>
       </c>
       <c r="C176">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D176" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E176" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F176" t="s">
-        <v>380</v>
+        <v>153</v>
       </c>
       <c r="G176" s="1" t="s">
         <v>381</v>
       </c>
       <c r="H176" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B177">
         <v>2023</v>
       </c>
       <c r="C177">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D177" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E177" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F177" t="s">
-        <v>155</v>
+        <v>383</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="H177" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B178">
         <v>2023</v>
       </c>
       <c r="C178">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D178" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E178" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F178" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="G178" s="1" t="s">
         <v>386</v>
       </c>
       <c r="H178" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="B179">
         <v>2023</v>
       </c>
       <c r="C179">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D179" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E179" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F179" t="s">
-        <v>385</v>
+        <v>104</v>
       </c>
       <c r="G179" s="1" t="s">
         <v>388</v>
       </c>
       <c r="H179" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B180">
         <v>2023</v>
       </c>
       <c r="C180">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D180" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E180" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F180" t="s">
-        <v>106</v>
+        <v>31</v>
       </c>
       <c r="G180" s="1" t="s">
         <v>390</v>
       </c>
       <c r="H180" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B181">
         <v>2023</v>
       </c>
       <c r="C181">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D181" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E181" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F181" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="G181" s="1" t="s">
         <v>392</v>
       </c>
       <c r="H181" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B182">
         <v>2023</v>
       </c>
       <c r="C182">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D182" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E182" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F182" t="s">
-        <v>33</v>
+        <v>63</v>
       </c>
       <c r="G182" s="1" t="s">
         <v>394</v>
       </c>
       <c r="H182" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B183">
         <v>2023</v>
       </c>
       <c r="C183">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D183" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E183" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F183" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="G183" s="1" t="s">
         <v>396</v>
       </c>
       <c r="H183" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B184">
         <v>2023</v>
       </c>
       <c r="C184">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D184" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E184" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F184" t="s">
-        <v>65</v>
+        <v>153</v>
       </c>
       <c r="G184" s="1" t="s">
         <v>398</v>
       </c>
       <c r="H184" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B185">
         <v>2023</v>
       </c>
       <c r="C185">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D185" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E185" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F185" t="s">
-        <v>155</v>
+        <v>383</v>
       </c>
       <c r="G185" s="1" t="s">
         <v>400</v>
       </c>
       <c r="H185" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B186">
         <v>2023</v>
       </c>
       <c r="C186">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D186" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E186" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F186" t="s">
-        <v>385</v>
+        <v>25</v>
       </c>
       <c r="G186" s="1" t="s">
         <v>402</v>
       </c>
       <c r="H186" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B187">
         <v>2023</v>
       </c>
       <c r="C187">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D187" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E187" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F187" t="s">
-        <v>27</v>
+        <v>58</v>
       </c>
       <c r="G187" s="1" t="s">
         <v>404</v>
       </c>
       <c r="H187" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B188">
         <v>2023</v>
       </c>
       <c r="C188">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D188" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E188" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F188" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="G188" s="1" t="s">
         <v>406</v>
       </c>
       <c r="H188" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B189">
         <v>2023</v>
       </c>
       <c r="C189">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D189" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E189" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F189" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="G189" s="1" t="s">
         <v>408</v>
       </c>
       <c r="H189" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="B190">
         <v>2023</v>
       </c>
       <c r="C190">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D190" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E190" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F190" t="s">
-        <v>60</v>
+        <v>31</v>
       </c>
       <c r="G190" s="1" t="s">
         <v>410</v>
       </c>
       <c r="H190" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B191">
         <v>2023</v>
       </c>
       <c r="C191">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D191" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E191" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F191" t="s">
-        <v>33</v>
+        <v>412</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="H191" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B192">
         <v>2023</v>
       </c>
       <c r="C192">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D192" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E192" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F192" t="s">
-        <v>414</v>
+        <v>63</v>
       </c>
       <c r="G192" s="1" t="s">
         <v>415</v>
       </c>
       <c r="H192" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B193">
         <v>2023</v>
       </c>
       <c r="C193">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D193" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E193" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F193" t="s">
-        <v>65</v>
+        <v>84</v>
       </c>
       <c r="G193" s="1" t="s">
         <v>417</v>
       </c>
       <c r="H193" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B194">
         <v>2023</v>
       </c>
       <c r="C194">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D194" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E194" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F194" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="G194" s="1" t="s">
         <v>419</v>
       </c>
       <c r="H194" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B195">
         <v>2023</v>
       </c>
       <c r="C195">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D195" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E195" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F195" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="G195" s="1" t="s">
         <v>421</v>
       </c>
       <c r="H195" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="B196">
         <v>2023</v>
       </c>
       <c r="C196">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D196" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E196" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F196" t="s">
-        <v>86</v>
+        <v>25</v>
       </c>
       <c r="G196" s="1" t="s">
         <v>423</v>
       </c>
       <c r="H196" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B197">
         <v>2023</v>
       </c>
       <c r="C197">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D197" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E197" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F197" t="s">
-        <v>27</v>
+        <v>58</v>
       </c>
       <c r="G197" s="1" t="s">
         <v>425</v>
       </c>
       <c r="H197" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B198">
         <v>2023</v>
       </c>
       <c r="C198">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D198" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E198" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F198" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="G198" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H198" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B199">
         <v>2023</v>
       </c>
       <c r="C199">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D199" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E199" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F199" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="G199" s="1" t="s">
         <v>429</v>
       </c>
       <c r="H199" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="B200">
         <v>2023</v>
       </c>
       <c r="C200">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D200" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E200" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F200" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="G200" s="1" t="s">
         <v>431</v>
       </c>
       <c r="H200" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B201">
         <v>2023</v>
       </c>
       <c r="C201">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D201" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E201" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F201" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="G201" s="1" t="s">
         <v>433</v>
       </c>
       <c r="H201" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B202">
         <v>2023</v>
       </c>
       <c r="C202">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D202" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E202" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F202" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="G202" s="1" t="s">
         <v>435</v>
       </c>
       <c r="H202" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B203">
         <v>2023</v>
       </c>
       <c r="C203">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="D203" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E203" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F203" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="G203" s="1" t="s">
         <v>437</v>
       </c>
       <c r="H203" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="B204">
         <v>2023</v>
       </c>
       <c r="C204">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D204" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E204" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F204" t="s">
-        <v>65</v>
+        <v>104</v>
       </c>
       <c r="G204" s="1" t="s">
         <v>439</v>
       </c>
       <c r="H204" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B205">
         <v>2023</v>
       </c>
       <c r="C205">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D205" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E205" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F205" t="s">
-        <v>106</v>
+        <v>25</v>
       </c>
       <c r="G205" s="1" t="s">
         <v>441</v>
       </c>
       <c r="H205" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B206">
         <v>2023</v>
       </c>
       <c r="C206">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D206" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E206" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F206" t="s">
-        <v>27</v>
+        <v>383</v>
       </c>
       <c r="G206" s="1" t="s">
         <v>443</v>
       </c>
       <c r="H206" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B207">
         <v>2023</v>
       </c>
       <c r="C207">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D207" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E207" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F207" t="s">
-        <v>385</v>
+        <v>28</v>
       </c>
       <c r="G207" s="1" t="s">
         <v>445</v>
       </c>
       <c r="H207" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="B208">
         <v>2023</v>
       </c>
       <c r="C208">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D208" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E208" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F208" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
       <c r="G208" s="1" t="s">
         <v>447</v>
       </c>
       <c r="H208" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B209">
         <v>2023</v>
       </c>
       <c r="C209">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D209" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E209" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F209" t="s">
-        <v>65</v>
+        <v>128</v>
       </c>
       <c r="G209" s="1" t="s">
         <v>449</v>
       </c>
       <c r="H209" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B210">
         <v>2023</v>
       </c>
       <c r="C210">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D210" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E210" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F210" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="G210" s="1" t="s">
         <v>451</v>
       </c>
       <c r="H210" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B211">
         <v>2023</v>
       </c>
       <c r="C211">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D211" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E211" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F211" t="s">
-        <v>130</v>
+        <v>58</v>
       </c>
       <c r="G211" s="1" t="s">
         <v>453</v>
       </c>
       <c r="H211" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B212">
         <v>2023</v>
       </c>
       <c r="C212">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D212" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E212" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F212" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="G212" s="1" t="s">
         <v>455</v>
       </c>
       <c r="H212" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B213">
         <v>2023</v>
       </c>
       <c r="C213">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D213" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E213" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F213" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="G213" s="1" t="s">
         <v>457</v>
       </c>
       <c r="H213" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B214">
         <v>2023</v>
       </c>
       <c r="C214">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D214" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E214" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F214" t="s">
-        <v>60</v>
+        <v>104</v>
       </c>
       <c r="G214" s="1" t="s">
         <v>459</v>
       </c>
       <c r="H214" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="B215">
         <v>2023</v>
       </c>
       <c r="C215">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D215" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E215" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F215" t="s">
-        <v>106</v>
+        <v>128</v>
       </c>
       <c r="G215" s="1" t="s">
         <v>461</v>
       </c>
       <c r="H215" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B216">
         <v>2023</v>
       </c>
       <c r="C216">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D216" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E216" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F216" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="G216" s="1" t="s">
         <v>463</v>
       </c>
       <c r="H216" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B217">
         <v>2023</v>
       </c>
       <c r="C217">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D217" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E217" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F217" t="s">
-        <v>130</v>
+        <v>58</v>
       </c>
       <c r="G217" s="1" t="s">
         <v>465</v>
       </c>
       <c r="H217" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B218">
         <v>2023</v>
       </c>
       <c r="C218">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D218" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E218" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F218" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="G218" s="1" t="s">
         <v>467</v>
       </c>
       <c r="H218" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B219">
         <v>2023</v>
       </c>
       <c r="C219">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D219" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E219" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F219" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="G219" s="1" t="s">
         <v>469</v>
       </c>
       <c r="H219" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B220">
         <v>2023</v>
       </c>
       <c r="C220">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D220" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E220" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F220" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="G220" s="1" t="s">
         <v>471</v>
       </c>
       <c r="H220" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B221">
         <v>2023</v>
       </c>
       <c r="C221">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D221" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E221" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F221" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="G221" s="1" t="s">
         <v>473</v>
       </c>
       <c r="H221" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B222">
         <v>2023</v>
       </c>
       <c r="C222">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D222" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E222" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F222" t="s">
-        <v>65</v>
+        <v>383</v>
       </c>
       <c r="G222" s="1" t="s">
         <v>475</v>
       </c>
       <c r="H222" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B223">
         <v>2023</v>
       </c>
       <c r="C223">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D223" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E223" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F223" t="s">
-        <v>385</v>
+        <v>153</v>
       </c>
       <c r="G223" s="1" t="s">
         <v>477</v>
       </c>
       <c r="H223" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B224">
         <v>2023</v>
       </c>
       <c r="C224">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D224" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E224" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F224" t="s">
-        <v>155</v>
+        <v>18</v>
       </c>
       <c r="G224" s="1" t="s">
         <v>479</v>
       </c>
       <c r="H224" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="B225">
         <v>2023</v>
       </c>
       <c r="C225">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D225" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E225" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F225" t="s">
-        <v>20</v>
+        <v>58</v>
       </c>
       <c r="G225" s="1" t="s">
         <v>481</v>
       </c>
       <c r="H225" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B226">
         <v>2023</v>
       </c>
       <c r="C226">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D226" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E226" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F226" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="G226" s="1" t="s">
         <v>483</v>
       </c>
       <c r="H226" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B227">
         <v>2023</v>
       </c>
       <c r="C227">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D227" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E227" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F227" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="G227" s="1" t="s">
         <v>485</v>
       </c>
       <c r="H227" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B228">
         <v>2023</v>
       </c>
       <c r="C228">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D228" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E228" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F228" t="s">
-        <v>60</v>
+        <v>153</v>
       </c>
       <c r="G228" s="1" t="s">
         <v>487</v>
       </c>
       <c r="H228" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="B229">
         <v>2023</v>
       </c>
       <c r="C229">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D229" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E229" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F229" t="s">
-        <v>155</v>
+        <v>58</v>
       </c>
       <c r="G229" s="1" t="s">
         <v>489</v>
       </c>
       <c r="H229" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B230">
         <v>2023</v>
       </c>
       <c r="C230">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D230" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E230" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F230" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="G230" s="1" t="s">
         <v>491</v>
       </c>
       <c r="H230" t="s">
         <v>492</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="B231">
         <v>2023</v>
       </c>
       <c r="C231">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="D231" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E231" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F231" t="s">
-        <v>60</v>
+        <v>493</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="H231" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B232">
         <v>2023</v>
       </c>
       <c r="C232">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D232" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E232" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F232" t="s">
-        <v>495</v>
+        <v>104</v>
       </c>
       <c r="G232" s="1" t="s">
         <v>496</v>
       </c>
       <c r="H232" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B233">
         <v>2023</v>
       </c>
       <c r="C233">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D233" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E233" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F233" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="G233" s="1" t="s">
         <v>498</v>
       </c>
       <c r="H233" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B234">
         <v>2023</v>
       </c>
       <c r="C234">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D234" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E234" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F234" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="G234" s="1" t="s">
         <v>500</v>
       </c>
       <c r="H234" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B235">
         <v>2023</v>
       </c>
       <c r="C235">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D235" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E235" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F235" t="s">
-        <v>106</v>
+        <v>355</v>
       </c>
       <c r="G235" s="1" t="s">
         <v>502</v>
       </c>
       <c r="H235" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B236">
         <v>2023</v>
       </c>
       <c r="C236">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D236" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E236" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F236" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="G236" s="1" t="s">
         <v>504</v>
       </c>
       <c r="H236" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B237">
         <v>2023</v>
       </c>
       <c r="C237">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D237" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E237" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F237" t="s">
-        <v>357</v>
+        <v>153</v>
       </c>
       <c r="G237" s="1" t="s">
         <v>506</v>
       </c>
       <c r="H237" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B238">
         <v>2023</v>
       </c>
       <c r="C238">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D238" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E238" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F238" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="G238" s="1" t="s">
         <v>508</v>
       </c>
       <c r="H238" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B239">
         <v>2023</v>
       </c>
       <c r="C239">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D239" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E239" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F239" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="G239" s="1" t="s">
         <v>510</v>
       </c>
       <c r="H239" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="B240">
         <v>2023</v>
       </c>
       <c r="C240">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D240" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E240" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F240" t="s">
-        <v>155</v>
+        <v>493</v>
       </c>
       <c r="G240" s="1" t="s">
         <v>512</v>
       </c>
       <c r="H240" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B241">
         <v>2023</v>
       </c>
       <c r="C241">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D241" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E241" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F241" t="s">
-        <v>495</v>
+        <v>84</v>
       </c>
       <c r="G241" s="1" t="s">
         <v>514</v>
       </c>
       <c r="H241" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B242">
         <v>2023</v>
       </c>
       <c r="C242">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D242" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E242" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F242" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="G242" s="1" t="s">
         <v>516</v>
       </c>
       <c r="H242" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B243">
         <v>2023</v>
       </c>
       <c r="C243">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D243" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E243" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F243" t="s">
-        <v>86</v>
+        <v>31</v>
       </c>
       <c r="G243" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H243" t="s">
         <v>518</v>
-      </c>
-[...1 lines deleted...]
-        <v>519</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B244">
         <v>2023</v>
       </c>
       <c r="C244">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D244" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E244" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F244" t="s">
-        <v>33</v>
+        <v>84</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="H244" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245">
-        <v>292</v>
+        <v>34</v>
       </c>
       <c r="B245">
         <v>2023</v>
       </c>
       <c r="C245">
-        <v>210</v>
+        <v>1</v>
       </c>
       <c r="D245" t="s">
-        <v>114</v>
+        <v>520</v>
       </c>
       <c r="E245" t="s">
-        <v>115</v>
+        <v>521</v>
       </c>
       <c r="F245" t="s">
-        <v>86</v>
+        <v>25</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>188</v>
+        <v>522</v>
       </c>
       <c r="H245" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="B246">
         <v>2023</v>
       </c>
       <c r="C246">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D246" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E246" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F246" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="G246" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H246" t="s">
         <v>524</v>
-      </c>
-[...1 lines deleted...]
-        <v>525</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="B247">
         <v>2023</v>
       </c>
       <c r="C247">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D247" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E247" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F247" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>188</v>
+        <v>525</v>
       </c>
       <c r="H247" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B248">
         <v>2023</v>
       </c>
       <c r="C248">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D248" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E248" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F248" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="G248" s="1" t="s">
         <v>527</v>
       </c>
       <c r="H248" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="B249">
         <v>2023</v>
       </c>
       <c r="C249">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D249" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E249" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F249" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="G249" s="1" t="s">
         <v>529</v>
       </c>
       <c r="H249" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B250">
         <v>2023</v>
       </c>
       <c r="C250">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D250" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E250" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F250" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="G250" s="1" t="s">
         <v>531</v>
       </c>
       <c r="H250" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251">
-        <v>71</v>
+        <v>87</v>
       </c>
       <c r="B251">
         <v>2023</v>
       </c>
       <c r="C251">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D251" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E251" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F251" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="G251" s="1" t="s">
         <v>533</v>
       </c>
       <c r="H251" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252">
-        <v>87</v>
+        <v>151</v>
       </c>
       <c r="B252">
         <v>2023</v>
       </c>
       <c r="C252">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D252" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E252" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F252" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="G252" s="1" t="s">
         <v>535</v>
       </c>
       <c r="H252" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253">
-        <v>151</v>
+        <v>186</v>
       </c>
       <c r="B253">
         <v>2023</v>
       </c>
       <c r="C253">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D253" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E253" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F253" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="G253" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H253" t="s">
         <v>537</v>
-      </c>
-[...1 lines deleted...]
-        <v>538</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254">
-        <v>186</v>
+        <v>195</v>
       </c>
       <c r="B254">
         <v>2023</v>
       </c>
       <c r="C254">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D254" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E254" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F254" t="s">
-        <v>27</v>
+        <v>383</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>188</v>
+        <v>538</v>
       </c>
       <c r="H254" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B255">
         <v>2023</v>
       </c>
       <c r="C255">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D255" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E255" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F255" t="s">
-        <v>385</v>
+        <v>25</v>
       </c>
       <c r="G255" s="1" t="s">
         <v>540</v>
       </c>
       <c r="H255" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="B256">
         <v>2023</v>
       </c>
       <c r="C256">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D256" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E256" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F256" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="G256" s="1" t="s">
         <v>542</v>
       </c>
       <c r="H256" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="B257">
         <v>2023</v>
       </c>
       <c r="C257">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D257" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E257" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F257" t="s">
-        <v>33</v>
+        <v>383</v>
       </c>
       <c r="G257" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H257" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="B258">
         <v>2023</v>
       </c>
       <c r="C258">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D258" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E258" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F258" t="s">
-        <v>385</v>
+        <v>25</v>
       </c>
       <c r="G258" s="1" t="s">
         <v>546</v>
       </c>
       <c r="H258" t="s">
         <v>547</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259">
-        <v>214</v>
+        <v>229</v>
       </c>
       <c r="B259">
         <v>2023</v>
       </c>
       <c r="C259">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D259" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E259" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F259" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="G259" s="1" t="s">
         <v>548</v>
       </c>
       <c r="H259" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B260">
         <v>2023</v>
       </c>
       <c r="C260">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D260" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E260" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F260" t="s">
-        <v>27</v>
+        <v>84</v>
       </c>
       <c r="G260" s="1" t="s">
         <v>550</v>
       </c>
       <c r="H260" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="B261">
         <v>2023</v>
       </c>
       <c r="C261">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D261" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E261" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F261" t="s">
-        <v>86</v>
+        <v>383</v>
       </c>
       <c r="G261" s="1" t="s">
         <v>552</v>
       </c>
       <c r="H261" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="B262">
         <v>2023</v>
       </c>
       <c r="C262">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D262" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E262" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F262" t="s">
-        <v>385</v>
+        <v>25</v>
       </c>
       <c r="G262" s="1" t="s">
         <v>554</v>
       </c>
       <c r="H262" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B263">
         <v>2023</v>
       </c>
       <c r="C263">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D263" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E263" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F263" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="G263" s="1" t="s">
         <v>556</v>
       </c>
       <c r="H263" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264">
-        <v>237</v>
+        <v>246</v>
       </c>
       <c r="B264">
         <v>2023</v>
       </c>
       <c r="C264">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D264" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E264" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F264" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="G264" s="1" t="s">
         <v>558</v>
       </c>
       <c r="H264" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B265">
         <v>2023</v>
       </c>
       <c r="C265">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D265" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E265" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F265" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="G265" s="1" t="s">
         <v>560</v>
       </c>
       <c r="H265" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B266">
         <v>2023</v>
       </c>
       <c r="C266">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D266" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E266" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F266" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="G266" s="1" t="s">
         <v>562</v>
       </c>
       <c r="H266" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267">
-        <v>248</v>
+        <v>284</v>
       </c>
       <c r="B267">
         <v>2023</v>
       </c>
       <c r="C267">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D267" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E267" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F267" t="s">
-        <v>27</v>
+        <v>383</v>
       </c>
       <c r="G267" s="1" t="s">
         <v>564</v>
       </c>
       <c r="H267" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="B268">
         <v>2023</v>
       </c>
       <c r="C268">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D268" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E268" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F268" t="s">
-        <v>385</v>
+        <v>25</v>
       </c>
       <c r="G268" s="1" t="s">
         <v>566</v>
       </c>
       <c r="H268" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B269">
         <v>2023</v>
       </c>
       <c r="C269">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D269" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E269" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F269" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="G269" s="1" t="s">
         <v>568</v>
       </c>
       <c r="H269" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="B270">
         <v>2023</v>
       </c>
       <c r="C270">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D270" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E270" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F270" t="s">
-        <v>27</v>
+        <v>383</v>
       </c>
       <c r="G270" s="1" t="s">
         <v>570</v>
       </c>
       <c r="H270" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271">
-        <v>285</v>
+        <v>79</v>
       </c>
       <c r="B271">
         <v>2023</v>
       </c>
       <c r="C271">
-        <v>26</v>
+        <v>1</v>
       </c>
       <c r="D271" t="s">
-        <v>522</v>
+        <v>572</v>
       </c>
       <c r="E271" t="s">
-        <v>523</v>
+        <v>573</v>
       </c>
       <c r="F271" t="s">
-        <v>385</v>
+        <v>25</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="H271" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272">
-        <v>79</v>
+        <v>141</v>
       </c>
       <c r="B272">
         <v>2023</v>
       </c>
       <c r="C272">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D272" t="s">
-        <v>574</v>
+        <v>572</v>
       </c>
       <c r="E272" t="s">
-        <v>575</v>
+        <v>573</v>
       </c>
       <c r="F272" t="s">
-        <v>27</v>
+        <v>104</v>
       </c>
       <c r="G272" s="1" t="s">
         <v>576</v>
       </c>
       <c r="H272" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B273">
         <v>2023</v>
       </c>
       <c r="C273">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D273" t="s">
-        <v>574</v>
+        <v>572</v>
       </c>
       <c r="E273" t="s">
-        <v>575</v>
+        <v>573</v>
       </c>
       <c r="F273" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="G273" s="1" t="s">
         <v>578</v>
       </c>
       <c r="H273" t="s">
         <v>579</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B274">
         <v>2023</v>
       </c>
       <c r="C274">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D274" t="s">
-        <v>574</v>
+        <v>572</v>
       </c>
       <c r="E274" t="s">
-        <v>575</v>
+        <v>573</v>
       </c>
       <c r="F274" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="G274" s="1" t="s">
         <v>580</v>
       </c>
       <c r="H274" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275">
-        <v>143</v>
+        <v>211</v>
       </c>
       <c r="B275">
         <v>2023</v>
       </c>
       <c r="C275">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D275" t="s">
-        <v>574</v>
+        <v>572</v>
       </c>
       <c r="E275" t="s">
-        <v>575</v>
+        <v>573</v>
       </c>
       <c r="F275" t="s">
-        <v>106</v>
+        <v>383</v>
       </c>
       <c r="G275" s="1" t="s">
         <v>582</v>
       </c>
       <c r="H275" t="s">
         <v>583</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B276">
         <v>2023</v>
       </c>
       <c r="C276">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D276" t="s">
-        <v>574</v>
+        <v>572</v>
       </c>
       <c r="E276" t="s">
-        <v>575</v>
+        <v>573</v>
       </c>
       <c r="F276" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="G276" s="1" t="s">
         <v>584</v>
       </c>
       <c r="H276" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277">
-        <v>212</v>
+        <v>202</v>
       </c>
       <c r="B277">
         <v>2023</v>
       </c>
       <c r="C277">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D277" t="s">
-        <v>574</v>
+        <v>586</v>
       </c>
       <c r="E277" t="s">
-        <v>575</v>
+        <v>587</v>
       </c>
       <c r="F277" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>586</v>
+        <v>186</v>
       </c>
       <c r="H277" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278">
-        <v>202</v>
+        <v>16</v>
       </c>
       <c r="B278">
         <v>2023</v>
       </c>
       <c r="C278">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="D278" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E278" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F278" t="s">
-        <v>385</v>
+        <v>25</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>188</v>
+        <v>591</v>
       </c>
       <c r="H278" t="s">
-        <v>590</v>
-[...15 lines deleted...]
-      <c r="E279" t="s">
         <v>592</v>
-      </c>
-[...7 lines deleted...]
-        <v>594</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -9726,51 +9695,50 @@
     <hyperlink ref="G254" r:id="rId253"/>
     <hyperlink ref="G255" r:id="rId254"/>
     <hyperlink ref="G256" r:id="rId255"/>
     <hyperlink ref="G257" r:id="rId256"/>
     <hyperlink ref="G258" r:id="rId257"/>
     <hyperlink ref="G259" r:id="rId258"/>
     <hyperlink ref="G260" r:id="rId259"/>
     <hyperlink ref="G261" r:id="rId260"/>
     <hyperlink ref="G262" r:id="rId261"/>
     <hyperlink ref="G263" r:id="rId262"/>
     <hyperlink ref="G264" r:id="rId263"/>
     <hyperlink ref="G265" r:id="rId264"/>
     <hyperlink ref="G266" r:id="rId265"/>
     <hyperlink ref="G267" r:id="rId266"/>
     <hyperlink ref="G268" r:id="rId267"/>
     <hyperlink ref="G269" r:id="rId268"/>
     <hyperlink ref="G270" r:id="rId269"/>
     <hyperlink ref="G271" r:id="rId270"/>
     <hyperlink ref="G272" r:id="rId271"/>
     <hyperlink ref="G273" r:id="rId272"/>
     <hyperlink ref="G274" r:id="rId273"/>
     <hyperlink ref="G275" r:id="rId274"/>
     <hyperlink ref="G276" r:id="rId275"/>
     <hyperlink ref="G277" r:id="rId276"/>
     <hyperlink ref="G278" r:id="rId277"/>
-    <hyperlink ref="G279" r:id="rId278"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>