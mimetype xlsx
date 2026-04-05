--- v0 (2025-12-03)
+++ v1 (2026-04-05)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2576" uniqueCount="889">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2666" uniqueCount="925">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -482,50 +482,68 @@
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1021/image_20251021_0018.pdf</t>
   </si>
   <si>
     <t>DA NOME DE PRAÇA MARIA JOSÉ VIEIRA, A PRAÇA LOCALIZADA NO LOTEAMENTO CAETANO BEZERRA, NESTA CIDADE, AINDA SEM DENOMINAÇÃO FIXADA EM LEI</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE SEGURANÇA PÚBLICA - FMSP DO MUNICÍPIO DE SÃO CAETANO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ESTRUTURAR E OPERACIONALIZAR O COMPLEXO TEXTIL INDUSTRIAL, COMERCIAL E LOGÍSTICO DE SÃO CAETANO, MEDIANTE CESSÃO ONEROSA DE USO DE BENS PÚBLICOS, DOAÇÃO COM ENCARGOS, INSTIUIÇÃO DE SISTEMA DE GESTÃO COMPARTILHADA E CONTRATAÇÃO DE EMPRESA GESTORA ESPECIALIZADA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>JEOVÁSIO_x000D_
 LÉ LEAL_x000D_
 NETO RAMOS</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1070/scan2025-11-11_104940_010.pdf</t>
   </si>
   <si>
     <t>Denomina a quadra poliesportiva localizada na escola do distrito de Santa Luzia e da outras providências.</t>
   </si>
   <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1120/projeto_de_lei_57.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE SANEAMENTO BÁSICO, CRIA O CONSELHO MUNICIPAL DE SANEAMENTO BÁSICO E O FUNDO MUNICIPAL DE SANEAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1121/projeto_de_lei_no_058.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI E AUTORIZA O REPASSE DO INCENTIVO FINANCEIRO DA GRATIFICAÇÃO POR DESEMPENHO, NO ÂMBITO DA ATENÇÃO PRIMÁRIA À SAÚDE, DESTINADA AOS PROFISSIONAIS DAS EQUIPES DE SAÚDE DA FAMÍLIA (ESF), DAS EQUIPES DE SAÚDE BUCAL (ESB), E EQUIPES MULTIPROFISSIONAIS (EMULTI), CONFORME A PORTARIA GM/MS Nº 3.493, DE 10 DE ABRIL DE 2024, NO MUNICÍPIO DE SÃO CAETANO-PE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1123/pl_59_readequacao_da_estrutura_administrativa_da_camara.pdf</t>
+  </si>
+  <si>
+    <t>REESTRUTURA A ADMINISTRAÇÃO DO PODER LEGISLATIVO, CRIANDO, EXTINGUINDO, RENOMEANDO CARGOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/590/pl001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DOS VENCIMENTOS-BASES DE CARGOS DE PROVIMENTO EM COMISSÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/591/pl002.pdf</t>
   </si>
   <si>
     <t>CRIA O CARGO COMISSIONADO DE PROCURADOR - GERAL DO MUNICÍPIO DE SÃO CAETANO-PE</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/592/pl003.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O VALOR DO SALÁRIO MÍNIMO A VIGORAR A PARTIR DE 1º DE JANEIRO DE 2025</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/594/plc_0042025.pdf</t>
@@ -549,50 +567,56 @@
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ART. 1º DA LEI MUNICIPAL Nº 023/2022 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/676/plc_8.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ANEXO I DA LEI MUNICIPAL Nº 564/2009 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/876/plc_09.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste de 10% (dez) por cento no vencimento base dos professores contratados e 10% (dez) por cento no vencimento base dos ocupantes de cargos comissionados que fazem parte do corpo técnico da secretaria de educação de São Caitano e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/877/plc_10.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE NA REMUNERAÇÃO DOS SERVIDORES ESTATUTÁRIOS DA_x000D_
 CÂMARA DE VEREADORES DE SÃO CAETANO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 025 DE 14 DE JUNHO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1119/plc_12.pdf</t>
+  </si>
+  <si>
+    <t>CRIA 02 (DOIS) CARGOS EFETIVOS DE PROCURADOR DO MUNICÍPIO DE SÃO CAETANO/PE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>RES</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>ALTERA O REGIMENTO INTERNO AUMENTANDO PARA 24 O NÚMERO DE TÍTULOS E CIDADÃO E DE FILHO EMÉRITO DE SÃO CAETANO CONCEDIDOSPOR ANO</t>
   </si>
   <si>
     <t>ALTERA O ART. 148 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL PARA INCLUIR A VOTAÇÃO ELETRÔNICA COMO FORMA DE DELIBERAÇÃO</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/698/abraao_3.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO AO EX VEREADOR EVERALDO MIGUEL DA SILVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>MAURICIO DE MANIÇOBA</t>
@@ -654,63 +678,75 @@
   <si>
     <t>CONCEDE TÍTULO DE FILHO EMÉRITO DE SÃO CAETANO AO PREFEITO JOSAFÁ ALMEIDA</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE FILHO EMÉRITO DE SÃO CAETANO AO SECRETÁRIO JOBSON ALMEIDA</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO A MARIA DE FÁTIMA SILVA MELO E SEU MARIDO JOSÉ ELIAS DE MELO IRMÃO</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1059/titulo_cidadao_emerson.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO AO SENHOR EMERSON BATISTA, ATUAL COMANDANTE DA GUARDA MUNICIPAL</t>
   </si>
   <si>
     <t>NETO RAMOS</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1060/scan2025-11-11_104940_000.pdf</t>
   </si>
   <si>
     <t>CONCEDE TIDULO DE CIDADÃO AO SENHOR GENILDO ANTUNES GALINDO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1124/image_20251215_0001.pdf</t>
+  </si>
+  <si>
+    <t>EMENTA: CONCEDE TÍTULO DE CIDADÃO AO SENADOR DA REPÚBLICA HUMBERTO COSTA DA SILVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>PI</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/902/scan2025-08-19_095511_004.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao gabinete do vereador as seguintes informações a respeito da obra de TERRAPLANAGEM DAS ESTRADAS QUE LIGAM A CIDADE DE SÃO CAETANO AOS DISTRITOS DE SANTA LUZIA E MANIÇOBA</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES RELATIVAS A ARRECADAÇÃO DAS FEIRAS LIVRES E DO MATADOURO PÚBLICO DO MUNICÍPIO</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1122/pedido_joao_chaves.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA INFORMAÇÕES A RESPEITO DO REPASSE DO FUNDEB E DAS REUNIÕES DO CONSELHO MUNICIPAL DO FUNDEB</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/595/image_20250127_0001.pdf</t>
   </si>
   <si>
     <t>SOLICITA UM VEÍCULO PARA RESGATE DE ANIMAIS ABANDONADOS</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/596/image_20250127_0002.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM HOSPITAL VETERINÁRIO PÚBLICO</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/597/image_20250127_0003.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM ABRIGO PÚBLICO MUNICIPAL PARA ANIMAIS ABANDONADOS NO MUNICÍPIO</t>
   </si>
@@ -2642,75 +2678,147 @@
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1103/image_20251202_0010.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DENIT FAIXA DE PEDESTRES AO LADO DO VIADUTO NO SENTIDO DE QUEM VEM DO POSTO SHELL</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1104/image_20251202_0011.pdf</t>
   </si>
   <si>
     <t>ASFALTO NA RUA DO DETRAN ATÉ A FINAL POR TRÁS DA CASA DE NECO RAMOS</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1105/requerimento_olipio_novembro_26.doc</t>
   </si>
   <si>
     <t>quer seja feito a passagem molhada do sitio pimtobeira.</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1106/requerimento_olipio_24_1.doc</t>
   </si>
   <si>
     <t>quer seja feito a recuperação das estradas pe de ladeira pintombeira e laje de farinha.</t>
   </si>
   <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1107/image_20251209_0001.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA PAGO O SALÁRIO AOS AGENTES DE ENDEMIAS DE ACORDO COM O PISO NACIONAL</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1108/image_20251209_0002.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA FEITO ANALISE DE RISCO AMBIENTAL NAS ESCOLAS PARA DETERMINAR O GRAU DE RISCO PARA GARANTIR PAGAMENTO DE INSALUBRIDADE</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1109/image_20251209_0003.pdf</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE UM IMPLEMENTO REBOQUE TIPO PIPA PARA TRATOR</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1110/image_20251209_0004.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NO TRECHO RECENTEMENTE CALÇADO NA RUA ADALGIZA DE MENESES</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1111/image_20251209_0005.pdf</t>
+  </si>
+  <si>
+    <t>SANEAMENTO BÁSICO E CALÇAMENTO DA PARTE SUPERIOR DO LOT JOÃO PAULO II</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1112/image_20251209_0006.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA CRIAÇÃO DE UMA PRAÇA NO LOT JOÃO PAULO II</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1113/image_20251209_0007.pdf</t>
+  </si>
+  <si>
+    <t>ESCAVAÇÃO DE UM POÇO ARTESIANO NA FAZENDA PONTA DE SERRA</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1115/image_20251209_0008.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA QUE SEJA FEITA ATUALIZAÇÃO NA LEI ORGÂNICA DO MUNICÍPIO E NO REGIMENTO INTERNO</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1116/geraldo__dezembro_1.doc</t>
+  </si>
+  <si>
+    <t>solicita coleta de lixo  no Posto Santo  Expedito  , no sitio  Lagoa Limpa , para evitar o acumulo de Lixo</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1117/geraldo__dezembro_1.doc</t>
+  </si>
+  <si>
+    <t>quer seja  feita reforma na quadra em frente a fundação de musica</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1118/geraldo__dezembro_1.doc</t>
+  </si>
+  <si>
+    <t>seja encaminhado a governadora do estado e ao DENIT solicitando que seja feito uma passarela em frente a josé ramos para sair em frente ao talita</t>
+  </si>
+  <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>DEFINE PROEJTO PARA REALIZAR OS JOGOS ESCOLARES MUNICIPAIS</t>
   </si>
   <si>
     <t>INDICA CONTRATAÇÃO DE MÉDICO REMATOLOGISTA PARA ATENDIMENTO A PESSOAS COM FIBROMIALGIA</t>
   </si>
   <si>
     <t>VA</t>
   </si>
   <si>
     <t>VOTO DE APLAUSO</t>
   </si>
   <si>
     <t>VOTOS DE APLAUSOS A DONA SILVIA</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1001/image_20251007_0005.pdf</t>
   </si>
   <si>
     <t>VOTOS DE APLAUSOS aos senhores: Luiz Filipe de Sousa Pinto E Antônio Freire de Sá</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1114/image_20251209_0007.pdf</t>
+  </si>
+  <si>
+    <t>VOTOS DE APLAUSOS AO PRESIDENTE DA CÂMARA ABRAÃO GOMES PELO RECONHECIMENTO NA GESTÃO PÚBLICA COM O SELO OURO DE TRANSPARÊNCIA</t>
   </si>
   <si>
     <t>VP</t>
   </si>
   <si>
     <t>VOTO PESAR</t>
   </si>
   <si>
     <t>APRESENTA VOTOS DE PESAR A ALBÉRICO AURELIANO GOMES TEJO E TODA SUA FAMÍLIA PELO FALECIMENTO DE SUA ESPOSA, A JOVEM ALINE GOUVEIA</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1016/image_20251021_0013.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PEZAR A FAMÍLIA SILVA PELO FALECIMENTO DE JOÃO LOURENÇO DA SILVA</t>
   </si>
   <si>
     <t>votos de pesar a família de DAMIÃO PACHECO DA SILVA JUNIOR</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>OFÍCIOS</t>
   </si>
@@ -3044,67 +3152,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/780/parecer_previo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/964/emendas_joao_chaves_final.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1078/scan2025-11-24_114328_000.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1079/emenda_02.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1080/emenda_03.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1081/emenda_04.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1082/emenda_05.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1083/emenda_06.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1084/emenda_07.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1085/emenda_08.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1086/emenda_09.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1087/emenda_10.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1088/emenda_11.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1089/emenda_12.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/593/pl004.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/653/pl_-_assistencia_-_versao_final.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/634/pl_0032025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/654/pl_g_ramos.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/672/pl_05.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/673/pl_06.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/701/pl_08.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/774/projeto_de_lei_no_19-2025-_pmsc.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/775/pl_diarias.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/874/scan2025-06-06_121151.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/892/ldo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/893/pl.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/918/credito_especial.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/938/pl30.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/833/scan2025-05-27_1133016.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/866/scan2025-06-17_121029_001.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/976/image_20250922_0001.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/868/scan2025-06-17_121029_003.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/869/scan2025-06-17_121029_004.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/870/scan2025-06-17_121029_005.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/871/scan2025-06-17_121215.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/872/modelo_pl-1.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/827/scan2025-05-27_113301.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/828/scan2025-05-27_1133011.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/829/scan2025-05-27_1133012.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/832/scan2025-05-27_1133015.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/867/scan2025-06-17_121029_002.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/991/projeto_de_lei_da_loa_para_2026_-_completo.docx_1.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/992/projeto_de_lei_ppa__2026_a_2029_-_completo.doc_1.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/993/pl_52.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1021/image_20251021_0018.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1070/scan2025-11-11_104940_010.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/590/pl001.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/591/pl002.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/592/pl003.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/594/plc_0042025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/674/plc_06.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/675/plc_7.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/676/plc_8.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/876/plc_09.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/877/plc_10.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/698/abraao_3.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/811/6.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/901/scan2025-08-19_095511_003.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1059/titulo_cidadao_emerson.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1060/scan2025-11-11_104940_000.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/902/scan2025-08-19_095511_004.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/595/image_20250127_0001.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/596/image_20250127_0002.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/597/image_20250127_0003.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/598/image_20250127_0004.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/599/image_20250127_0005.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/600/image_20250127_0006.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/601/image_20250127_0001.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/602/image_20250127_0002.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/603/image_20250127_0003.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/604/10.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/605/11.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/606/12.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/607/13.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/608/14.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/609/15.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/610/16.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/611/17.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/612/18.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/613/19.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/614/image_20250217_0001.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/615/image_20250217_0002.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/616/image_20250217_0003.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/618/image_20250217_0005.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/620/image_20250217_0007.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/621/image_20250217_0008.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/622/image_20250217_0009.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/623/image_20250217_0010.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/624/image_20250217_0011.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/625/image_20250217_0012.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/626/image_20250217_0013.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/627/image_20250217_0014.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/628/image_20250217_0015.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/629/image_20250217_0016.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/630/image_20250217_0017.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/631/requerimento_olipio_0725.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/632/image_20250217_0019.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/633/image_20250217_0020.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/636/rafael_1.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/637/rafael_2.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/638/rafael_3.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/639/felipe.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/640/junior_1.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/641/junior_2.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/642/junior_3.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/643/neto_ramos.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/644/caetano_1.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/645/caetano_2.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/646/caetano_3.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/647/jc_1.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/648/jc_2.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/649/jc_3.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/650/requerimento_geraldo_023.odt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/651/requerimento_geraldo_024.odt" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/652/requerimento_geraldo_dezembro02.odt" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/655/neto_1.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/656/felipe_1.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/657/felipe_2.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/658/rafael_1.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/659/rafael_2.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/660/rafael_3.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/661/mauricio_1.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/662/mauricio_2.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/663/le_1.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/664/le_2.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/665/junior_1.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/666/junior_2.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/667/junior_3.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/668/olimpio_1.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/669/olimpio_2.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/670/olimpio_3.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/671/abraao_1.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/677/rafael_1.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/678/rafael_2.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/679/rafael_3.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/680/felipe_1.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/681/felipe_2.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/682/caetano_1.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/683/caetano_2.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/684/caetano_3.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/685/le_1.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/686/le_2.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/690/requerimento_geraldo_18.odt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/691/requerimento_geraldo_17.odt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/692/geraldo.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/693/jc_1.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/694/jc_2.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/695/jc_3.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/696/abraao_1.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/697/abraao_2.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/699/geraldo_ramos.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/702/caetano.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/703/felipe.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/704/rafael_1.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/705/rafael_2.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/706/rafael_3.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/707/clecio_1.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/708/clecio_2.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/709/clecio_3.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/710/junior_1.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/711/junior_2.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/712/junior_3.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/713/geraldo_1.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/714/geraldo_2.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/715/geraldo_3.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/716/requerimento_geraldo_24.odt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/717/requerimento_geraldo_25.odt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/718/requerimento_geraldo_26.odt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/807/scan2025-05-27_105633.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/808/2.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/809/4.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/810/5.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/812/7.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/813/9.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/814/10.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/815/11.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/816/14.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/817/16.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/818/r3.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/819/r2.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/820/r1.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/821/jc1.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/822/jc3.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/823/jc2.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/824/g1.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/825/g2.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/826/g3.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/838/scan2025-06-02_124654_000.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/839/scan2025-06-02_124654_001.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/840/scan2025-06-02_124654_002.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/841/scan2025-06-02_124654_003.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/842/scan2025-06-02_124654_004.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/843/scan2025-06-02_124654_005.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/844/scan2025-06-02_124654_006.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/845/scan2025-06-02_124654_007.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/846/scan2025-06-02_124654_008.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/847/scan2025-06-02_124654_009.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/848/scan2025-06-02_124654_010.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/849/scan2025-06-02_124654_011.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/850/scan2025-06-02_124654_012.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/851/scan2025-06-02_124654_013.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/852/scan2025-06-02_124654_014.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/853/scan2025-06-02_124654_015.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/854/scan2025-06-02_124654_016.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/855/scan2025-06-02_125102.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/856/nr.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/857/gr.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/858/scan2025-06-17_120812_000.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/859/scan2025-06-17_120812_001.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/860/scan2025-06-17_120812_002.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/861/scan2025-06-17_120812_003.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/862/scan2025-06-17_120812_004.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/863/scan2025-06-17_120812_005.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/864/scan2025-06-17_120812_006.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/865/scan2025-06-17_120812_007.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/878/scan2025-08-12_103813_000.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/879/scan2025-08-12_103813_001.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/880/scan2025-08-12_103813_002.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/881/scan2025-08-12_103813_003.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/882/scan2025-08-12_103813_004.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/883/scan2025-08-12_103813_005.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/884/scan2025-08-12_103813_006.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/885/scan2025-08-12_103813_007.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/886/scan2025-08-12_103813_008.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/887/scan2025-08-12_103813_009.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/888/scan2025-08-12_103813_010.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/889/scan2025-08-12_103813_011.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/890/scan2025-08-12_112308.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/898/scan2025-08-19_095511_000.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/899/scan2025-08-19_095511_001.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/900/scan2025-08-19_095511_002.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/903/scan2025-08-19_095511_005.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/904/scan2025-08-19_095511_006.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/905/scan2025-08-19_095511_007.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/906/scan2025-08-19_095511_009.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/908/scan2025-08-19_095511_011.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/909/scan2025-08-19_095511_012.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/910/scan2025-08-19_095511_013.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/912/scan2025-08-19_095511_015.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/913/scan2025-08-19_095511_016.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/914/scan2025-08-19_095511_017.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/915/scan2025-08-19_095511_018.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/977/scan2025-09-23_103913_000.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/978/scan2025-09-23_103913_001.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/979/scan2025-09-23_103913_002.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/980/scan2025-09-23_103913_003.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/981/scan2025-09-23_103913_004.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/982/scan2025-09-23_103913_005.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/983/scan2025-09-23_103913_006.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/984/scan2025-09-23_103913_007.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/985/scan2025-09-23_103913_008.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/986/scan2025-09-23_103913_010.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/987/scan2025-09-23_103913_011.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/988/image_20250923_0002.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/995/image_20251007_0002.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/996/image_20251007_0003.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/997/image_20251007_0004.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/998/requerimento_geraldo_26.odt" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/999/requerimento_geraldo_27.odt" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1000/requerimento_geraldo_28.odt" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1003/image_20251007_0005.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1004/image_20251021_0001.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1005/image_20251021_0002.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1006/image_20251021_0003.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1007/image_20251021_0004.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1008/image_20251021_0005.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1009/image_20251021_0006.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1010/image_20251021_0007.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1011/image_20251021_0008.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1012/image_20251021_0009.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1013/image_20251021_0010.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1014/image_20251021_0011.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1015/image_20251021_0012.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1017/image_20251021_0014.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1018/image_20251021_0015.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1019/image_20251021_0016.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1020/image_20251021_0017.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1022/modelo_requerimento_14.docx" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1023/modelo_requerimento_1.docx" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1024/modelo_requerimento_2.docx" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1044/image_20251104_0001.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1045/image_20251104_0002.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1046/image_20251104_0003.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1047/image_20251104_0004.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1048/image_20251104_0005.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1049/image_20251104_0006.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1050/image_20251104_0007.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1051/image_20251104_0008.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1052/image_20251104_0009.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1053/image_20251104_0010.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1054/image_20251104_0011.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1055/image_20251104_0012.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1056/image_20251104_0013.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1057/image_20251104_0014.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1058/gm.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1061/scan2025-11-11_104940_001.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1062/scan2025-11-11_104940_002.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1063/scan2025-11-11_104940_003.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1064/scan2025-11-11_104940_004.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1065/scan2025-11-11_104940_005.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1066/scan2025-11-11_104940_006.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1067/scan2025-11-11_104940_007.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1068/scan2025-11-11_104940_008.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1069/scan2025-11-11_104940_009.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1071/scan2025-11-11_105017.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1072/scan2025-11-11_105038.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1090/image_20251202_0001.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1091/image_20251202_0002.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1092/image_20251202_0003.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1093/image_20251202_0004.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1094/image_20251202_0005.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1095/image_20251202_0006.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1096/image_20251202_0007.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1097/image_20251202_0008.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1099/requerimento_1.docx" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1100/requerimento_3_2.docx" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1101/requerimento_2_2.docx" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1102/image_20251202_0009.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1103/image_20251202_0010.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1104/image_20251202_0011.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1105/requerimento_olipio_novembro_26.doc" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1106/requerimento_olipio_24_1.doc" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1001/image_20251007_0005.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1016/image_20251021_0013.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/891/scan2025-08-12_112515.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/780/parecer_previo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/964/emendas_joao_chaves_final.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1078/scan2025-11-24_114328_000.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1079/emenda_02.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1080/emenda_03.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1081/emenda_04.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1082/emenda_05.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1083/emenda_06.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1084/emenda_07.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1085/emenda_08.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1086/emenda_09.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1087/emenda_10.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1088/emenda_11.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1089/emenda_12.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/593/pl004.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/653/pl_-_assistencia_-_versao_final.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/634/pl_0032025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/654/pl_g_ramos.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/672/pl_05.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/673/pl_06.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/701/pl_08.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/774/projeto_de_lei_no_19-2025-_pmsc.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/775/pl_diarias.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/874/scan2025-06-06_121151.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/892/ldo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/893/pl.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/918/credito_especial.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/938/pl30.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/833/scan2025-05-27_1133016.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/866/scan2025-06-17_121029_001.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/976/image_20250922_0001.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/868/scan2025-06-17_121029_003.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/869/scan2025-06-17_121029_004.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/870/scan2025-06-17_121029_005.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/871/scan2025-06-17_121215.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/872/modelo_pl-1.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/827/scan2025-05-27_113301.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/828/scan2025-05-27_1133011.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/829/scan2025-05-27_1133012.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/832/scan2025-05-27_1133015.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/867/scan2025-06-17_121029_002.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/991/projeto_de_lei_da_loa_para_2026_-_completo.docx_1.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/992/projeto_de_lei_ppa__2026_a_2029_-_completo.doc_1.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/993/pl_52.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1021/image_20251021_0018.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1070/scan2025-11-11_104940_010.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1120/projeto_de_lei_57.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1121/projeto_de_lei_no_058.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1123/pl_59_readequacao_da_estrutura_administrativa_da_camara.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/590/pl001.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/591/pl002.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/592/pl003.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/594/plc_0042025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/674/plc_06.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/675/plc_7.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/676/plc_8.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/876/plc_09.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/877/plc_10.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1119/plc_12.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/698/abraao_3.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/811/6.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/901/scan2025-08-19_095511_003.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1059/titulo_cidadao_emerson.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1060/scan2025-11-11_104940_000.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1124/image_20251215_0001.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/902/scan2025-08-19_095511_004.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1122/pedido_joao_chaves.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/595/image_20250127_0001.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/596/image_20250127_0002.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/597/image_20250127_0003.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/598/image_20250127_0004.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/599/image_20250127_0005.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/600/image_20250127_0006.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/601/image_20250127_0001.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/602/image_20250127_0002.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/603/image_20250127_0003.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/604/10.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/605/11.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/606/12.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/607/13.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/608/14.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/609/15.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/610/16.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/611/17.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/612/18.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/613/19.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/614/image_20250217_0001.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/615/image_20250217_0002.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/616/image_20250217_0003.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/618/image_20250217_0005.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/620/image_20250217_0007.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/621/image_20250217_0008.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/622/image_20250217_0009.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/623/image_20250217_0010.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/624/image_20250217_0011.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/625/image_20250217_0012.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/626/image_20250217_0013.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/627/image_20250217_0014.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/628/image_20250217_0015.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/629/image_20250217_0016.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/630/image_20250217_0017.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/631/requerimento_olipio_0725.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/632/image_20250217_0019.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/633/image_20250217_0020.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/636/rafael_1.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/637/rafael_2.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/638/rafael_3.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/639/felipe.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/640/junior_1.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/641/junior_2.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/642/junior_3.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/643/neto_ramos.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/644/caetano_1.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/645/caetano_2.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/646/caetano_3.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/647/jc_1.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/648/jc_2.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/649/jc_3.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/650/requerimento_geraldo_023.odt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/651/requerimento_geraldo_024.odt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/652/requerimento_geraldo_dezembro02.odt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/655/neto_1.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/656/felipe_1.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/657/felipe_2.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/658/rafael_1.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/659/rafael_2.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/660/rafael_3.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/661/mauricio_1.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/662/mauricio_2.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/663/le_1.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/664/le_2.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/665/junior_1.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/666/junior_2.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/667/junior_3.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/668/olimpio_1.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/669/olimpio_2.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/670/olimpio_3.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/671/abraao_1.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/677/rafael_1.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/678/rafael_2.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/679/rafael_3.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/680/felipe_1.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/681/felipe_2.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/682/caetano_1.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/683/caetano_2.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/684/caetano_3.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/685/le_1.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/686/le_2.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/690/requerimento_geraldo_18.odt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/691/requerimento_geraldo_17.odt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/692/geraldo.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/693/jc_1.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/694/jc_2.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/695/jc_3.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/696/abraao_1.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/697/abraao_2.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/699/geraldo_ramos.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/702/caetano.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/703/felipe.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/704/rafael_1.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/705/rafael_2.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/706/rafael_3.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/707/clecio_1.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/708/clecio_2.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/709/clecio_3.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/710/junior_1.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/711/junior_2.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/712/junior_3.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/713/geraldo_1.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/714/geraldo_2.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/715/geraldo_3.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/716/requerimento_geraldo_24.odt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/717/requerimento_geraldo_25.odt" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/718/requerimento_geraldo_26.odt" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/807/scan2025-05-27_105633.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/808/2.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/809/4.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/810/5.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/812/7.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/813/9.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/814/10.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/815/11.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/816/14.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/817/16.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/818/r3.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/819/r2.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/820/r1.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/821/jc1.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/822/jc3.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/823/jc2.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/824/g1.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/825/g2.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/826/g3.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/838/scan2025-06-02_124654_000.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/839/scan2025-06-02_124654_001.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/840/scan2025-06-02_124654_002.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/841/scan2025-06-02_124654_003.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/842/scan2025-06-02_124654_004.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/843/scan2025-06-02_124654_005.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/844/scan2025-06-02_124654_006.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/845/scan2025-06-02_124654_007.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/846/scan2025-06-02_124654_008.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/847/scan2025-06-02_124654_009.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/848/scan2025-06-02_124654_010.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/849/scan2025-06-02_124654_011.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/850/scan2025-06-02_124654_012.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/851/scan2025-06-02_124654_013.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/852/scan2025-06-02_124654_014.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/853/scan2025-06-02_124654_015.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/854/scan2025-06-02_124654_016.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/855/scan2025-06-02_125102.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/856/nr.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/857/gr.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/858/scan2025-06-17_120812_000.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/859/scan2025-06-17_120812_001.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/860/scan2025-06-17_120812_002.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/861/scan2025-06-17_120812_003.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/862/scan2025-06-17_120812_004.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/863/scan2025-06-17_120812_005.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/864/scan2025-06-17_120812_006.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/865/scan2025-06-17_120812_007.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/878/scan2025-08-12_103813_000.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/879/scan2025-08-12_103813_001.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/880/scan2025-08-12_103813_002.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/881/scan2025-08-12_103813_003.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/882/scan2025-08-12_103813_004.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/883/scan2025-08-12_103813_005.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/884/scan2025-08-12_103813_006.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/885/scan2025-08-12_103813_007.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/886/scan2025-08-12_103813_008.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/887/scan2025-08-12_103813_009.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/888/scan2025-08-12_103813_010.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/889/scan2025-08-12_103813_011.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/890/scan2025-08-12_112308.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/898/scan2025-08-19_095511_000.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/899/scan2025-08-19_095511_001.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/900/scan2025-08-19_095511_002.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/903/scan2025-08-19_095511_005.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/904/scan2025-08-19_095511_006.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/905/scan2025-08-19_095511_007.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/906/scan2025-08-19_095511_009.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/908/scan2025-08-19_095511_011.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/909/scan2025-08-19_095511_012.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/910/scan2025-08-19_095511_013.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/912/scan2025-08-19_095511_015.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/913/scan2025-08-19_095511_016.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/914/scan2025-08-19_095511_017.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/915/scan2025-08-19_095511_018.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/977/scan2025-09-23_103913_000.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/978/scan2025-09-23_103913_001.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/979/scan2025-09-23_103913_002.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/980/scan2025-09-23_103913_003.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/981/scan2025-09-23_103913_004.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/982/scan2025-09-23_103913_005.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/983/scan2025-09-23_103913_006.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/984/scan2025-09-23_103913_007.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/985/scan2025-09-23_103913_008.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/986/scan2025-09-23_103913_010.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/987/scan2025-09-23_103913_011.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/988/image_20250923_0002.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/995/image_20251007_0002.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/996/image_20251007_0003.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/997/image_20251007_0004.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/998/requerimento_geraldo_26.odt" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/999/requerimento_geraldo_27.odt" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1000/requerimento_geraldo_28.odt" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1003/image_20251007_0005.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1004/image_20251021_0001.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1005/image_20251021_0002.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1006/image_20251021_0003.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1007/image_20251021_0004.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1008/image_20251021_0005.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1009/image_20251021_0006.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1010/image_20251021_0007.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1011/image_20251021_0008.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1012/image_20251021_0009.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1013/image_20251021_0010.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1014/image_20251021_0011.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1015/image_20251021_0012.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1017/image_20251021_0014.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1018/image_20251021_0015.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1019/image_20251021_0016.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1020/image_20251021_0017.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1022/modelo_requerimento_14.docx" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1023/modelo_requerimento_1.docx" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1024/modelo_requerimento_2.docx" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1044/image_20251104_0001.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1045/image_20251104_0002.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1046/image_20251104_0003.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1047/image_20251104_0004.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1048/image_20251104_0005.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1049/image_20251104_0006.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1050/image_20251104_0007.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1051/image_20251104_0008.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1052/image_20251104_0009.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1053/image_20251104_0010.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1054/image_20251104_0011.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1055/image_20251104_0012.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1056/image_20251104_0013.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1057/image_20251104_0014.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1058/gm.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1061/scan2025-11-11_104940_001.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1062/scan2025-11-11_104940_002.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1063/scan2025-11-11_104940_003.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1064/scan2025-11-11_104940_004.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1065/scan2025-11-11_104940_005.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1066/scan2025-11-11_104940_006.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1067/scan2025-11-11_104940_007.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1068/scan2025-11-11_104940_008.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1069/scan2025-11-11_104940_009.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1071/scan2025-11-11_105017.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1072/scan2025-11-11_105038.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1090/image_20251202_0001.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1091/image_20251202_0002.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1092/image_20251202_0003.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1093/image_20251202_0004.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1094/image_20251202_0005.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1095/image_20251202_0006.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1096/image_20251202_0007.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1097/image_20251202_0008.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1099/requerimento_1.docx" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1100/requerimento_3_2.docx" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1101/requerimento_2_2.docx" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1102/image_20251202_0009.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1103/image_20251202_0010.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1104/image_20251202_0011.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1105/requerimento_olipio_novembro_26.doc" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1106/requerimento_olipio_24_1.doc" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1107/image_20251209_0001.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1108/image_20251209_0002.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1109/image_20251209_0003.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1110/image_20251209_0004.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1111/image_20251209_0005.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1112/image_20251209_0006.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1113/image_20251209_0007.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1115/image_20251209_0008.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1116/geraldo__dezembro_1.doc" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1117/geraldo__dezembro_1.doc" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1118/geraldo__dezembro_1.doc" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1001/image_20251007_0005.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1114/image_20251209_0007.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/1016/image_20251021_0013.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2025/891/scan2025-08-12_112515.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H515"/>
+  <dimension ref="A1:H533"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="54.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="43.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="124.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="131.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -5198,11298 +5306,11766 @@
       </c>
       <c r="B82">
         <v>2025</v>
       </c>
       <c r="C82">
         <v>56</v>
       </c>
       <c r="D82" t="s">
         <v>55</v>
       </c>
       <c r="E82" t="s">
         <v>56</v>
       </c>
       <c r="F82" t="s">
         <v>149</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>150</v>
       </c>
       <c r="H82" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
-        <v>590</v>
+        <v>1120</v>
       </c>
       <c r="B83">
         <v>2025</v>
       </c>
       <c r="C83">
-        <v>1</v>
+        <v>57</v>
       </c>
       <c r="D83" t="s">
+        <v>55</v>
+      </c>
+      <c r="E83" t="s">
+        <v>56</v>
+      </c>
+      <c r="F83" t="s">
+        <v>57</v>
+      </c>
+      <c r="G83" s="1" t="s">
         <v>152</v>
       </c>
-      <c r="E83" t="s">
+      <c r="H83" t="s">
         <v>153</v>
-      </c>
-[...4 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
-        <v>591</v>
+        <v>1121</v>
       </c>
       <c r="B84">
         <v>2025</v>
       </c>
       <c r="C84">
-        <v>2</v>
+        <v>58</v>
       </c>
       <c r="D84" t="s">
-        <v>152</v>
+        <v>55</v>
       </c>
       <c r="E84" t="s">
-        <v>153</v>
+        <v>56</v>
       </c>
       <c r="F84" t="s">
         <v>57</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="H84" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
-        <v>592</v>
+        <v>1123</v>
       </c>
       <c r="B85">
         <v>2025</v>
       </c>
       <c r="C85">
-        <v>3</v>
+        <v>59</v>
       </c>
       <c r="D85" t="s">
-        <v>152</v>
+        <v>55</v>
       </c>
       <c r="E85" t="s">
-        <v>153</v>
+        <v>56</v>
       </c>
       <c r="F85" t="s">
-        <v>57</v>
+        <v>87</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="H85" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
-        <v>594</v>
+        <v>590</v>
       </c>
       <c r="B86">
         <v>2025</v>
       </c>
       <c r="C86">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D86" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="E86" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>159</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>160</v>
       </c>
       <c r="H86" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
-        <v>635</v>
+        <v>591</v>
       </c>
       <c r="B87">
         <v>2025</v>
       </c>
       <c r="C87">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D87" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="E87" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="F87" t="s">
         <v>57</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>16</v>
+        <v>162</v>
       </c>
       <c r="H87" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
-        <v>674</v>
+        <v>592</v>
       </c>
       <c r="B88">
         <v>2025</v>
       </c>
       <c r="C88">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="D88" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="E88" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="F88" t="s">
         <v>57</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="H88" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
-        <v>675</v>
+        <v>594</v>
       </c>
       <c r="B89">
         <v>2025</v>
       </c>
       <c r="C89">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="D89" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="E89" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="F89" t="s">
-        <v>57</v>
+        <v>87</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="H89" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
-        <v>676</v>
+        <v>635</v>
       </c>
       <c r="B90">
         <v>2025</v>
       </c>
       <c r="C90">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="D90" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="E90" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="F90" t="s">
         <v>57</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>167</v>
+        <v>16</v>
       </c>
       <c r="H90" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
-        <v>876</v>
+        <v>674</v>
       </c>
       <c r="B91">
         <v>2025</v>
       </c>
       <c r="C91">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="D91" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="E91" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="F91" t="s">
         <v>57</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>169</v>
       </c>
       <c r="H91" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
-        <v>877</v>
+        <v>675</v>
       </c>
       <c r="B92">
         <v>2025</v>
       </c>
       <c r="C92">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="D92" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="E92" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="F92" t="s">
-        <v>87</v>
+        <v>57</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>171</v>
       </c>
       <c r="H92" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
-        <v>1073</v>
+        <v>676</v>
       </c>
       <c r="B93">
         <v>2025</v>
       </c>
       <c r="C93">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="D93" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="E93" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="F93" t="s">
         <v>57</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>16</v>
+        <v>173</v>
       </c>
       <c r="H93" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
-        <v>748</v>
+        <v>876</v>
       </c>
       <c r="B94">
         <v>2025</v>
       </c>
       <c r="C94">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="D94" t="s">
-        <v>174</v>
+        <v>158</v>
       </c>
       <c r="E94" t="s">
+        <v>159</v>
+      </c>
+      <c r="F94" t="s">
+        <v>57</v>
+      </c>
+      <c r="G94" s="1" t="s">
         <v>175</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="H94" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
-        <v>1040</v>
+        <v>877</v>
       </c>
       <c r="B95">
         <v>2025</v>
       </c>
       <c r="C95">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="D95" t="s">
-        <v>174</v>
+        <v>158</v>
       </c>
       <c r="E95" t="s">
-        <v>175</v>
+        <v>159</v>
       </c>
       <c r="F95" t="s">
         <v>87</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>16</v>
+        <v>177</v>
       </c>
       <c r="H95" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
-        <v>698</v>
+        <v>1073</v>
       </c>
       <c r="B96">
         <v>2025</v>
       </c>
       <c r="C96">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="D96" t="s">
-        <v>178</v>
+        <v>158</v>
       </c>
       <c r="E96" t="s">
+        <v>159</v>
+      </c>
+      <c r="F96" t="s">
+        <v>57</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H96" t="s">
         <v>179</v>
-      </c>
-[...7 lines deleted...]
-        <v>181</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
-        <v>745</v>
+        <v>1119</v>
       </c>
       <c r="B97">
         <v>2025</v>
       </c>
       <c r="C97">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="D97" t="s">
-        <v>178</v>
+        <v>158</v>
       </c>
       <c r="E97" t="s">
-        <v>179</v>
+        <v>159</v>
       </c>
       <c r="F97" t="s">
-        <v>182</v>
+        <v>57</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>16</v>
+        <v>180</v>
       </c>
       <c r="H97" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="B98">
         <v>2025</v>
       </c>
       <c r="C98">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D98" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="E98" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="F98" t="s">
-        <v>182</v>
+        <v>87</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H98" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
-        <v>747</v>
+        <v>1040</v>
       </c>
       <c r="B99">
         <v>2025</v>
       </c>
       <c r="C99">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D99" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="E99" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="F99" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H99" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
-        <v>762</v>
+        <v>698</v>
       </c>
       <c r="B100">
         <v>2025</v>
       </c>
       <c r="C100">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D100" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="E100" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
       <c r="F100" t="s">
-        <v>182</v>
+        <v>77</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>16</v>
+        <v>188</v>
       </c>
       <c r="H100" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
-        <v>811</v>
+        <v>745</v>
       </c>
       <c r="B101">
         <v>2025</v>
       </c>
       <c r="C101">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D101" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="E101" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
       <c r="F101" t="s">
-        <v>77</v>
+        <v>190</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>187</v>
+        <v>16</v>
       </c>
       <c r="H101" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
-        <v>835</v>
+        <v>746</v>
       </c>
       <c r="B102">
         <v>2025</v>
       </c>
       <c r="C102">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="D102" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="E102" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
       <c r="F102" t="s">
-        <v>77</v>
+        <v>190</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H102" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
-        <v>836</v>
+        <v>747</v>
       </c>
       <c r="B103">
         <v>2025</v>
       </c>
       <c r="C103">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="D103" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="E103" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
       <c r="F103" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H103" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
-        <v>837</v>
+        <v>762</v>
       </c>
       <c r="B104">
         <v>2025</v>
       </c>
       <c r="C104">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="D104" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="E104" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
       <c r="F104" t="s">
-        <v>15</v>
+        <v>190</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H104" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
-        <v>875</v>
+        <v>811</v>
       </c>
       <c r="B105">
         <v>2025</v>
       </c>
       <c r="C105">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D105" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="E105" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
       <c r="F105" t="s">
-        <v>15</v>
+        <v>77</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>16</v>
+        <v>195</v>
       </c>
       <c r="H105" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
-        <v>894</v>
+        <v>835</v>
       </c>
       <c r="B106">
         <v>2025</v>
       </c>
       <c r="C106">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D106" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="E106" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
       <c r="F106" t="s">
         <v>77</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H106" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
-        <v>895</v>
+        <v>836</v>
       </c>
       <c r="B107">
         <v>2025</v>
       </c>
       <c r="C107">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="D107" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="E107" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
       <c r="F107" t="s">
         <v>77</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H107" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
-        <v>897</v>
+        <v>837</v>
       </c>
       <c r="B108">
         <v>2025</v>
       </c>
       <c r="C108">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="D108" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="E108" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
       <c r="F108" t="s">
         <v>15</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H108" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
-        <v>901</v>
+        <v>875</v>
       </c>
       <c r="B109">
         <v>2025</v>
       </c>
       <c r="C109">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="D109" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="E109" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
       <c r="F109" t="s">
         <v>15</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>196</v>
+        <v>16</v>
       </c>
       <c r="H109" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
-        <v>944</v>
+        <v>894</v>
       </c>
       <c r="B110">
         <v>2025</v>
       </c>
       <c r="C110">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D110" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="E110" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
       <c r="F110" t="s">
-        <v>198</v>
+        <v>77</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H110" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
-        <v>949</v>
+        <v>895</v>
       </c>
       <c r="B111">
         <v>2025</v>
       </c>
       <c r="C111">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D111" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="E111" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
       <c r="F111" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H111" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
-        <v>989</v>
+        <v>897</v>
       </c>
       <c r="B112">
         <v>2025</v>
       </c>
       <c r="C112">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="D112" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="E112" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
       <c r="F112" t="s">
-        <v>67</v>
+        <v>15</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H112" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
-        <v>990</v>
+        <v>901</v>
       </c>
       <c r="B113">
         <v>2025</v>
       </c>
       <c r="C113">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="D113" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="E113" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
       <c r="F113" t="s">
-        <v>67</v>
+        <v>15</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>16</v>
+        <v>204</v>
       </c>
       <c r="H113" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114">
-        <v>1036</v>
+        <v>944</v>
       </c>
       <c r="B114">
         <v>2025</v>
       </c>
       <c r="C114">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="D114" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="E114" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
       <c r="F114" t="s">
-        <v>67</v>
+        <v>206</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H114" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115">
-        <v>1059</v>
+        <v>949</v>
       </c>
       <c r="B115">
         <v>2025</v>
       </c>
       <c r="C115">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D115" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="E115" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
       <c r="F115" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>204</v>
+        <v>16</v>
       </c>
       <c r="H115" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116">
-        <v>1060</v>
+        <v>989</v>
       </c>
       <c r="B116">
         <v>2025</v>
       </c>
       <c r="C116">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D116" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="E116" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
       <c r="F116" t="s">
-        <v>206</v>
+        <v>67</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>207</v>
+        <v>16</v>
       </c>
       <c r="H116" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117">
-        <v>902</v>
+        <v>990</v>
       </c>
       <c r="B117">
         <v>2025</v>
       </c>
       <c r="C117">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="D117" t="s">
-        <v>209</v>
+        <v>186</v>
       </c>
       <c r="E117" t="s">
+        <v>187</v>
+      </c>
+      <c r="F117" t="s">
+        <v>67</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H117" t="s">
         <v>210</v>
-      </c>
-[...7 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118">
-        <v>1028</v>
+        <v>1036</v>
       </c>
       <c r="B118">
         <v>2025</v>
       </c>
       <c r="C118">
-        <v>2</v>
+        <v>19</v>
       </c>
       <c r="D118" t="s">
-        <v>209</v>
+        <v>186</v>
       </c>
       <c r="E118" t="s">
-        <v>210</v>
+        <v>187</v>
       </c>
       <c r="F118" t="s">
-        <v>15</v>
+        <v>67</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H118" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119">
-        <v>595</v>
+        <v>1059</v>
       </c>
       <c r="B119">
         <v>2025</v>
       </c>
       <c r="C119">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="D119" t="s">
-        <v>214</v>
+        <v>186</v>
       </c>
       <c r="E119" t="s">
-        <v>215</v>
+        <v>187</v>
       </c>
       <c r="F119" t="s">
-        <v>198</v>
+        <v>77</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="H119" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120">
-        <v>596</v>
+        <v>1060</v>
       </c>
       <c r="B120">
         <v>2025</v>
       </c>
       <c r="C120">
-        <v>2</v>
+        <v>21</v>
       </c>
       <c r="D120" t="s">
+        <v>186</v>
+      </c>
+      <c r="E120" t="s">
+        <v>187</v>
+      </c>
+      <c r="F120" t="s">
         <v>214</v>
       </c>
-      <c r="E120" t="s">
+      <c r="G120" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="F120" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H120" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121">
-        <v>597</v>
+        <v>1124</v>
       </c>
       <c r="B121">
         <v>2025</v>
       </c>
       <c r="C121">
-        <v>3</v>
+        <v>22</v>
       </c>
       <c r="D121" t="s">
-        <v>214</v>
+        <v>186</v>
       </c>
       <c r="E121" t="s">
-        <v>215</v>
+        <v>187</v>
       </c>
       <c r="F121" t="s">
-        <v>198</v>
+        <v>15</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="H121" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122">
-        <v>598</v>
+        <v>902</v>
       </c>
       <c r="B122">
         <v>2025</v>
       </c>
       <c r="C122">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D122" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="E122" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="F122" t="s">
-        <v>198</v>
+        <v>15</v>
       </c>
       <c r="G122" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H122" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123">
-        <v>599</v>
+        <v>1028</v>
       </c>
       <c r="B123">
         <v>2025</v>
       </c>
       <c r="C123">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D123" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="E123" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="F123" t="s">
-        <v>198</v>
+        <v>15</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>224</v>
+        <v>16</v>
       </c>
       <c r="H123" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124">
-        <v>600</v>
+        <v>1122</v>
       </c>
       <c r="B124">
         <v>2025</v>
       </c>
       <c r="C124">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="D124" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="E124" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="F124" t="s">
-        <v>198</v>
+        <v>15</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="H124" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125">
-        <v>601</v>
+        <v>595</v>
       </c>
       <c r="B125">
         <v>2025</v>
       </c>
       <c r="C125">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="D125" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E125" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F125" t="s">
-        <v>15</v>
+        <v>206</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>228</v>
       </c>
       <c r="H125" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126">
-        <v>602</v>
+        <v>596</v>
       </c>
       <c r="B126">
         <v>2025</v>
       </c>
       <c r="C126">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D126" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E126" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F126" t="s">
-        <v>15</v>
+        <v>206</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>230</v>
       </c>
       <c r="H126" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127">
-        <v>603</v>
+        <v>597</v>
       </c>
       <c r="B127">
         <v>2025</v>
       </c>
       <c r="C127">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="D127" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E127" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F127" t="s">
-        <v>15</v>
+        <v>206</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>232</v>
       </c>
       <c r="H127" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128">
-        <v>604</v>
+        <v>598</v>
       </c>
       <c r="B128">
         <v>2025</v>
       </c>
       <c r="C128">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="D128" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E128" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F128" t="s">
-        <v>67</v>
+        <v>206</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>234</v>
       </c>
       <c r="H128" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129">
-        <v>605</v>
+        <v>599</v>
       </c>
       <c r="B129">
         <v>2025</v>
       </c>
       <c r="C129">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="D129" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E129" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F129" t="s">
-        <v>67</v>
+        <v>206</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>236</v>
       </c>
       <c r="H129" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130">
-        <v>606</v>
+        <v>600</v>
       </c>
       <c r="B130">
         <v>2025</v>
       </c>
       <c r="C130">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="D130" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E130" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F130" t="s">
-        <v>67</v>
+        <v>206</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>238</v>
       </c>
       <c r="H130" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131">
-        <v>607</v>
+        <v>601</v>
       </c>
       <c r="B131">
         <v>2025</v>
       </c>
       <c r="C131">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D131" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E131" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F131" t="s">
-        <v>67</v>
+        <v>15</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>240</v>
       </c>
       <c r="H131" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132">
-        <v>608</v>
+        <v>602</v>
       </c>
       <c r="B132">
         <v>2025</v>
       </c>
       <c r="C132">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D132" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E132" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F132" t="s">
-        <v>67</v>
+        <v>15</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>242</v>
       </c>
       <c r="H132" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133">
-        <v>609</v>
+        <v>603</v>
       </c>
       <c r="B133">
         <v>2025</v>
       </c>
       <c r="C133">
+        <v>9</v>
+      </c>
+      <c r="D133" t="s">
+        <v>226</v>
+      </c>
+      <c r="E133" t="s">
+        <v>227</v>
+      </c>
+      <c r="F133" t="s">
         <v>15</v>
-      </c>
-[...7 lines deleted...]
-        <v>67</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>244</v>
       </c>
       <c r="H133" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134">
-        <v>610</v>
+        <v>604</v>
       </c>
       <c r="B134">
         <v>2025</v>
       </c>
       <c r="C134">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="D134" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E134" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F134" t="s">
         <v>67</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>246</v>
       </c>
       <c r="H134" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135">
-        <v>611</v>
+        <v>605</v>
       </c>
       <c r="B135">
         <v>2025</v>
       </c>
       <c r="C135">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D135" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E135" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F135" t="s">
         <v>67</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>248</v>
       </c>
       <c r="H135" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136">
-        <v>612</v>
+        <v>606</v>
       </c>
       <c r="B136">
         <v>2025</v>
       </c>
       <c r="C136">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="D136" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E136" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F136" t="s">
         <v>67</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>250</v>
       </c>
       <c r="H136" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137">
-        <v>613</v>
+        <v>607</v>
       </c>
       <c r="B137">
         <v>2025</v>
       </c>
       <c r="C137">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D137" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E137" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F137" t="s">
         <v>67</v>
       </c>
       <c r="G137" s="1" t="s">
         <v>252</v>
       </c>
       <c r="H137" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138">
-        <v>614</v>
+        <v>608</v>
       </c>
       <c r="B138">
         <v>2025</v>
       </c>
       <c r="C138">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="D138" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E138" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F138" t="s">
-        <v>206</v>
+        <v>67</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>254</v>
       </c>
       <c r="H138" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139">
-        <v>615</v>
+        <v>609</v>
       </c>
       <c r="B139">
         <v>2025</v>
       </c>
       <c r="C139">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D139" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E139" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F139" t="s">
-        <v>206</v>
+        <v>67</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>256</v>
       </c>
       <c r="H139" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140">
-        <v>616</v>
+        <v>610</v>
       </c>
       <c r="B140">
         <v>2025</v>
       </c>
       <c r="C140">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="D140" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E140" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F140" t="s">
-        <v>79</v>
+        <v>67</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>258</v>
       </c>
       <c r="H140" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141">
-        <v>617</v>
+        <v>611</v>
       </c>
       <c r="B141">
         <v>2025</v>
       </c>
       <c r="C141">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="D141" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E141" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F141" t="s">
-        <v>109</v>
+        <v>67</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>16</v>
+        <v>260</v>
       </c>
       <c r="H141" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142">
-        <v>618</v>
+        <v>612</v>
       </c>
       <c r="B142">
         <v>2025</v>
       </c>
       <c r="C142">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D142" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E142" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F142" t="s">
-        <v>109</v>
+        <v>67</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="H142" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143">
-        <v>619</v>
+        <v>613</v>
       </c>
       <c r="B143">
         <v>2025</v>
       </c>
       <c r="C143">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="D143" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E143" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F143" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>16</v>
+        <v>264</v>
       </c>
       <c r="H143" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144">
-        <v>620</v>
+        <v>614</v>
       </c>
       <c r="B144">
         <v>2025</v>
       </c>
       <c r="C144">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D144" t="s">
+        <v>226</v>
+      </c>
+      <c r="E144" t="s">
+        <v>227</v>
+      </c>
+      <c r="F144" t="s">
         <v>214</v>
       </c>
-      <c r="E144" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G144" s="1" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="H144" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145">
-        <v>621</v>
+        <v>615</v>
       </c>
       <c r="B145">
         <v>2025</v>
       </c>
       <c r="C145">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="D145" t="s">
+        <v>226</v>
+      </c>
+      <c r="E145" t="s">
+        <v>227</v>
+      </c>
+      <c r="F145" t="s">
         <v>214</v>
       </c>
-      <c r="E145" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G145" s="1" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="H145" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146">
-        <v>622</v>
+        <v>616</v>
       </c>
       <c r="B146">
         <v>2025</v>
       </c>
       <c r="C146">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="D146" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E146" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F146" t="s">
         <v>79</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="H146" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147">
-        <v>623</v>
+        <v>617</v>
       </c>
       <c r="B147">
         <v>2025</v>
       </c>
       <c r="C147">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="D147" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E147" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F147" t="s">
-        <v>182</v>
+        <v>109</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>270</v>
+        <v>16</v>
       </c>
       <c r="H147" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148">
-        <v>624</v>
+        <v>618</v>
       </c>
       <c r="B148">
         <v>2025</v>
       </c>
       <c r="C148">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="D148" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E148" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F148" t="s">
-        <v>182</v>
+        <v>109</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="H148" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149">
-        <v>625</v>
+        <v>619</v>
       </c>
       <c r="B149">
         <v>2025</v>
       </c>
       <c r="C149">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="D149" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E149" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F149" t="s">
-        <v>274</v>
+        <v>62</v>
       </c>
       <c r="G149" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H149" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150">
-        <v>626</v>
+        <v>620</v>
       </c>
       <c r="B150">
         <v>2025</v>
       </c>
       <c r="C150">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="D150" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E150" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F150" t="s">
-        <v>274</v>
+        <v>105</v>
       </c>
       <c r="G150" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H150" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151">
-        <v>627</v>
+        <v>621</v>
       </c>
       <c r="B151">
         <v>2025</v>
       </c>
       <c r="C151">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D151" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E151" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F151" t="s">
-        <v>72</v>
+        <v>105</v>
       </c>
       <c r="G151" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H151" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="B152">
         <v>2025</v>
       </c>
       <c r="C152">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="D152" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E152" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F152" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="G152" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="H152" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="B153">
         <v>2025</v>
       </c>
       <c r="C153">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="D153" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E153" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F153" t="s">
-        <v>72</v>
+        <v>190</v>
       </c>
       <c r="G153" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H153" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154">
-        <v>630</v>
+        <v>624</v>
       </c>
       <c r="B154">
         <v>2025</v>
       </c>
       <c r="C154">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="D154" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E154" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F154" t="s">
+        <v>190</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="H154" t="s">
         <v>285</v>
-      </c>
-[...4 lines deleted...]
-        <v>287</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="B155">
         <v>2025</v>
       </c>
       <c r="C155">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="D155" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E155" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F155" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="G155" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="H155" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156">
-        <v>632</v>
+        <v>626</v>
       </c>
       <c r="B156">
         <v>2025</v>
       </c>
       <c r="C156">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="D156" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E156" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F156" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="G156" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="H156" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157">
-        <v>633</v>
+        <v>627</v>
       </c>
       <c r="B157">
         <v>2025</v>
       </c>
       <c r="C157">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="D157" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E157" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F157" t="s">
-        <v>198</v>
+        <v>72</v>
       </c>
       <c r="G157" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="H157" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158">
-        <v>636</v>
+        <v>628</v>
       </c>
       <c r="B158">
         <v>2025</v>
       </c>
       <c r="C158">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D158" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E158" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F158" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="G158" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H158" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="B159">
         <v>2025</v>
       </c>
       <c r="C159">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="D159" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E159" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F159" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="G159" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="H159" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160">
-        <v>638</v>
+        <v>630</v>
       </c>
       <c r="B160">
         <v>2025</v>
       </c>
       <c r="C160">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="D160" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E160" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F160" t="s">
-        <v>79</v>
+        <v>297</v>
       </c>
       <c r="G160" s="1" t="s">
         <v>298</v>
       </c>
       <c r="H160" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161">
-        <v>639</v>
+        <v>631</v>
       </c>
       <c r="B161">
         <v>2025</v>
       </c>
       <c r="C161">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="D161" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E161" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F161" t="s">
-        <v>105</v>
+        <v>297</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>300</v>
       </c>
       <c r="H161" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162">
-        <v>640</v>
+        <v>632</v>
       </c>
       <c r="B162">
         <v>2025</v>
       </c>
       <c r="C162">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="D162" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E162" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F162" t="s">
-        <v>198</v>
+        <v>297</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>302</v>
       </c>
       <c r="H162" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163">
-        <v>641</v>
+        <v>633</v>
       </c>
       <c r="B163">
         <v>2025</v>
       </c>
       <c r="C163">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="D163" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E163" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F163" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>304</v>
       </c>
       <c r="H163" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="B164">
         <v>2025</v>
       </c>
       <c r="C164">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="D164" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E164" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F164" t="s">
-        <v>198</v>
+        <v>79</v>
       </c>
       <c r="G164" s="1" t="s">
         <v>306</v>
       </c>
       <c r="H164" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="B165">
         <v>2025</v>
       </c>
       <c r="C165">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="D165" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E165" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F165" t="s">
-        <v>206</v>
+        <v>79</v>
       </c>
       <c r="G165" s="1" t="s">
         <v>308</v>
       </c>
       <c r="H165" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166">
-        <v>644</v>
+        <v>638</v>
       </c>
       <c r="B166">
         <v>2025</v>
       </c>
       <c r="C166">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="D166" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E166" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F166" t="s">
-        <v>274</v>
+        <v>79</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>310</v>
       </c>
       <c r="H166" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="B167">
         <v>2025</v>
       </c>
       <c r="C167">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="D167" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E167" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F167" t="s">
-        <v>274</v>
+        <v>105</v>
       </c>
       <c r="G167" s="1" t="s">
         <v>312</v>
       </c>
       <c r="H167" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="B168">
         <v>2025</v>
       </c>
       <c r="C168">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="D168" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E168" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F168" t="s">
-        <v>274</v>
+        <v>206</v>
       </c>
       <c r="G168" s="1" t="s">
         <v>314</v>
       </c>
       <c r="H168" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="B169">
         <v>2025</v>
       </c>
       <c r="C169">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="D169" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E169" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F169" t="s">
-        <v>15</v>
+        <v>206</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>316</v>
       </c>
       <c r="H169" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170">
-        <v>648</v>
+        <v>642</v>
       </c>
       <c r="B170">
         <v>2025</v>
       </c>
       <c r="C170">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="D170" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E170" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F170" t="s">
-        <v>15</v>
+        <v>206</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>318</v>
       </c>
       <c r="H170" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="B171">
         <v>2025</v>
       </c>
       <c r="C171">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="D171" t="s">
+        <v>226</v>
+      </c>
+      <c r="E171" t="s">
+        <v>227</v>
+      </c>
+      <c r="F171" t="s">
         <v>214</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G171" s="1" t="s">
         <v>320</v>
       </c>
       <c r="H171" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="B172">
         <v>2025</v>
       </c>
       <c r="C172">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="D172" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E172" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F172" t="s">
-        <v>72</v>
+        <v>286</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>322</v>
       </c>
       <c r="H172" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173">
-        <v>651</v>
+        <v>645</v>
       </c>
       <c r="B173">
         <v>2025</v>
       </c>
       <c r="C173">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="D173" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E173" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F173" t="s">
-        <v>72</v>
+        <v>286</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>324</v>
       </c>
       <c r="H173" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="B174">
         <v>2025</v>
       </c>
       <c r="C174">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="D174" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E174" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F174" t="s">
-        <v>72</v>
+        <v>286</v>
       </c>
       <c r="G174" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H174" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175">
-        <v>655</v>
+        <v>647</v>
       </c>
       <c r="B175">
         <v>2025</v>
       </c>
       <c r="C175">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="D175" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E175" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F175" t="s">
-        <v>206</v>
+        <v>15</v>
       </c>
       <c r="G175" s="1" t="s">
         <v>328</v>
       </c>
       <c r="H175" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176">
-        <v>656</v>
+        <v>648</v>
       </c>
       <c r="B176">
         <v>2025</v>
       </c>
       <c r="C176">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="D176" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E176" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F176" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
       <c r="G176" s="1" t="s">
         <v>330</v>
       </c>
       <c r="H176" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177">
-        <v>657</v>
+        <v>649</v>
       </c>
       <c r="B177">
         <v>2025</v>
       </c>
       <c r="C177">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="D177" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E177" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F177" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
       <c r="G177" s="1" t="s">
         <v>332</v>
       </c>
       <c r="H177" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178">
-        <v>658</v>
+        <v>650</v>
       </c>
       <c r="B178">
         <v>2025</v>
       </c>
       <c r="C178">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="D178" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E178" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F178" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="G178" s="1" t="s">
         <v>334</v>
       </c>
       <c r="H178" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179">
-        <v>659</v>
+        <v>651</v>
       </c>
       <c r="B179">
         <v>2025</v>
       </c>
       <c r="C179">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="D179" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E179" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F179" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="G179" s="1" t="s">
         <v>336</v>
       </c>
       <c r="H179" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180">
-        <v>660</v>
+        <v>652</v>
       </c>
       <c r="B180">
         <v>2025</v>
       </c>
       <c r="C180">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="D180" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E180" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F180" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="G180" s="1" t="s">
         <v>338</v>
       </c>
       <c r="H180" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181">
-        <v>661</v>
+        <v>655</v>
       </c>
       <c r="B181">
         <v>2025</v>
       </c>
       <c r="C181">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="D181" t="s">
+        <v>226</v>
+      </c>
+      <c r="E181" t="s">
+        <v>227</v>
+      </c>
+      <c r="F181" t="s">
         <v>214</v>
-      </c>
-[...4 lines deleted...]
-        <v>182</v>
       </c>
       <c r="G181" s="1" t="s">
         <v>340</v>
       </c>
       <c r="H181" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182">
-        <v>662</v>
+        <v>656</v>
       </c>
       <c r="B182">
         <v>2025</v>
       </c>
       <c r="C182">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="D182" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E182" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F182" t="s">
-        <v>182</v>
+        <v>105</v>
       </c>
       <c r="G182" s="1" t="s">
         <v>342</v>
       </c>
       <c r="H182" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183">
-        <v>663</v>
+        <v>657</v>
       </c>
       <c r="B183">
         <v>2025</v>
       </c>
       <c r="C183">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="D183" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E183" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F183" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="G183" s="1" t="s">
         <v>344</v>
       </c>
       <c r="H183" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184">
-        <v>664</v>
+        <v>658</v>
       </c>
       <c r="B184">
         <v>2025</v>
       </c>
       <c r="C184">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="D184" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E184" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F184" t="s">
-        <v>109</v>
+        <v>79</v>
       </c>
       <c r="G184" s="1" t="s">
         <v>346</v>
       </c>
       <c r="H184" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185">
-        <v>665</v>
+        <v>659</v>
       </c>
       <c r="B185">
         <v>2025</v>
       </c>
       <c r="C185">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="D185" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E185" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F185" t="s">
-        <v>198</v>
+        <v>79</v>
       </c>
       <c r="G185" s="1" t="s">
         <v>348</v>
       </c>
       <c r="H185" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186">
-        <v>666</v>
+        <v>660</v>
       </c>
       <c r="B186">
         <v>2025</v>
       </c>
       <c r="C186">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="D186" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E186" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F186" t="s">
-        <v>198</v>
+        <v>79</v>
       </c>
       <c r="G186" s="1" t="s">
         <v>350</v>
       </c>
       <c r="H186" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187">
-        <v>667</v>
+        <v>661</v>
       </c>
       <c r="B187">
         <v>2025</v>
       </c>
       <c r="C187">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="D187" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E187" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F187" t="s">
-        <v>198</v>
+        <v>190</v>
       </c>
       <c r="G187" s="1" t="s">
         <v>352</v>
       </c>
       <c r="H187" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188">
-        <v>668</v>
+        <v>662</v>
       </c>
       <c r="B188">
         <v>2025</v>
       </c>
       <c r="C188">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="D188" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E188" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F188" t="s">
-        <v>285</v>
+        <v>190</v>
       </c>
       <c r="G188" s="1" t="s">
         <v>354</v>
       </c>
       <c r="H188" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189">
-        <v>669</v>
+        <v>663</v>
       </c>
       <c r="B189">
         <v>2025</v>
       </c>
       <c r="C189">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="D189" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E189" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F189" t="s">
-        <v>285</v>
+        <v>109</v>
       </c>
       <c r="G189" s="1" t="s">
         <v>356</v>
       </c>
       <c r="H189" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190">
-        <v>670</v>
+        <v>664</v>
       </c>
       <c r="B190">
         <v>2025</v>
       </c>
       <c r="C190">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="D190" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E190" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F190" t="s">
-        <v>285</v>
+        <v>109</v>
       </c>
       <c r="G190" s="1" t="s">
         <v>358</v>
       </c>
       <c r="H190" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191">
-        <v>671</v>
+        <v>665</v>
       </c>
       <c r="B191">
         <v>2025</v>
       </c>
       <c r="C191">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="D191" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E191" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F191" t="s">
-        <v>77</v>
+        <v>206</v>
       </c>
       <c r="G191" s="1" t="s">
         <v>360</v>
       </c>
       <c r="H191" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192">
-        <v>677</v>
+        <v>666</v>
       </c>
       <c r="B192">
         <v>2025</v>
       </c>
       <c r="C192">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="D192" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E192" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F192" t="s">
-        <v>79</v>
+        <v>206</v>
       </c>
       <c r="G192" s="1" t="s">
         <v>362</v>
       </c>
       <c r="H192" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193">
-        <v>678</v>
+        <v>667</v>
       </c>
       <c r="B193">
         <v>2025</v>
       </c>
       <c r="C193">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="D193" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E193" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F193" t="s">
-        <v>79</v>
+        <v>206</v>
       </c>
       <c r="G193" s="1" t="s">
         <v>364</v>
       </c>
       <c r="H193" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194">
-        <v>679</v>
+        <v>668</v>
       </c>
       <c r="B194">
         <v>2025</v>
       </c>
       <c r="C194">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="D194" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E194" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F194" t="s">
-        <v>79</v>
+        <v>297</v>
       </c>
       <c r="G194" s="1" t="s">
         <v>366</v>
       </c>
       <c r="H194" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195">
-        <v>680</v>
+        <v>669</v>
       </c>
       <c r="B195">
         <v>2025</v>
       </c>
       <c r="C195">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="D195" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E195" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F195" t="s">
-        <v>105</v>
+        <v>297</v>
       </c>
       <c r="G195" s="1" t="s">
         <v>368</v>
       </c>
       <c r="H195" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196">
-        <v>681</v>
+        <v>670</v>
       </c>
       <c r="B196">
         <v>2025</v>
       </c>
       <c r="C196">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="D196" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E196" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F196" t="s">
-        <v>105</v>
+        <v>297</v>
       </c>
       <c r="G196" s="1" t="s">
         <v>370</v>
       </c>
       <c r="H196" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197">
-        <v>682</v>
+        <v>671</v>
       </c>
       <c r="B197">
         <v>2025</v>
       </c>
       <c r="C197">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="D197" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E197" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F197" t="s">
-        <v>274</v>
+        <v>77</v>
       </c>
       <c r="G197" s="1" t="s">
         <v>372</v>
       </c>
       <c r="H197" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198">
-        <v>683</v>
+        <v>677</v>
       </c>
       <c r="B198">
         <v>2025</v>
       </c>
       <c r="C198">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="D198" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E198" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F198" t="s">
-        <v>274</v>
+        <v>79</v>
       </c>
       <c r="G198" s="1" t="s">
         <v>374</v>
       </c>
       <c r="H198" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199">
-        <v>684</v>
+        <v>678</v>
       </c>
       <c r="B199">
         <v>2025</v>
       </c>
       <c r="C199">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="D199" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E199" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F199" t="s">
-        <v>274</v>
+        <v>79</v>
       </c>
       <c r="G199" s="1" t="s">
         <v>376</v>
       </c>
       <c r="H199" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200">
-        <v>685</v>
+        <v>679</v>
       </c>
       <c r="B200">
         <v>2025</v>
       </c>
       <c r="C200">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="D200" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E200" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F200" t="s">
-        <v>109</v>
+        <v>79</v>
       </c>
       <c r="G200" s="1" t="s">
         <v>378</v>
       </c>
       <c r="H200" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201">
-        <v>686</v>
+        <v>680</v>
       </c>
       <c r="B201">
         <v>2025</v>
       </c>
       <c r="C201">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="D201" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E201" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F201" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="G201" s="1" t="s">
         <v>380</v>
       </c>
       <c r="H201" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202">
-        <v>687</v>
+        <v>681</v>
       </c>
       <c r="B202">
         <v>2025</v>
       </c>
       <c r="C202">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="D202" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E202" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F202" t="s">
-        <v>285</v>
+        <v>105</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>16</v>
+        <v>382</v>
       </c>
       <c r="H202" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203">
-        <v>688</v>
+        <v>682</v>
       </c>
       <c r="B203">
         <v>2025</v>
       </c>
       <c r="C203">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="D203" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E203" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F203" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>16</v>
+        <v>384</v>
       </c>
       <c r="H203" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204">
-        <v>689</v>
+        <v>683</v>
       </c>
       <c r="B204">
         <v>2025</v>
       </c>
       <c r="C204">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="D204" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E204" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F204" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>16</v>
+        <v>386</v>
       </c>
       <c r="H204" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205">
-        <v>690</v>
+        <v>684</v>
       </c>
       <c r="B205">
         <v>2025</v>
       </c>
       <c r="C205">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="D205" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E205" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F205" t="s">
-        <v>72</v>
+        <v>286</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="H205" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206">
-        <v>691</v>
+        <v>685</v>
       </c>
       <c r="B206">
         <v>2025</v>
       </c>
       <c r="C206">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="D206" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E206" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F206" t="s">
-        <v>72</v>
+        <v>109</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="H206" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207">
-        <v>692</v>
+        <v>686</v>
       </c>
       <c r="B207">
         <v>2025</v>
       </c>
       <c r="C207">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="D207" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E207" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F207" t="s">
-        <v>72</v>
+        <v>109</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="H207" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208">
-        <v>693</v>
+        <v>687</v>
       </c>
       <c r="B208">
         <v>2025</v>
       </c>
       <c r="C208">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="D208" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E208" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F208" t="s">
-        <v>15</v>
+        <v>297</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>391</v>
+        <v>16</v>
       </c>
       <c r="H208" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209">
-        <v>694</v>
+        <v>688</v>
       </c>
       <c r="B209">
         <v>2025</v>
       </c>
       <c r="C209">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="D209" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E209" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F209" t="s">
-        <v>15</v>
+        <v>297</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>393</v>
+        <v>16</v>
       </c>
       <c r="H209" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210">
-        <v>695</v>
+        <v>689</v>
       </c>
       <c r="B210">
         <v>2025</v>
       </c>
       <c r="C210">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="D210" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E210" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F210" t="s">
-        <v>15</v>
+        <v>297</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>395</v>
+        <v>16</v>
       </c>
       <c r="H210" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211">
-        <v>696</v>
+        <v>690</v>
       </c>
       <c r="B211">
         <v>2025</v>
       </c>
       <c r="C211">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="D211" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E211" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F211" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="G211" s="1" t="s">
         <v>397</v>
       </c>
       <c r="H211" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212">
-        <v>697</v>
+        <v>691</v>
       </c>
       <c r="B212">
         <v>2025</v>
       </c>
       <c r="C212">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="D212" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E212" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F212" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="G212" s="1" t="s">
         <v>399</v>
       </c>
       <c r="H212" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213">
-        <v>699</v>
+        <v>692</v>
       </c>
       <c r="B213">
         <v>2025</v>
       </c>
       <c r="C213">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="D213" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E213" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F213" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="G213" s="1" t="s">
         <v>401</v>
       </c>
       <c r="H213" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214">
-        <v>702</v>
+        <v>693</v>
       </c>
       <c r="B214">
         <v>2025</v>
       </c>
       <c r="C214">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="D214" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E214" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F214" t="s">
-        <v>274</v>
+        <v>15</v>
       </c>
       <c r="G214" s="1" t="s">
         <v>403</v>
       </c>
       <c r="H214" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215">
-        <v>703</v>
+        <v>694</v>
       </c>
       <c r="B215">
         <v>2025</v>
       </c>
       <c r="C215">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="D215" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E215" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F215" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
       <c r="G215" s="1" t="s">
         <v>405</v>
       </c>
       <c r="H215" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216">
-        <v>704</v>
+        <v>695</v>
       </c>
       <c r="B216">
         <v>2025</v>
       </c>
       <c r="C216">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="D216" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E216" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F216" t="s">
-        <v>79</v>
+        <v>15</v>
       </c>
       <c r="G216" s="1" t="s">
         <v>407</v>
       </c>
       <c r="H216" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217">
-        <v>705</v>
+        <v>696</v>
       </c>
       <c r="B217">
         <v>2025</v>
       </c>
       <c r="C217">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="D217" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E217" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F217" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="G217" s="1" t="s">
         <v>409</v>
       </c>
       <c r="H217" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218">
-        <v>706</v>
+        <v>697</v>
       </c>
       <c r="B218">
         <v>2025</v>
       </c>
       <c r="C218">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="D218" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E218" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F218" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="G218" s="1" t="s">
         <v>411</v>
       </c>
       <c r="H218" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219">
-        <v>707</v>
+        <v>699</v>
       </c>
       <c r="B219">
         <v>2025</v>
       </c>
       <c r="C219">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="D219" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E219" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F219" t="s">
-        <v>109</v>
+        <v>62</v>
       </c>
       <c r="G219" s="1" t="s">
         <v>413</v>
       </c>
       <c r="H219" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220">
-        <v>708</v>
+        <v>702</v>
       </c>
       <c r="B220">
         <v>2025</v>
       </c>
       <c r="C220">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="D220" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E220" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F220" t="s">
-        <v>109</v>
+        <v>286</v>
       </c>
       <c r="G220" s="1" t="s">
         <v>415</v>
       </c>
       <c r="H220" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221">
-        <v>709</v>
+        <v>703</v>
       </c>
       <c r="B221">
         <v>2025</v>
       </c>
       <c r="C221">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="D221" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E221" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F221" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="G221" s="1" t="s">
         <v>417</v>
       </c>
       <c r="H221" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222">
-        <v>710</v>
+        <v>704</v>
       </c>
       <c r="B222">
         <v>2025</v>
       </c>
       <c r="C222">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="D222" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E222" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F222" t="s">
-        <v>198</v>
+        <v>79</v>
       </c>
       <c r="G222" s="1" t="s">
         <v>419</v>
       </c>
       <c r="H222" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223">
-        <v>711</v>
+        <v>705</v>
       </c>
       <c r="B223">
         <v>2025</v>
       </c>
       <c r="C223">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="D223" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E223" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F223" t="s">
-        <v>198</v>
+        <v>79</v>
       </c>
       <c r="G223" s="1" t="s">
         <v>421</v>
       </c>
       <c r="H223" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224">
-        <v>712</v>
+        <v>706</v>
       </c>
       <c r="B224">
         <v>2025</v>
       </c>
       <c r="C224">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="D224" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E224" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F224" t="s">
-        <v>198</v>
+        <v>79</v>
       </c>
       <c r="G224" s="1" t="s">
         <v>423</v>
       </c>
       <c r="H224" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225">
-        <v>713</v>
+        <v>707</v>
       </c>
       <c r="B225">
         <v>2025</v>
       </c>
       <c r="C225">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="D225" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E225" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F225" t="s">
-        <v>62</v>
+        <v>109</v>
       </c>
       <c r="G225" s="1" t="s">
         <v>425</v>
       </c>
       <c r="H225" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226">
-        <v>714</v>
+        <v>708</v>
       </c>
       <c r="B226">
         <v>2025</v>
       </c>
       <c r="C226">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="D226" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E226" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F226" t="s">
-        <v>62</v>
+        <v>109</v>
       </c>
       <c r="G226" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H226" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227">
-        <v>715</v>
+        <v>709</v>
       </c>
       <c r="B227">
         <v>2025</v>
       </c>
       <c r="C227">
+        <v>103</v>
+      </c>
+      <c r="D227" t="s">
+        <v>226</v>
+      </c>
+      <c r="E227" t="s">
+        <v>227</v>
+      </c>
+      <c r="F227" t="s">
         <v>109</v>
-      </c>
-[...7 lines deleted...]
-        <v>62</v>
       </c>
       <c r="G227" s="1" t="s">
         <v>429</v>
       </c>
       <c r="H227" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228">
-        <v>716</v>
+        <v>710</v>
       </c>
       <c r="B228">
         <v>2025</v>
       </c>
       <c r="C228">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="D228" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E228" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F228" t="s">
-        <v>72</v>
+        <v>206</v>
       </c>
       <c r="G228" s="1" t="s">
         <v>431</v>
       </c>
       <c r="H228" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229">
-        <v>717</v>
+        <v>711</v>
       </c>
       <c r="B229">
         <v>2025</v>
       </c>
       <c r="C229">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="D229" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E229" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F229" t="s">
-        <v>72</v>
+        <v>206</v>
       </c>
       <c r="G229" s="1" t="s">
         <v>433</v>
       </c>
       <c r="H229" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230">
-        <v>718</v>
+        <v>712</v>
       </c>
       <c r="B230">
         <v>2025</v>
       </c>
       <c r="C230">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="D230" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E230" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F230" t="s">
-        <v>72</v>
+        <v>206</v>
       </c>
       <c r="G230" s="1" t="s">
         <v>435</v>
       </c>
       <c r="H230" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231">
-        <v>719</v>
+        <v>713</v>
       </c>
       <c r="B231">
         <v>2025</v>
       </c>
       <c r="C231">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="D231" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E231" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F231" t="s">
-        <v>285</v>
+        <v>62</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>16</v>
+        <v>437</v>
       </c>
       <c r="H231" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232">
-        <v>720</v>
+        <v>714</v>
       </c>
       <c r="B232">
         <v>2025</v>
       </c>
       <c r="C232">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="D232" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E232" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F232" t="s">
-        <v>285</v>
+        <v>62</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>16</v>
+        <v>439</v>
       </c>
       <c r="H232" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233">
-        <v>721</v>
+        <v>715</v>
       </c>
       <c r="B233">
         <v>2025</v>
       </c>
       <c r="C233">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="D233" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E233" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F233" t="s">
-        <v>285</v>
+        <v>62</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>16</v>
+        <v>441</v>
       </c>
       <c r="H233" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234">
-        <v>722</v>
+        <v>716</v>
       </c>
       <c r="B234">
         <v>2025</v>
       </c>
       <c r="C234">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="D234" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E234" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F234" t="s">
         <v>72</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>16</v>
+        <v>443</v>
       </c>
       <c r="H234" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235">
-        <v>723</v>
+        <v>717</v>
       </c>
       <c r="B235">
         <v>2025</v>
       </c>
       <c r="C235">
-        <v>117</v>
+        <v>111</v>
       </c>
       <c r="D235" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E235" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F235" t="s">
         <v>72</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>16</v>
+        <v>445</v>
       </c>
       <c r="H235" t="s">
-        <v>441</v>
+        <v>446</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236">
-        <v>724</v>
+        <v>718</v>
       </c>
       <c r="B236">
         <v>2025</v>
       </c>
       <c r="C236">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="D236" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E236" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F236" t="s">
         <v>72</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>16</v>
+        <v>447</v>
       </c>
       <c r="H236" t="s">
-        <v>442</v>
+        <v>448</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237">
-        <v>725</v>
+        <v>719</v>
       </c>
       <c r="B237">
         <v>2025</v>
       </c>
       <c r="C237">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="D237" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E237" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F237" t="s">
-        <v>15</v>
+        <v>297</v>
       </c>
       <c r="G237" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H237" t="s">
-        <v>443</v>
+        <v>449</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238">
-        <v>726</v>
+        <v>720</v>
       </c>
       <c r="B238">
         <v>2025</v>
       </c>
       <c r="C238">
-        <v>120</v>
+        <v>114</v>
       </c>
       <c r="D238" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E238" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F238" t="s">
-        <v>15</v>
+        <v>297</v>
       </c>
       <c r="G238" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H238" t="s">
-        <v>444</v>
+        <v>450</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239">
-        <v>727</v>
+        <v>721</v>
       </c>
       <c r="B239">
         <v>2025</v>
       </c>
       <c r="C239">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="D239" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E239" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F239" t="s">
-        <v>15</v>
+        <v>297</v>
       </c>
       <c r="G239" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H239" t="s">
-        <v>445</v>
+        <v>451</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240">
-        <v>728</v>
+        <v>722</v>
       </c>
       <c r="B240">
         <v>2025</v>
       </c>
       <c r="C240">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="D240" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E240" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F240" t="s">
-        <v>274</v>
+        <v>72</v>
       </c>
       <c r="G240" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H240" t="s">
-        <v>446</v>
+        <v>452</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241">
-        <v>729</v>
+        <v>723</v>
       </c>
       <c r="B241">
         <v>2025</v>
       </c>
       <c r="C241">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="D241" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E241" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F241" t="s">
-        <v>198</v>
+        <v>72</v>
       </c>
       <c r="G241" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H241" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242">
-        <v>730</v>
+        <v>724</v>
       </c>
       <c r="B242">
         <v>2025</v>
       </c>
       <c r="C242">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="D242" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E242" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F242" t="s">
-        <v>198</v>
+        <v>72</v>
       </c>
       <c r="G242" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H242" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243">
-        <v>731</v>
+        <v>725</v>
       </c>
       <c r="B243">
         <v>2025</v>
       </c>
       <c r="C243">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="D243" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E243" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F243" t="s">
-        <v>198</v>
+        <v>15</v>
       </c>
       <c r="G243" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H243" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244">
-        <v>732</v>
+        <v>726</v>
       </c>
       <c r="B244">
         <v>2025</v>
       </c>
       <c r="C244">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="D244" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E244" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F244" t="s">
-        <v>109</v>
+        <v>15</v>
       </c>
       <c r="G244" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H244" t="s">
-        <v>450</v>
+        <v>456</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="B245">
         <v>2025</v>
       </c>
       <c r="C245">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="D245" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E245" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F245" t="s">
-        <v>109</v>
+        <v>15</v>
       </c>
       <c r="G245" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H245" t="s">
-        <v>451</v>
+        <v>457</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246">
-        <v>734</v>
+        <v>728</v>
       </c>
       <c r="B246">
         <v>2025</v>
       </c>
       <c r="C246">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="D246" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E246" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F246" t="s">
-        <v>452</v>
+        <v>286</v>
       </c>
       <c r="G246" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H246" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247">
-        <v>735</v>
+        <v>729</v>
       </c>
       <c r="B247">
         <v>2025</v>
       </c>
       <c r="C247">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="D247" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E247" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F247" t="s">
-        <v>105</v>
+        <v>206</v>
       </c>
       <c r="G247" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H247" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248">
-        <v>736</v>
+        <v>730</v>
       </c>
       <c r="B248">
         <v>2025</v>
       </c>
       <c r="C248">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="D248" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E248" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F248" t="s">
-        <v>105</v>
+        <v>206</v>
       </c>
       <c r="G248" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H248" t="s">
-        <v>455</v>
+        <v>460</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249">
-        <v>737</v>
+        <v>731</v>
       </c>
       <c r="B249">
         <v>2025</v>
       </c>
       <c r="C249">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="D249" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E249" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F249" t="s">
-        <v>62</v>
+        <v>206</v>
       </c>
       <c r="G249" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H249" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250">
-        <v>738</v>
+        <v>732</v>
       </c>
       <c r="B250">
         <v>2025</v>
       </c>
       <c r="C250">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="D250" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E250" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F250" t="s">
-        <v>62</v>
+        <v>109</v>
       </c>
       <c r="G250" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H250" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251">
-        <v>741</v>
+        <v>733</v>
       </c>
       <c r="B251">
         <v>2025</v>
       </c>
       <c r="C251">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="D251" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E251" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F251" t="s">
-        <v>79</v>
+        <v>109</v>
       </c>
       <c r="G251" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H251" t="s">
-        <v>458</v>
+        <v>463</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252">
-        <v>742</v>
+        <v>734</v>
       </c>
       <c r="B252">
         <v>2025</v>
       </c>
       <c r="C252">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="D252" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E252" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F252" t="s">
-        <v>79</v>
+        <v>464</v>
       </c>
       <c r="G252" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H252" t="s">
-        <v>459</v>
+        <v>465</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253">
-        <v>743</v>
+        <v>735</v>
       </c>
       <c r="B253">
         <v>2025</v>
       </c>
       <c r="C253">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="D253" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E253" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F253" t="s">
-        <v>79</v>
+        <v>105</v>
       </c>
       <c r="G253" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H253" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254">
-        <v>744</v>
+        <v>736</v>
       </c>
       <c r="B254">
         <v>2025</v>
       </c>
       <c r="C254">
-        <v>136</v>
+        <v>130</v>
       </c>
       <c r="D254" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E254" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F254" t="s">
-        <v>182</v>
+        <v>105</v>
       </c>
       <c r="G254" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H254" t="s">
-        <v>461</v>
+        <v>467</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255">
-        <v>756</v>
+        <v>737</v>
       </c>
       <c r="B255">
         <v>2025</v>
       </c>
       <c r="C255">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="D255" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E255" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F255" t="s">
-        <v>105</v>
+        <v>62</v>
       </c>
       <c r="G255" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H255" t="s">
-        <v>462</v>
+        <v>468</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256">
-        <v>757</v>
+        <v>738</v>
       </c>
       <c r="B256">
         <v>2025</v>
       </c>
       <c r="C256">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="D256" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E256" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F256" t="s">
-        <v>105</v>
+        <v>62</v>
       </c>
       <c r="G256" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H256" t="s">
-        <v>463</v>
+        <v>469</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257">
-        <v>758</v>
+        <v>741</v>
       </c>
       <c r="B257">
         <v>2025</v>
       </c>
       <c r="C257">
-        <v>139</v>
+        <v>133</v>
       </c>
       <c r="D257" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E257" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F257" t="s">
-        <v>109</v>
+        <v>79</v>
       </c>
       <c r="G257" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H257" t="s">
-        <v>464</v>
+        <v>470</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258">
-        <v>759</v>
+        <v>742</v>
       </c>
       <c r="B258">
         <v>2025</v>
       </c>
       <c r="C258">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="D258" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E258" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F258" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="G258" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H258" t="s">
-        <v>465</v>
+        <v>471</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259">
-        <v>760</v>
+        <v>743</v>
       </c>
       <c r="B259">
         <v>2025</v>
       </c>
       <c r="C259">
-        <v>141</v>
+        <v>135</v>
       </c>
       <c r="D259" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E259" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F259" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="G259" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H259" t="s">
-        <v>466</v>
+        <v>472</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260">
-        <v>761</v>
+        <v>744</v>
       </c>
       <c r="B260">
         <v>2025</v>
       </c>
       <c r="C260">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="D260" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E260" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F260" t="s">
-        <v>72</v>
+        <v>190</v>
       </c>
       <c r="G260" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H260" t="s">
-        <v>467</v>
+        <v>473</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="B261">
         <v>2025</v>
       </c>
       <c r="C261">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="D261" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E261" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F261" t="s">
-        <v>198</v>
+        <v>105</v>
       </c>
       <c r="G261" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H261" t="s">
-        <v>468</v>
+        <v>474</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262">
-        <v>764</v>
+        <v>757</v>
       </c>
       <c r="B262">
         <v>2025</v>
       </c>
       <c r="C262">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="D262" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E262" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F262" t="s">
-        <v>198</v>
+        <v>105</v>
       </c>
       <c r="G262" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H262" t="s">
-        <v>469</v>
+        <v>475</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="B263">
         <v>2025</v>
       </c>
       <c r="C263">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="D263" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E263" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F263" t="s">
-        <v>274</v>
+        <v>109</v>
       </c>
       <c r="G263" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H263" t="s">
-        <v>470</v>
+        <v>476</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="B264">
         <v>2025</v>
       </c>
       <c r="C264">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="D264" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E264" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F264" t="s">
         <v>72</v>
       </c>
       <c r="G264" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H264" t="s">
-        <v>471</v>
+        <v>477</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265">
-        <v>767</v>
+        <v>760</v>
       </c>
       <c r="B265">
         <v>2025</v>
       </c>
       <c r="C265">
-        <v>147</v>
+        <v>141</v>
       </c>
       <c r="D265" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E265" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F265" t="s">
         <v>72</v>
       </c>
       <c r="G265" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H265" t="s">
-        <v>472</v>
+        <v>478</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="B266">
         <v>2025</v>
       </c>
       <c r="C266">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="D266" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E266" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F266" t="s">
         <v>72</v>
       </c>
       <c r="G266" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H266" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267">
-        <v>769</v>
+        <v>763</v>
       </c>
       <c r="B267">
         <v>2025</v>
       </c>
       <c r="C267">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="D267" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E267" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F267" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="G267" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H267" t="s">
-        <v>474</v>
+        <v>480</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268">
-        <v>770</v>
+        <v>764</v>
       </c>
       <c r="B268">
         <v>2025</v>
       </c>
       <c r="C268">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="D268" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E268" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F268" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="G268" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H268" t="s">
-        <v>475</v>
+        <v>481</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269">
-        <v>771</v>
+        <v>765</v>
       </c>
       <c r="B269">
         <v>2025</v>
       </c>
       <c r="C269">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="D269" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E269" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F269" t="s">
-        <v>109</v>
+        <v>286</v>
       </c>
       <c r="G269" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H269" t="s">
-        <v>476</v>
+        <v>482</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270">
-        <v>772</v>
+        <v>766</v>
       </c>
       <c r="B270">
         <v>2025</v>
       </c>
       <c r="C270">
-        <v>152</v>
+        <v>146</v>
       </c>
       <c r="D270" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E270" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F270" t="s">
-        <v>206</v>
+        <v>72</v>
       </c>
       <c r="G270" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H270" t="s">
-        <v>477</v>
+        <v>483</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271">
-        <v>773</v>
+        <v>767</v>
       </c>
       <c r="B271">
         <v>2025</v>
       </c>
       <c r="C271">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="D271" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E271" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F271" t="s">
-        <v>105</v>
+        <v>72</v>
       </c>
       <c r="G271" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H271" t="s">
-        <v>478</v>
+        <v>484</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272">
-        <v>777</v>
+        <v>768</v>
       </c>
       <c r="B272">
         <v>2025</v>
       </c>
       <c r="C272">
-        <v>154</v>
+        <v>148</v>
       </c>
       <c r="D272" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E272" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F272" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="G272" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H272" t="s">
-        <v>479</v>
+        <v>485</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273">
-        <v>778</v>
+        <v>769</v>
       </c>
       <c r="B273">
         <v>2025</v>
       </c>
       <c r="C273">
-        <v>155</v>
+        <v>149</v>
       </c>
       <c r="D273" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E273" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F273" t="s">
-        <v>67</v>
+        <v>206</v>
       </c>
       <c r="G273" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H273" t="s">
-        <v>480</v>
+        <v>486</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274">
-        <v>779</v>
+        <v>770</v>
       </c>
       <c r="B274">
         <v>2025</v>
       </c>
       <c r="C274">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="D274" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E274" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F274" t="s">
-        <v>67</v>
+        <v>206</v>
       </c>
       <c r="G274" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H274" t="s">
-        <v>481</v>
+        <v>487</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275">
-        <v>781</v>
+        <v>771</v>
       </c>
       <c r="B275">
         <v>2025</v>
       </c>
       <c r="C275">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="D275" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E275" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F275" t="s">
-        <v>79</v>
+        <v>109</v>
       </c>
       <c r="G275" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H275" t="s">
-        <v>482</v>
+        <v>488</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276">
-        <v>782</v>
+        <v>772</v>
       </c>
       <c r="B276">
         <v>2025</v>
       </c>
       <c r="C276">
-        <v>158</v>
+        <v>152</v>
       </c>
       <c r="D276" t="s">
+        <v>226</v>
+      </c>
+      <c r="E276" t="s">
+        <v>227</v>
+      </c>
+      <c r="F276" t="s">
         <v>214</v>
       </c>
-      <c r="E276" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G276" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H276" t="s">
-        <v>483</v>
+        <v>489</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277">
-        <v>783</v>
+        <v>773</v>
       </c>
       <c r="B277">
         <v>2025</v>
       </c>
       <c r="C277">
-        <v>159</v>
+        <v>153</v>
       </c>
       <c r="D277" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E277" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F277" t="s">
-        <v>79</v>
+        <v>105</v>
       </c>
       <c r="G277" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H277" t="s">
-        <v>484</v>
+        <v>490</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="B278">
         <v>2025</v>
       </c>
       <c r="C278">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="D278" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E278" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F278" t="s">
         <v>67</v>
       </c>
       <c r="G278" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H278" t="s">
-        <v>485</v>
+        <v>491</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="B279">
         <v>2025</v>
       </c>
       <c r="C279">
-        <v>161</v>
+        <v>155</v>
       </c>
       <c r="D279" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E279" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F279" t="s">
         <v>67</v>
       </c>
       <c r="G279" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H279" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="B280">
         <v>2025</v>
       </c>
       <c r="C280">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="D280" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E280" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F280" t="s">
         <v>67</v>
       </c>
       <c r="G280" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H280" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281">
-        <v>787</v>
+        <v>781</v>
       </c>
       <c r="B281">
         <v>2025</v>
       </c>
       <c r="C281">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="D281" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E281" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F281" t="s">
-        <v>105</v>
+        <v>79</v>
       </c>
       <c r="G281" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H281" t="s">
-        <v>488</v>
+        <v>494</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282">
-        <v>788</v>
+        <v>782</v>
       </c>
       <c r="B282">
         <v>2025</v>
       </c>
       <c r="C282">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="D282" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E282" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F282" t="s">
-        <v>198</v>
+        <v>79</v>
       </c>
       <c r="G282" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H282" t="s">
-        <v>489</v>
+        <v>495</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283">
-        <v>789</v>
+        <v>783</v>
       </c>
       <c r="B283">
         <v>2025</v>
       </c>
       <c r="C283">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="D283" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E283" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F283" t="s">
-        <v>198</v>
+        <v>79</v>
       </c>
       <c r="G283" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H283" t="s">
-        <v>490</v>
+        <v>496</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284">
-        <v>790</v>
+        <v>784</v>
       </c>
       <c r="B284">
         <v>2025</v>
       </c>
       <c r="C284">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="D284" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E284" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F284" t="s">
-        <v>198</v>
+        <v>67</v>
       </c>
       <c r="G284" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H284" t="s">
-        <v>491</v>
+        <v>497</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285">
-        <v>791</v>
+        <v>785</v>
       </c>
       <c r="B285">
         <v>2025</v>
       </c>
       <c r="C285">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="D285" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E285" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F285" t="s">
-        <v>492</v>
+        <v>67</v>
       </c>
       <c r="G285" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H285" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286">
-        <v>792</v>
+        <v>786</v>
       </c>
       <c r="B286">
         <v>2025</v>
       </c>
       <c r="C286">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="D286" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E286" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F286" t="s">
-        <v>274</v>
+        <v>67</v>
       </c>
       <c r="G286" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H286" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287">
-        <v>793</v>
+        <v>787</v>
       </c>
       <c r="B287">
         <v>2025</v>
       </c>
       <c r="C287">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="D287" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E287" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F287" t="s">
-        <v>274</v>
+        <v>105</v>
       </c>
       <c r="G287" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H287" t="s">
-        <v>495</v>
+        <v>500</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288">
-        <v>794</v>
+        <v>788</v>
       </c>
       <c r="B288">
         <v>2025</v>
       </c>
       <c r="C288">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="D288" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E288" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F288" t="s">
-        <v>182</v>
+        <v>206</v>
       </c>
       <c r="G288" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H288" t="s">
-        <v>496</v>
+        <v>501</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="B289">
         <v>2025</v>
       </c>
       <c r="C289">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="D289" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E289" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F289" t="s">
-        <v>72</v>
+        <v>206</v>
       </c>
       <c r="G289" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H289" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290">
-        <v>796</v>
+        <v>790</v>
       </c>
       <c r="B290">
         <v>2025</v>
       </c>
       <c r="C290">
-        <v>172</v>
+        <v>166</v>
       </c>
       <c r="D290" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E290" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F290" t="s">
-        <v>62</v>
+        <v>206</v>
       </c>
       <c r="G290" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H290" t="s">
-        <v>498</v>
+        <v>503</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291">
-        <v>797</v>
+        <v>791</v>
       </c>
       <c r="B291">
         <v>2025</v>
       </c>
       <c r="C291">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="D291" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E291" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F291" t="s">
-        <v>72</v>
+        <v>504</v>
       </c>
       <c r="G291" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H291" t="s">
-        <v>499</v>
+        <v>505</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="B292">
         <v>2025</v>
       </c>
       <c r="C292">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="D292" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E292" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F292" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="G292" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H292" t="s">
-        <v>500</v>
+        <v>506</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="B293">
         <v>2025</v>
       </c>
       <c r="C293">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="D293" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E293" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F293" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="G293" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H293" t="s">
-        <v>501</v>
+        <v>507</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="B294">
         <v>2025</v>
       </c>
       <c r="C294">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="D294" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E294" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F294" t="s">
-        <v>285</v>
+        <v>190</v>
       </c>
       <c r="G294" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H294" t="s">
-        <v>502</v>
+        <v>508</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="B295">
         <v>2025</v>
       </c>
       <c r="C295">
-        <v>177</v>
+        <v>171</v>
       </c>
       <c r="D295" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E295" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F295" t="s">
-        <v>206</v>
+        <v>72</v>
       </c>
       <c r="G295" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H295" t="s">
-        <v>503</v>
+        <v>509</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="B296">
         <v>2025</v>
       </c>
       <c r="C296">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="D296" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E296" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F296" t="s">
         <v>62</v>
       </c>
       <c r="G296" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H296" t="s">
-        <v>504</v>
+        <v>510</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297">
-        <v>806</v>
+        <v>797</v>
       </c>
       <c r="B297">
         <v>2025</v>
       </c>
       <c r="C297">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="D297" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E297" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F297" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="G297" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H297" t="s">
-        <v>505</v>
+        <v>511</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298">
-        <v>807</v>
+        <v>798</v>
       </c>
       <c r="B298">
         <v>2025</v>
       </c>
       <c r="C298">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="D298" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E298" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F298" t="s">
-        <v>67</v>
+        <v>297</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>506</v>
+        <v>16</v>
       </c>
       <c r="H298" t="s">
-        <v>507</v>
+        <v>512</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="B299">
         <v>2025</v>
       </c>
       <c r="C299">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="D299" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E299" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F299" t="s">
-        <v>67</v>
+        <v>297</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>508</v>
+        <v>16</v>
       </c>
       <c r="H299" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300">
-        <v>809</v>
+        <v>800</v>
       </c>
       <c r="B300">
         <v>2025</v>
       </c>
       <c r="C300">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="D300" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E300" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F300" t="s">
-        <v>67</v>
+        <v>297</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>510</v>
+        <v>16</v>
       </c>
       <c r="H300" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301">
-        <v>810</v>
+        <v>801</v>
       </c>
       <c r="B301">
         <v>2025</v>
       </c>
       <c r="C301">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="D301" t="s">
+        <v>226</v>
+      </c>
+      <c r="E301" t="s">
+        <v>227</v>
+      </c>
+      <c r="F301" t="s">
         <v>214</v>
       </c>
-      <c r="E301" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G301" s="1" t="s">
-        <v>512</v>
+        <v>16</v>
       </c>
       <c r="H301" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="B302">
         <v>2025</v>
       </c>
       <c r="C302">
-        <v>184</v>
+        <v>178</v>
       </c>
       <c r="D302" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E302" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F302" t="s">
-        <v>206</v>
+        <v>62</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>514</v>
+        <v>16</v>
       </c>
       <c r="H302" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="B303">
         <v>2025</v>
       </c>
       <c r="C303">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="D303" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E303" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F303" t="s">
-        <v>198</v>
+        <v>62</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>516</v>
+        <v>16</v>
       </c>
       <c r="H303" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304">
-        <v>814</v>
+        <v>807</v>
       </c>
       <c r="B304">
         <v>2025</v>
       </c>
       <c r="C304">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="D304" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E304" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F304" t="s">
-        <v>198</v>
+        <v>67</v>
       </c>
       <c r="G304" s="1" t="s">
         <v>518</v>
       </c>
       <c r="H304" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="B305">
         <v>2025</v>
       </c>
       <c r="C305">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="D305" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E305" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F305" t="s">
-        <v>198</v>
+        <v>67</v>
       </c>
       <c r="G305" s="1" t="s">
         <v>520</v>
       </c>
       <c r="H305" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="B306">
         <v>2025</v>
       </c>
       <c r="C306">
-        <v>188</v>
+        <v>182</v>
       </c>
       <c r="D306" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E306" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F306" t="s">
-        <v>274</v>
+        <v>67</v>
       </c>
       <c r="G306" s="1" t="s">
         <v>522</v>
       </c>
       <c r="H306" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307">
-        <v>817</v>
+        <v>810</v>
       </c>
       <c r="B307">
         <v>2025</v>
       </c>
       <c r="C307">
-        <v>189</v>
+        <v>183</v>
       </c>
       <c r="D307" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E307" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F307" t="s">
-        <v>62</v>
+        <v>109</v>
       </c>
       <c r="G307" s="1" t="s">
         <v>524</v>
       </c>
       <c r="H307" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308">
-        <v>818</v>
+        <v>812</v>
       </c>
       <c r="B308">
         <v>2025</v>
       </c>
       <c r="C308">
-        <v>190</v>
+        <v>184</v>
       </c>
       <c r="D308" t="s">
+        <v>226</v>
+      </c>
+      <c r="E308" t="s">
+        <v>227</v>
+      </c>
+      <c r="F308" t="s">
         <v>214</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
       <c r="G308" s="1" t="s">
         <v>526</v>
       </c>
       <c r="H308" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309">
-        <v>819</v>
+        <v>813</v>
       </c>
       <c r="B309">
         <v>2025</v>
       </c>
       <c r="C309">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="D309" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E309" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F309" t="s">
-        <v>79</v>
+        <v>206</v>
       </c>
       <c r="G309" s="1" t="s">
         <v>528</v>
       </c>
       <c r="H309" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310">
-        <v>820</v>
+        <v>814</v>
       </c>
       <c r="B310">
         <v>2025</v>
       </c>
       <c r="C310">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="D310" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E310" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F310" t="s">
-        <v>79</v>
+        <v>206</v>
       </c>
       <c r="G310" s="1" t="s">
         <v>530</v>
       </c>
       <c r="H310" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311">
-        <v>821</v>
+        <v>815</v>
       </c>
       <c r="B311">
         <v>2025</v>
       </c>
       <c r="C311">
-        <v>193</v>
+        <v>187</v>
       </c>
       <c r="D311" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E311" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F311" t="s">
-        <v>15</v>
+        <v>206</v>
       </c>
       <c r="G311" s="1" t="s">
         <v>532</v>
       </c>
       <c r="H311" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312">
-        <v>822</v>
+        <v>816</v>
       </c>
       <c r="B312">
         <v>2025</v>
       </c>
       <c r="C312">
-        <v>194</v>
+        <v>188</v>
       </c>
       <c r="D312" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E312" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F312" t="s">
-        <v>15</v>
+        <v>286</v>
       </c>
       <c r="G312" s="1" t="s">
         <v>534</v>
       </c>
       <c r="H312" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313">
-        <v>823</v>
+        <v>817</v>
       </c>
       <c r="B313">
         <v>2025</v>
       </c>
       <c r="C313">
-        <v>195</v>
+        <v>189</v>
       </c>
       <c r="D313" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E313" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F313" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
       <c r="G313" s="1" t="s">
         <v>536</v>
       </c>
       <c r="H313" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314">
-        <v>824</v>
+        <v>818</v>
       </c>
       <c r="B314">
         <v>2025</v>
       </c>
       <c r="C314">
-        <v>196</v>
+        <v>190</v>
       </c>
       <c r="D314" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E314" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F314" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="G314" s="1" t="s">
         <v>538</v>
       </c>
       <c r="H314" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315">
-        <v>825</v>
+        <v>819</v>
       </c>
       <c r="B315">
         <v>2025</v>
       </c>
       <c r="C315">
-        <v>197</v>
+        <v>191</v>
       </c>
       <c r="D315" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E315" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F315" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="G315" s="1" t="s">
         <v>540</v>
       </c>
       <c r="H315" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316">
-        <v>826</v>
+        <v>820</v>
       </c>
       <c r="B316">
         <v>2025</v>
       </c>
       <c r="C316">
-        <v>198</v>
+        <v>192</v>
       </c>
       <c r="D316" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E316" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F316" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="G316" s="1" t="s">
         <v>542</v>
       </c>
       <c r="H316" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317">
-        <v>838</v>
+        <v>821</v>
       </c>
       <c r="B317">
         <v>2025</v>
       </c>
       <c r="C317">
-        <v>199</v>
+        <v>193</v>
       </c>
       <c r="D317" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E317" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F317" t="s">
-        <v>72</v>
+        <v>15</v>
       </c>
       <c r="G317" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H317" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318">
-        <v>839</v>
+        <v>822</v>
       </c>
       <c r="B318">
         <v>2025</v>
       </c>
       <c r="C318">
-        <v>200</v>
+        <v>194</v>
       </c>
       <c r="D318" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E318" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F318" t="s">
-        <v>274</v>
+        <v>15</v>
       </c>
       <c r="G318" s="1" t="s">
         <v>546</v>
       </c>
       <c r="H318" t="s">
         <v>547</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319">
-        <v>840</v>
+        <v>823</v>
       </c>
       <c r="B319">
         <v>2025</v>
       </c>
       <c r="C319">
-        <v>201</v>
+        <v>195</v>
       </c>
       <c r="D319" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E319" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F319" t="s">
-        <v>274</v>
+        <v>15</v>
       </c>
       <c r="G319" s="1" t="s">
         <v>548</v>
       </c>
       <c r="H319" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320">
-        <v>841</v>
+        <v>824</v>
       </c>
       <c r="B320">
         <v>2025</v>
       </c>
       <c r="C320">
-        <v>202</v>
+        <v>196</v>
       </c>
       <c r="D320" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E320" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F320" t="s">
-        <v>285</v>
+        <v>72</v>
       </c>
       <c r="G320" s="1" t="s">
         <v>550</v>
       </c>
       <c r="H320" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321">
-        <v>842</v>
+        <v>825</v>
       </c>
       <c r="B321">
         <v>2025</v>
       </c>
       <c r="C321">
-        <v>203</v>
+        <v>197</v>
       </c>
       <c r="D321" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E321" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F321" t="s">
-        <v>285</v>
+        <v>72</v>
       </c>
       <c r="G321" s="1" t="s">
         <v>552</v>
       </c>
       <c r="H321" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322">
-        <v>843</v>
+        <v>826</v>
       </c>
       <c r="B322">
         <v>2025</v>
       </c>
       <c r="C322">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="D322" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E322" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F322" t="s">
-        <v>285</v>
+        <v>72</v>
       </c>
       <c r="G322" s="1" t="s">
         <v>554</v>
       </c>
       <c r="H322" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323">
-        <v>844</v>
+        <v>838</v>
       </c>
       <c r="B323">
         <v>2025</v>
       </c>
       <c r="C323">
-        <v>205</v>
+        <v>199</v>
       </c>
       <c r="D323" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E323" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F323" t="s">
-        <v>105</v>
+        <v>72</v>
       </c>
       <c r="G323" s="1" t="s">
         <v>556</v>
       </c>
       <c r="H323" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="B324">
         <v>2025</v>
       </c>
       <c r="C324">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="D324" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E324" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F324" t="s">
-        <v>79</v>
+        <v>286</v>
       </c>
       <c r="G324" s="1" t="s">
         <v>558</v>
       </c>
       <c r="H324" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325">
-        <v>846</v>
+        <v>840</v>
       </c>
       <c r="B325">
         <v>2025</v>
       </c>
       <c r="C325">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="D325" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E325" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F325" t="s">
-        <v>79</v>
+        <v>286</v>
       </c>
       <c r="G325" s="1" t="s">
         <v>560</v>
       </c>
       <c r="H325" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326">
-        <v>847</v>
+        <v>841</v>
       </c>
       <c r="B326">
         <v>2025</v>
       </c>
       <c r="C326">
-        <v>208</v>
+        <v>202</v>
       </c>
       <c r="D326" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E326" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F326" t="s">
-        <v>67</v>
+        <v>297</v>
       </c>
       <c r="G326" s="1" t="s">
         <v>562</v>
       </c>
       <c r="H326" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="B327">
         <v>2025</v>
       </c>
       <c r="C327">
-        <v>209</v>
+        <v>203</v>
       </c>
       <c r="D327" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E327" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F327" t="s">
-        <v>67</v>
+        <v>297</v>
       </c>
       <c r="G327" s="1" t="s">
         <v>564</v>
       </c>
       <c r="H327" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="B328">
         <v>2025</v>
       </c>
       <c r="C328">
-        <v>210</v>
+        <v>204</v>
       </c>
       <c r="D328" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E328" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F328" t="s">
-        <v>67</v>
+        <v>297</v>
       </c>
       <c r="G328" s="1" t="s">
         <v>566</v>
       </c>
       <c r="H328" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329">
-        <v>850</v>
+        <v>844</v>
       </c>
       <c r="B329">
         <v>2025</v>
       </c>
       <c r="C329">
-        <v>211</v>
+        <v>205</v>
       </c>
       <c r="D329" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E329" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F329" t="s">
-        <v>182</v>
+        <v>105</v>
       </c>
       <c r="G329" s="1" t="s">
         <v>568</v>
       </c>
       <c r="H329" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="B330">
         <v>2025</v>
       </c>
       <c r="C330">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="D330" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E330" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F330" t="s">
-        <v>198</v>
+        <v>79</v>
       </c>
       <c r="G330" s="1" t="s">
         <v>570</v>
       </c>
       <c r="H330" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331">
-        <v>852</v>
+        <v>846</v>
       </c>
       <c r="B331">
         <v>2025</v>
       </c>
       <c r="C331">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="D331" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E331" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F331" t="s">
-        <v>198</v>
+        <v>79</v>
       </c>
       <c r="G331" s="1" t="s">
         <v>572</v>
       </c>
       <c r="H331" t="s">
         <v>573</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332">
-        <v>853</v>
+        <v>847</v>
       </c>
       <c r="B332">
         <v>2025</v>
       </c>
       <c r="C332">
-        <v>214</v>
+        <v>208</v>
       </c>
       <c r="D332" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E332" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F332" t="s">
-        <v>198</v>
+        <v>67</v>
       </c>
       <c r="G332" s="1" t="s">
         <v>574</v>
       </c>
       <c r="H332" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333">
-        <v>854</v>
+        <v>848</v>
       </c>
       <c r="B333">
         <v>2025</v>
       </c>
       <c r="C333">
-        <v>215</v>
+        <v>209</v>
       </c>
       <c r="D333" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E333" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F333" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="G333" s="1" t="s">
         <v>576</v>
       </c>
       <c r="H333" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334">
-        <v>855</v>
+        <v>849</v>
       </c>
       <c r="B334">
         <v>2025</v>
       </c>
       <c r="C334">
-        <v>216</v>
+        <v>210</v>
       </c>
       <c r="D334" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E334" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F334" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="G334" s="1" t="s">
         <v>578</v>
       </c>
       <c r="H334" t="s">
         <v>579</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335">
-        <v>856</v>
+        <v>850</v>
       </c>
       <c r="B335">
         <v>2025</v>
       </c>
       <c r="C335">
-        <v>217</v>
+        <v>211</v>
       </c>
       <c r="D335" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E335" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F335" t="s">
-        <v>206</v>
+        <v>190</v>
       </c>
       <c r="G335" s="1" t="s">
         <v>580</v>
       </c>
       <c r="H335" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336">
-        <v>857</v>
+        <v>851</v>
       </c>
       <c r="B336">
         <v>2025</v>
       </c>
       <c r="C336">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="D336" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E336" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F336" t="s">
-        <v>62</v>
+        <v>206</v>
       </c>
       <c r="G336" s="1" t="s">
         <v>582</v>
       </c>
       <c r="H336" t="s">
         <v>583</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337">
-        <v>858</v>
+        <v>852</v>
       </c>
       <c r="B337">
         <v>2025</v>
       </c>
       <c r="C337">
-        <v>219</v>
+        <v>213</v>
       </c>
       <c r="D337" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E337" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F337" t="s">
-        <v>72</v>
+        <v>206</v>
       </c>
       <c r="G337" s="1" t="s">
         <v>584</v>
       </c>
       <c r="H337" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338">
-        <v>859</v>
+        <v>853</v>
       </c>
       <c r="B338">
         <v>2025</v>
       </c>
       <c r="C338">
-        <v>220</v>
+        <v>214</v>
       </c>
       <c r="D338" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E338" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F338" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="G338" s="1" t="s">
         <v>586</v>
       </c>
       <c r="H338" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="B339">
         <v>2025</v>
       </c>
       <c r="C339">
-        <v>221</v>
+        <v>215</v>
       </c>
       <c r="D339" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E339" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F339" t="s">
-        <v>198</v>
+        <v>72</v>
       </c>
       <c r="G339" s="1" t="s">
         <v>588</v>
       </c>
       <c r="H339" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340">
-        <v>861</v>
+        <v>855</v>
       </c>
       <c r="B340">
         <v>2025</v>
       </c>
       <c r="C340">
-        <v>222</v>
+        <v>216</v>
       </c>
       <c r="D340" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E340" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F340" t="s">
         <v>72</v>
       </c>
       <c r="G340" s="1" t="s">
         <v>590</v>
       </c>
       <c r="H340" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341">
-        <v>862</v>
+        <v>856</v>
       </c>
       <c r="B341">
         <v>2025</v>
       </c>
       <c r="C341">
-        <v>223</v>
+        <v>217</v>
       </c>
       <c r="D341" t="s">
+        <v>226</v>
+      </c>
+      <c r="E341" t="s">
+        <v>227</v>
+      </c>
+      <c r="F341" t="s">
         <v>214</v>
-      </c>
-[...4 lines deleted...]
-        <v>72</v>
       </c>
       <c r="G341" s="1" t="s">
         <v>592</v>
       </c>
       <c r="H341" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342">
-        <v>863</v>
+        <v>857</v>
       </c>
       <c r="B342">
         <v>2025</v>
       </c>
       <c r="C342">
-        <v>224</v>
+        <v>218</v>
       </c>
       <c r="D342" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E342" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F342" t="s">
-        <v>274</v>
+        <v>62</v>
       </c>
       <c r="G342" s="1" t="s">
         <v>594</v>
       </c>
       <c r="H342" t="s">
         <v>595</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343">
-        <v>864</v>
+        <v>858</v>
       </c>
       <c r="B343">
         <v>2025</v>
       </c>
       <c r="C343">
-        <v>225</v>
+        <v>219</v>
       </c>
       <c r="D343" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E343" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F343" t="s">
-        <v>105</v>
+        <v>72</v>
       </c>
       <c r="G343" s="1" t="s">
         <v>596</v>
       </c>
       <c r="H343" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344">
-        <v>865</v>
+        <v>859</v>
       </c>
       <c r="B344">
         <v>2025</v>
       </c>
       <c r="C344">
-        <v>226</v>
+        <v>220</v>
       </c>
       <c r="D344" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E344" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F344" t="s">
-        <v>67</v>
+        <v>206</v>
       </c>
       <c r="G344" s="1" t="s">
         <v>598</v>
       </c>
       <c r="H344" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345">
-        <v>878</v>
+        <v>860</v>
       </c>
       <c r="B345">
         <v>2025</v>
       </c>
       <c r="C345">
-        <v>227</v>
+        <v>221</v>
       </c>
       <c r="D345" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E345" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F345" t="s">
-        <v>62</v>
+        <v>206</v>
       </c>
       <c r="G345" s="1" t="s">
         <v>600</v>
       </c>
       <c r="H345" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346">
-        <v>879</v>
+        <v>861</v>
       </c>
       <c r="B346">
         <v>2025</v>
       </c>
       <c r="C346">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="D346" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E346" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F346" t="s">
         <v>72</v>
       </c>
       <c r="G346" s="1" t="s">
         <v>602</v>
       </c>
       <c r="H346" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347">
-        <v>880</v>
+        <v>862</v>
       </c>
       <c r="B347">
         <v>2025</v>
       </c>
       <c r="C347">
-        <v>229</v>
+        <v>223</v>
       </c>
       <c r="D347" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E347" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F347" t="s">
         <v>72</v>
       </c>
       <c r="G347" s="1" t="s">
         <v>604</v>
       </c>
       <c r="H347" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348">
-        <v>881</v>
+        <v>863</v>
       </c>
       <c r="B348">
         <v>2025</v>
       </c>
       <c r="C348">
-        <v>230</v>
+        <v>224</v>
       </c>
       <c r="D348" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E348" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F348" t="s">
-        <v>72</v>
+        <v>286</v>
       </c>
       <c r="G348" s="1" t="s">
         <v>606</v>
       </c>
       <c r="H348" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349">
-        <v>882</v>
+        <v>864</v>
       </c>
       <c r="B349">
         <v>2025</v>
       </c>
       <c r="C349">
-        <v>231</v>
+        <v>225</v>
       </c>
       <c r="D349" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E349" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F349" t="s">
-        <v>285</v>
+        <v>105</v>
       </c>
       <c r="G349" s="1" t="s">
         <v>608</v>
       </c>
       <c r="H349" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350">
-        <v>883</v>
+        <v>865</v>
       </c>
       <c r="B350">
         <v>2025</v>
       </c>
       <c r="C350">
-        <v>232</v>
+        <v>226</v>
       </c>
       <c r="D350" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E350" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F350" t="s">
-        <v>285</v>
+        <v>67</v>
       </c>
       <c r="G350" s="1" t="s">
         <v>610</v>
       </c>
       <c r="H350" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351">
-        <v>884</v>
+        <v>878</v>
       </c>
       <c r="B351">
         <v>2025</v>
       </c>
       <c r="C351">
-        <v>233</v>
+        <v>227</v>
       </c>
       <c r="D351" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E351" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F351" t="s">
-        <v>285</v>
+        <v>62</v>
       </c>
       <c r="G351" s="1" t="s">
         <v>612</v>
       </c>
       <c r="H351" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352">
-        <v>885</v>
+        <v>879</v>
       </c>
       <c r="B352">
         <v>2025</v>
       </c>
       <c r="C352">
-        <v>234</v>
+        <v>228</v>
       </c>
       <c r="D352" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E352" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F352" t="s">
-        <v>198</v>
+        <v>72</v>
       </c>
       <c r="G352" s="1" t="s">
         <v>614</v>
       </c>
       <c r="H352" t="s">
         <v>615</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353">
-        <v>886</v>
+        <v>880</v>
       </c>
       <c r="B353">
         <v>2025</v>
       </c>
       <c r="C353">
-        <v>235</v>
+        <v>229</v>
       </c>
       <c r="D353" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E353" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F353" t="s">
-        <v>198</v>
+        <v>72</v>
       </c>
       <c r="G353" s="1" t="s">
         <v>616</v>
       </c>
       <c r="H353" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354">
-        <v>887</v>
+        <v>881</v>
       </c>
       <c r="B354">
         <v>2025</v>
       </c>
       <c r="C354">
-        <v>236</v>
+        <v>230</v>
       </c>
       <c r="D354" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E354" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F354" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="G354" s="1" t="s">
         <v>618</v>
       </c>
       <c r="H354" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355">
-        <v>888</v>
+        <v>882</v>
       </c>
       <c r="B355">
         <v>2025</v>
       </c>
       <c r="C355">
-        <v>237</v>
+        <v>231</v>
       </c>
       <c r="D355" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E355" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F355" t="s">
-        <v>67</v>
+        <v>297</v>
       </c>
       <c r="G355" s="1" t="s">
         <v>620</v>
       </c>
       <c r="H355" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356">
-        <v>889</v>
+        <v>883</v>
       </c>
       <c r="B356">
         <v>2025</v>
       </c>
       <c r="C356">
-        <v>238</v>
+        <v>232</v>
       </c>
       <c r="D356" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E356" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F356" t="s">
-        <v>67</v>
+        <v>297</v>
       </c>
       <c r="G356" s="1" t="s">
         <v>622</v>
       </c>
       <c r="H356" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357">
-        <v>890</v>
+        <v>884</v>
       </c>
       <c r="B357">
         <v>2025</v>
       </c>
       <c r="C357">
-        <v>239</v>
+        <v>233</v>
       </c>
       <c r="D357" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E357" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F357" t="s">
-        <v>206</v>
+        <v>297</v>
       </c>
       <c r="G357" s="1" t="s">
         <v>624</v>
       </c>
       <c r="H357" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358">
-        <v>898</v>
+        <v>885</v>
       </c>
       <c r="B358">
         <v>2025</v>
       </c>
       <c r="C358">
-        <v>240</v>
+        <v>234</v>
       </c>
       <c r="D358" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E358" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F358" t="s">
-        <v>67</v>
+        <v>206</v>
       </c>
       <c r="G358" s="1" t="s">
         <v>626</v>
       </c>
       <c r="H358" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359">
-        <v>899</v>
+        <v>886</v>
       </c>
       <c r="B359">
         <v>2025</v>
       </c>
       <c r="C359">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="D359" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E359" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F359" t="s">
-        <v>67</v>
+        <v>206</v>
       </c>
       <c r="G359" s="1" t="s">
         <v>628</v>
       </c>
       <c r="H359" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360">
-        <v>900</v>
+        <v>887</v>
       </c>
       <c r="B360">
         <v>2025</v>
       </c>
       <c r="C360">
-        <v>242</v>
+        <v>236</v>
       </c>
       <c r="D360" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E360" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F360" t="s">
         <v>67</v>
       </c>
       <c r="G360" s="1" t="s">
         <v>630</v>
       </c>
       <c r="H360" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361">
-        <v>903</v>
+        <v>888</v>
       </c>
       <c r="B361">
         <v>2025</v>
       </c>
       <c r="C361">
-        <v>243</v>
+        <v>237</v>
       </c>
       <c r="D361" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E361" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F361" t="s">
-        <v>15</v>
+        <v>67</v>
       </c>
       <c r="G361" s="1" t="s">
         <v>632</v>
       </c>
       <c r="H361" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362">
-        <v>904</v>
+        <v>889</v>
       </c>
       <c r="B362">
         <v>2025</v>
       </c>
       <c r="C362">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="D362" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E362" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F362" t="s">
-        <v>274</v>
+        <v>67</v>
       </c>
       <c r="G362" s="1" t="s">
         <v>634</v>
       </c>
       <c r="H362" t="s">
         <v>635</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363">
-        <v>905</v>
+        <v>890</v>
       </c>
       <c r="B363">
         <v>2025</v>
       </c>
       <c r="C363">
-        <v>245</v>
+        <v>239</v>
       </c>
       <c r="D363" t="s">
+        <v>226</v>
+      </c>
+      <c r="E363" t="s">
+        <v>227</v>
+      </c>
+      <c r="F363" t="s">
         <v>214</v>
-      </c>
-[...4 lines deleted...]
-        <v>274</v>
       </c>
       <c r="G363" s="1" t="s">
         <v>636</v>
       </c>
       <c r="H363" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364">
-        <v>906</v>
+        <v>898</v>
       </c>
       <c r="B364">
         <v>2025</v>
       </c>
       <c r="C364">
-        <v>246</v>
+        <v>240</v>
       </c>
       <c r="D364" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E364" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F364" t="s">
-        <v>206</v>
+        <v>67</v>
       </c>
       <c r="G364" s="1" t="s">
         <v>638</v>
       </c>
       <c r="H364" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365">
-        <v>907</v>
+        <v>899</v>
       </c>
       <c r="B365">
         <v>2025</v>
       </c>
       <c r="C365">
-        <v>247</v>
+        <v>241</v>
       </c>
       <c r="D365" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E365" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F365" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>16</v>
+        <v>640</v>
       </c>
       <c r="H365" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366">
-        <v>908</v>
+        <v>900</v>
       </c>
       <c r="B366">
         <v>2025</v>
       </c>
       <c r="C366">
-        <v>248</v>
+        <v>242</v>
       </c>
       <c r="D366" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E366" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F366" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="H366" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367">
-        <v>909</v>
+        <v>903</v>
       </c>
       <c r="B367">
         <v>2025</v>
       </c>
       <c r="C367">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="D367" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E367" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F367" t="s">
-        <v>72</v>
+        <v>15</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="H367" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368">
-        <v>910</v>
+        <v>904</v>
       </c>
       <c r="B368">
         <v>2025</v>
       </c>
       <c r="C368">
-        <v>250</v>
+        <v>244</v>
       </c>
       <c r="D368" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E368" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F368" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="H368" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369">
-        <v>911</v>
+        <v>905</v>
       </c>
       <c r="B369">
         <v>2025</v>
       </c>
       <c r="C369">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="D369" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E369" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F369" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>16</v>
+        <v>648</v>
       </c>
       <c r="H369" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370">
-        <v>912</v>
+        <v>906</v>
       </c>
       <c r="B370">
         <v>2025</v>
       </c>
       <c r="C370">
-        <v>252</v>
+        <v>246</v>
       </c>
       <c r="D370" t="s">
+        <v>226</v>
+      </c>
+      <c r="E370" t="s">
+        <v>227</v>
+      </c>
+      <c r="F370" t="s">
         <v>214</v>
       </c>
-      <c r="E370" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G370" s="1" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="H370" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371">
-        <v>913</v>
+        <v>907</v>
       </c>
       <c r="B371">
         <v>2025</v>
       </c>
       <c r="C371">
-        <v>253</v>
+        <v>247</v>
       </c>
       <c r="D371" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E371" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F371" t="s">
-        <v>198</v>
+        <v>72</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>650</v>
+        <v>16</v>
       </c>
       <c r="H371" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372">
-        <v>914</v>
+        <v>908</v>
       </c>
       <c r="B372">
         <v>2025</v>
       </c>
       <c r="C372">
-        <v>254</v>
+        <v>248</v>
       </c>
       <c r="D372" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E372" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F372" t="s">
-        <v>198</v>
+        <v>72</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="H372" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373">
-        <v>915</v>
+        <v>909</v>
       </c>
       <c r="B373">
         <v>2025</v>
       </c>
       <c r="C373">
-        <v>255</v>
+        <v>249</v>
       </c>
       <c r="D373" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E373" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F373" t="s">
-        <v>198</v>
+        <v>72</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="H373" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374">
-        <v>916</v>
+        <v>910</v>
       </c>
       <c r="B374">
         <v>2025</v>
       </c>
       <c r="C374">
-        <v>256</v>
+        <v>250</v>
       </c>
       <c r="D374" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E374" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F374" t="s">
-        <v>105</v>
+        <v>297</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>16</v>
+        <v>657</v>
       </c>
       <c r="H374" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375">
-        <v>917</v>
+        <v>911</v>
       </c>
       <c r="B375">
         <v>2025</v>
       </c>
       <c r="C375">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="D375" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E375" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F375" t="s">
-        <v>109</v>
+        <v>297</v>
       </c>
       <c r="G375" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H375" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376">
-        <v>920</v>
+        <v>912</v>
       </c>
       <c r="B376">
         <v>2025</v>
       </c>
       <c r="C376">
-        <v>258</v>
+        <v>252</v>
       </c>
       <c r="D376" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E376" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F376" t="s">
-        <v>274</v>
+        <v>297</v>
       </c>
       <c r="G376" s="1" t="s">
-        <v>16</v>
+        <v>660</v>
       </c>
       <c r="H376" t="s">
-        <v>658</v>
+        <v>661</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377">
-        <v>921</v>
+        <v>913</v>
       </c>
       <c r="B377">
         <v>2025</v>
       </c>
       <c r="C377">
-        <v>259</v>
+        <v>253</v>
       </c>
       <c r="D377" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E377" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F377" t="s">
-        <v>274</v>
+        <v>206</v>
       </c>
       <c r="G377" s="1" t="s">
-        <v>16</v>
+        <v>662</v>
       </c>
       <c r="H377" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378">
-        <v>922</v>
+        <v>914</v>
       </c>
       <c r="B378">
         <v>2025</v>
       </c>
       <c r="C378">
-        <v>260</v>
+        <v>254</v>
       </c>
       <c r="D378" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E378" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F378" t="s">
-        <v>274</v>
+        <v>206</v>
       </c>
       <c r="G378" s="1" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="H378" t="s">
-        <v>660</v>
+        <v>665</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379">
-        <v>923</v>
+        <v>915</v>
       </c>
       <c r="B379">
         <v>2025</v>
       </c>
       <c r="C379">
-        <v>261</v>
+        <v>255</v>
       </c>
       <c r="D379" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E379" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F379" t="s">
-        <v>67</v>
+        <v>206</v>
       </c>
       <c r="G379" s="1" t="s">
-        <v>16</v>
+        <v>666</v>
       </c>
       <c r="H379" t="s">
-        <v>661</v>
+        <v>667</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380">
-        <v>924</v>
+        <v>916</v>
       </c>
       <c r="B380">
         <v>2025</v>
       </c>
       <c r="C380">
-        <v>262</v>
+        <v>256</v>
       </c>
       <c r="D380" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E380" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F380" t="s">
-        <v>67</v>
+        <v>105</v>
       </c>
       <c r="G380" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H380" t="s">
-        <v>662</v>
+        <v>668</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381">
-        <v>925</v>
+        <v>917</v>
       </c>
       <c r="B381">
         <v>2025</v>
       </c>
       <c r="C381">
-        <v>263</v>
+        <v>257</v>
       </c>
       <c r="D381" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E381" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F381" t="s">
-        <v>67</v>
+        <v>109</v>
       </c>
       <c r="G381" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H381" t="s">
-        <v>663</v>
+        <v>669</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382">
-        <v>926</v>
+        <v>920</v>
       </c>
       <c r="B382">
         <v>2025</v>
       </c>
       <c r="C382">
-        <v>264</v>
+        <v>258</v>
       </c>
       <c r="D382" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E382" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F382" t="s">
-        <v>15</v>
+        <v>286</v>
       </c>
       <c r="G382" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H382" t="s">
-        <v>664</v>
+        <v>670</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383">
-        <v>927</v>
+        <v>921</v>
       </c>
       <c r="B383">
         <v>2025</v>
       </c>
       <c r="C383">
-        <v>265</v>
+        <v>259</v>
       </c>
       <c r="D383" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E383" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F383" t="s">
-        <v>15</v>
+        <v>286</v>
       </c>
       <c r="G383" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H383" t="s">
-        <v>665</v>
+        <v>671</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384">
-        <v>928</v>
+        <v>922</v>
       </c>
       <c r="B384">
         <v>2025</v>
       </c>
       <c r="C384">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="D384" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E384" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F384" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="G384" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H384" t="s">
-        <v>666</v>
+        <v>672</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385">
-        <v>929</v>
+        <v>923</v>
       </c>
       <c r="B385">
         <v>2025</v>
       </c>
       <c r="C385">
-        <v>267</v>
+        <v>261</v>
       </c>
       <c r="D385" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E385" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F385" t="s">
-        <v>285</v>
+        <v>67</v>
       </c>
       <c r="G385" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H385" t="s">
-        <v>667</v>
+        <v>673</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386">
-        <v>930</v>
+        <v>924</v>
       </c>
       <c r="B386">
         <v>2025</v>
       </c>
       <c r="C386">
-        <v>268</v>
+        <v>262</v>
       </c>
       <c r="D386" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E386" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F386" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="G386" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H386" t="s">
-        <v>668</v>
+        <v>674</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387">
-        <v>931</v>
+        <v>925</v>
       </c>
       <c r="B387">
         <v>2025</v>
       </c>
       <c r="C387">
-        <v>269</v>
+        <v>263</v>
       </c>
       <c r="D387" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E387" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F387" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="G387" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H387" t="s">
-        <v>669</v>
+        <v>675</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388">
-        <v>932</v>
+        <v>926</v>
       </c>
       <c r="B388">
         <v>2025</v>
       </c>
       <c r="C388">
-        <v>270</v>
+        <v>264</v>
       </c>
       <c r="D388" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E388" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F388" t="s">
-        <v>72</v>
+        <v>15</v>
       </c>
       <c r="G388" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H388" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389">
-        <v>934</v>
+        <v>927</v>
       </c>
       <c r="B389">
         <v>2025</v>
       </c>
       <c r="C389">
-        <v>271</v>
+        <v>265</v>
       </c>
       <c r="D389" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E389" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F389" t="s">
-        <v>198</v>
+        <v>15</v>
       </c>
       <c r="G389" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H389" t="s">
-        <v>671</v>
+        <v>677</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390">
-        <v>935</v>
+        <v>928</v>
       </c>
       <c r="B390">
         <v>2025</v>
       </c>
       <c r="C390">
-        <v>272</v>
+        <v>266</v>
       </c>
       <c r="D390" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E390" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F390" t="s">
-        <v>198</v>
+        <v>297</v>
       </c>
       <c r="G390" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H390" t="s">
-        <v>672</v>
+        <v>678</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391">
-        <v>936</v>
+        <v>929</v>
       </c>
       <c r="B391">
         <v>2025</v>
       </c>
       <c r="C391">
-        <v>273</v>
+        <v>267</v>
       </c>
       <c r="D391" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E391" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F391" t="s">
-        <v>198</v>
+        <v>297</v>
       </c>
       <c r="G391" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H391" t="s">
-        <v>673</v>
+        <v>679</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392">
-        <v>939</v>
+        <v>930</v>
       </c>
       <c r="B392">
         <v>2025</v>
       </c>
       <c r="C392">
-        <v>274</v>
+        <v>268</v>
       </c>
       <c r="D392" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E392" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F392" t="s">
         <v>72</v>
       </c>
       <c r="G392" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H392" t="s">
-        <v>674</v>
+        <v>680</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393">
-        <v>940</v>
+        <v>931</v>
       </c>
       <c r="B393">
         <v>2025</v>
       </c>
       <c r="C393">
-        <v>275</v>
+        <v>269</v>
       </c>
       <c r="D393" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E393" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F393" t="s">
         <v>72</v>
       </c>
       <c r="G393" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H393" t="s">
-        <v>675</v>
+        <v>681</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394">
-        <v>941</v>
+        <v>932</v>
       </c>
       <c r="B394">
         <v>2025</v>
       </c>
       <c r="C394">
-        <v>276</v>
+        <v>270</v>
       </c>
       <c r="D394" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E394" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F394" t="s">
         <v>72</v>
       </c>
       <c r="G394" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H394" t="s">
-        <v>676</v>
+        <v>682</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395">
-        <v>942</v>
+        <v>934</v>
       </c>
       <c r="B395">
         <v>2025</v>
       </c>
       <c r="C395">
-        <v>277</v>
+        <v>271</v>
       </c>
       <c r="D395" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E395" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F395" t="s">
-        <v>274</v>
+        <v>206</v>
       </c>
       <c r="G395" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H395" t="s">
-        <v>677</v>
+        <v>683</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396">
-        <v>943</v>
+        <v>935</v>
       </c>
       <c r="B396">
         <v>2025</v>
       </c>
       <c r="C396">
-        <v>278</v>
+        <v>272</v>
       </c>
       <c r="D396" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E396" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F396" t="s">
-        <v>274</v>
+        <v>206</v>
       </c>
       <c r="G396" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H396" t="s">
-        <v>678</v>
+        <v>684</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397">
-        <v>946</v>
+        <v>936</v>
       </c>
       <c r="B397">
         <v>2025</v>
       </c>
       <c r="C397">
-        <v>279</v>
+        <v>273</v>
       </c>
       <c r="D397" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E397" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F397" t="s">
-        <v>67</v>
+        <v>206</v>
       </c>
       <c r="G397" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H397" t="s">
-        <v>679</v>
+        <v>685</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398">
-        <v>947</v>
+        <v>939</v>
       </c>
       <c r="B398">
         <v>2025</v>
       </c>
       <c r="C398">
-        <v>280</v>
+        <v>274</v>
       </c>
       <c r="D398" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E398" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F398" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="G398" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H398" t="s">
-        <v>680</v>
+        <v>686</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399">
-        <v>948</v>
+        <v>940</v>
       </c>
       <c r="B399">
         <v>2025</v>
       </c>
       <c r="C399">
-        <v>281</v>
+        <v>275</v>
       </c>
       <c r="D399" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E399" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F399" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="G399" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H399" t="s">
-        <v>681</v>
+        <v>687</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400">
-        <v>950</v>
+        <v>941</v>
       </c>
       <c r="B400">
         <v>2025</v>
       </c>
       <c r="C400">
-        <v>282</v>
+        <v>276</v>
       </c>
       <c r="D400" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E400" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F400" t="s">
-        <v>198</v>
+        <v>72</v>
       </c>
       <c r="G400" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H400" t="s">
-        <v>682</v>
+        <v>688</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401">
-        <v>951</v>
+        <v>942</v>
       </c>
       <c r="B401">
         <v>2025</v>
       </c>
       <c r="C401">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="D401" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E401" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F401" t="s">
-        <v>198</v>
+        <v>286</v>
       </c>
       <c r="G401" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H401" t="s">
-        <v>683</v>
+        <v>689</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402">
-        <v>952</v>
+        <v>943</v>
       </c>
       <c r="B402">
         <v>2025</v>
       </c>
       <c r="C402">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="D402" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E402" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F402" t="s">
-        <v>198</v>
+        <v>286</v>
       </c>
       <c r="G402" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H402" t="s">
-        <v>684</v>
+        <v>690</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403">
-        <v>955</v>
+        <v>946</v>
       </c>
       <c r="B403">
         <v>2025</v>
       </c>
       <c r="C403">
-        <v>285</v>
+        <v>279</v>
       </c>
       <c r="D403" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E403" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F403" t="s">
-        <v>79</v>
+        <v>67</v>
       </c>
       <c r="G403" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H403" t="s">
-        <v>685</v>
+        <v>691</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404">
-        <v>959</v>
+        <v>947</v>
       </c>
       <c r="B404">
         <v>2025</v>
       </c>
       <c r="C404">
-        <v>286</v>
+        <v>280</v>
       </c>
       <c r="D404" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E404" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F404" t="s">
-        <v>105</v>
+        <v>67</v>
       </c>
       <c r="G404" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H404" t="s">
-        <v>686</v>
+        <v>692</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405">
-        <v>960</v>
+        <v>948</v>
       </c>
       <c r="B405">
         <v>2025</v>
       </c>
       <c r="C405">
-        <v>287</v>
+        <v>281</v>
       </c>
       <c r="D405" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E405" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F405" t="s">
-        <v>198</v>
+        <v>67</v>
       </c>
       <c r="G405" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H405" t="s">
-        <v>687</v>
+        <v>693</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406">
-        <v>961</v>
+        <v>950</v>
       </c>
       <c r="B406">
         <v>2025</v>
       </c>
       <c r="C406">
-        <v>288</v>
+        <v>282</v>
       </c>
       <c r="D406" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E406" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F406" t="s">
-        <v>67</v>
+        <v>206</v>
       </c>
       <c r="G406" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H406" t="s">
-        <v>688</v>
+        <v>694</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407">
-        <v>962</v>
+        <v>951</v>
       </c>
       <c r="B407">
         <v>2025</v>
       </c>
       <c r="C407">
-        <v>289</v>
+        <v>283</v>
       </c>
       <c r="D407" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E407" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F407" t="s">
-        <v>67</v>
+        <v>206</v>
       </c>
       <c r="G407" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H407" t="s">
-        <v>689</v>
+        <v>695</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408">
-        <v>963</v>
+        <v>952</v>
       </c>
       <c r="B408">
         <v>2025</v>
       </c>
       <c r="C408">
-        <v>290</v>
+        <v>284</v>
       </c>
       <c r="D408" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E408" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F408" t="s">
-        <v>67</v>
+        <v>206</v>
       </c>
       <c r="G408" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H408" t="s">
-        <v>690</v>
+        <v>696</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409">
-        <v>977</v>
+        <v>955</v>
       </c>
       <c r="B409">
         <v>2025</v>
       </c>
       <c r="C409">
-        <v>291</v>
+        <v>285</v>
       </c>
       <c r="D409" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E409" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F409" t="s">
-        <v>285</v>
+        <v>79</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>691</v>
+        <v>16</v>
       </c>
       <c r="H409" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410">
-        <v>978</v>
+        <v>959</v>
       </c>
       <c r="B410">
         <v>2025</v>
       </c>
       <c r="C410">
-        <v>292</v>
+        <v>286</v>
       </c>
       <c r="D410" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E410" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F410" t="s">
-        <v>285</v>
+        <v>105</v>
       </c>
       <c r="G410" s="1" t="s">
-        <v>693</v>
+        <v>16</v>
       </c>
       <c r="H410" t="s">
-        <v>694</v>
+        <v>698</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411">
-        <v>979</v>
+        <v>960</v>
       </c>
       <c r="B411">
         <v>2025</v>
       </c>
       <c r="C411">
-        <v>293</v>
+        <v>287</v>
       </c>
       <c r="D411" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E411" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F411" t="s">
-        <v>285</v>
+        <v>206</v>
       </c>
       <c r="G411" s="1" t="s">
-        <v>695</v>
+        <v>16</v>
       </c>
       <c r="H411" t="s">
-        <v>696</v>
+        <v>699</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412">
-        <v>980</v>
+        <v>961</v>
       </c>
       <c r="B412">
         <v>2025</v>
       </c>
       <c r="C412">
-        <v>294</v>
+        <v>288</v>
       </c>
       <c r="D412" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E412" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F412" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="G412" s="1" t="s">
-        <v>697</v>
+        <v>16</v>
       </c>
       <c r="H412" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413">
-        <v>981</v>
+        <v>962</v>
       </c>
       <c r="B413">
         <v>2025</v>
       </c>
       <c r="C413">
-        <v>295</v>
+        <v>289</v>
       </c>
       <c r="D413" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E413" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F413" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="G413" s="1" t="s">
-        <v>699</v>
+        <v>16</v>
       </c>
       <c r="H413" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414">
-        <v>982</v>
+        <v>963</v>
       </c>
       <c r="B414">
         <v>2025</v>
       </c>
       <c r="C414">
-        <v>296</v>
+        <v>290</v>
       </c>
       <c r="D414" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E414" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F414" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="G414" s="1" t="s">
-        <v>701</v>
+        <v>16</v>
       </c>
       <c r="H414" t="s">
         <v>702</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415">
-        <v>983</v>
+        <v>977</v>
       </c>
       <c r="B415">
         <v>2025</v>
       </c>
       <c r="C415">
+        <v>291</v>
+      </c>
+      <c r="D415" t="s">
+        <v>226</v>
+      </c>
+      <c r="E415" t="s">
+        <v>227</v>
+      </c>
+      <c r="F415" t="s">
         <v>297</v>
-      </c>
-[...7 lines deleted...]
-        <v>198</v>
       </c>
       <c r="G415" s="1" t="s">
         <v>703</v>
       </c>
       <c r="H415" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416">
-        <v>984</v>
+        <v>978</v>
       </c>
       <c r="B416">
         <v>2025</v>
       </c>
       <c r="C416">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="D416" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E416" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F416" t="s">
-        <v>67</v>
+        <v>297</v>
       </c>
       <c r="G416" s="1" t="s">
         <v>705</v>
       </c>
       <c r="H416" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417">
-        <v>985</v>
+        <v>979</v>
       </c>
       <c r="B417">
         <v>2025</v>
       </c>
       <c r="C417">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="D417" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E417" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F417" t="s">
-        <v>67</v>
+        <v>297</v>
       </c>
       <c r="G417" s="1" t="s">
         <v>707</v>
       </c>
       <c r="H417" t="s">
         <v>708</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418">
-        <v>986</v>
+        <v>980</v>
       </c>
       <c r="B418">
         <v>2025</v>
       </c>
       <c r="C418">
-        <v>300</v>
+        <v>294</v>
       </c>
       <c r="D418" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E418" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F418" t="s">
-        <v>274</v>
+        <v>72</v>
       </c>
       <c r="G418" s="1" t="s">
         <v>709</v>
       </c>
       <c r="H418" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419">
-        <v>987</v>
+        <v>981</v>
       </c>
       <c r="B419">
         <v>2025</v>
       </c>
       <c r="C419">
-        <v>301</v>
+        <v>295</v>
       </c>
       <c r="D419" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E419" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F419" t="s">
+        <v>72</v>
+      </c>
+      <c r="G419" s="1" t="s">
         <v>711</v>
       </c>
-      <c r="G419" s="1" t="s">
+      <c r="H419" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>713</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420">
-        <v>988</v>
+        <v>982</v>
       </c>
       <c r="B420">
         <v>2025</v>
       </c>
       <c r="C420">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="D420" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E420" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F420" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="G420" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="H420" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421">
-        <v>994</v>
+        <v>983</v>
       </c>
       <c r="B421">
         <v>2025</v>
       </c>
       <c r="C421">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="D421" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E421" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F421" t="s">
-        <v>274</v>
+        <v>206</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>16</v>
+        <v>715</v>
       </c>
       <c r="H421" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422">
-        <v>995</v>
+        <v>984</v>
       </c>
       <c r="B422">
         <v>2025</v>
       </c>
       <c r="C422">
-        <v>304</v>
+        <v>298</v>
       </c>
       <c r="D422" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E422" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F422" t="s">
-        <v>198</v>
+        <v>67</v>
       </c>
       <c r="G422" s="1" t="s">
         <v>717</v>
       </c>
       <c r="H422" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423">
-        <v>996</v>
+        <v>985</v>
       </c>
       <c r="B423">
         <v>2025</v>
       </c>
       <c r="C423">
-        <v>305</v>
+        <v>299</v>
       </c>
       <c r="D423" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E423" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F423" t="s">
-        <v>198</v>
+        <v>67</v>
       </c>
       <c r="G423" s="1" t="s">
         <v>719</v>
       </c>
       <c r="H423" t="s">
         <v>720</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424">
-        <v>997</v>
+        <v>986</v>
       </c>
       <c r="B424">
         <v>2025</v>
       </c>
       <c r="C424">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="D424" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E424" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F424" t="s">
-        <v>198</v>
+        <v>286</v>
       </c>
       <c r="G424" s="1" t="s">
         <v>721</v>
       </c>
       <c r="H424" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425">
-        <v>998</v>
+        <v>987</v>
       </c>
       <c r="B425">
         <v>2025</v>
       </c>
       <c r="C425">
-        <v>307</v>
+        <v>301</v>
       </c>
       <c r="D425" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E425" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F425" t="s">
-        <v>72</v>
+        <v>723</v>
       </c>
       <c r="G425" s="1" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="H425" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426">
-        <v>999</v>
+        <v>988</v>
       </c>
       <c r="B426">
         <v>2025</v>
       </c>
       <c r="C426">
-        <v>308</v>
+        <v>302</v>
       </c>
       <c r="D426" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E426" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F426" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="G426" s="1" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="H426" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427">
-        <v>1000</v>
+        <v>994</v>
       </c>
       <c r="B427">
         <v>2025</v>
       </c>
       <c r="C427">
-        <v>309</v>
+        <v>303</v>
       </c>
       <c r="D427" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E427" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F427" t="s">
-        <v>72</v>
+        <v>286</v>
       </c>
       <c r="G427" s="1" t="s">
-        <v>727</v>
+        <v>16</v>
       </c>
       <c r="H427" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428">
-        <v>1002</v>
+        <v>995</v>
       </c>
       <c r="B428">
         <v>2025</v>
       </c>
       <c r="C428">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="D428" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E428" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F428" t="s">
-        <v>15</v>
+        <v>206</v>
       </c>
       <c r="G428" s="1" t="s">
-        <v>16</v>
+        <v>729</v>
       </c>
       <c r="H428" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429">
-        <v>1003</v>
+        <v>996</v>
       </c>
       <c r="B429">
         <v>2025</v>
       </c>
       <c r="C429">
-        <v>311</v>
+        <v>305</v>
       </c>
       <c r="D429" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E429" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F429" t="s">
-        <v>79</v>
+        <v>206</v>
       </c>
       <c r="G429" s="1" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="H429" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430">
-        <v>1004</v>
+        <v>997</v>
       </c>
       <c r="B430">
         <v>2025</v>
       </c>
       <c r="C430">
-        <v>312</v>
+        <v>306</v>
       </c>
       <c r="D430" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E430" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F430" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="G430" s="1" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="H430" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431">
-        <v>1005</v>
+        <v>998</v>
       </c>
       <c r="B431">
         <v>2025</v>
       </c>
       <c r="C431">
-        <v>313</v>
+        <v>307</v>
       </c>
       <c r="D431" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E431" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F431" t="s">
-        <v>198</v>
+        <v>72</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="H431" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432">
-        <v>1006</v>
+        <v>999</v>
       </c>
       <c r="B432">
         <v>2025</v>
       </c>
       <c r="C432">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="D432" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E432" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F432" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="G432" s="1" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="H432" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433">
-        <v>1007</v>
+        <v>1000</v>
       </c>
       <c r="B433">
         <v>2025</v>
       </c>
       <c r="C433">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="D433" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E433" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F433" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="G433" s="1" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="H433" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434">
-        <v>1008</v>
+        <v>1002</v>
       </c>
       <c r="B434">
         <v>2025</v>
       </c>
       <c r="C434">
-        <v>316</v>
+        <v>310</v>
       </c>
       <c r="D434" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E434" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F434" t="s">
-        <v>198</v>
+        <v>15</v>
       </c>
       <c r="G434" s="1" t="s">
-        <v>740</v>
+        <v>16</v>
       </c>
       <c r="H434" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435">
-        <v>1009</v>
+        <v>1003</v>
       </c>
       <c r="B435">
         <v>2025</v>
       </c>
       <c r="C435">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="D435" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E435" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F435" t="s">
-        <v>182</v>
+        <v>79</v>
       </c>
       <c r="G435" s="1" t="s">
         <v>742</v>
       </c>
       <c r="H435" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436">
-        <v>1010</v>
+        <v>1004</v>
       </c>
       <c r="B436">
         <v>2025</v>
       </c>
       <c r="C436">
-        <v>318</v>
+        <v>312</v>
       </c>
       <c r="D436" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E436" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F436" t="s">
-        <v>285</v>
+        <v>206</v>
       </c>
       <c r="G436" s="1" t="s">
         <v>744</v>
       </c>
       <c r="H436" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437">
-        <v>1011</v>
+        <v>1005</v>
       </c>
       <c r="B437">
         <v>2025</v>
       </c>
       <c r="C437">
-        <v>319</v>
+        <v>313</v>
       </c>
       <c r="D437" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E437" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F437" t="s">
-        <v>285</v>
+        <v>206</v>
       </c>
       <c r="G437" s="1" t="s">
         <v>746</v>
       </c>
       <c r="H437" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438">
-        <v>1012</v>
+        <v>1006</v>
       </c>
       <c r="B438">
         <v>2025</v>
       </c>
       <c r="C438">
-        <v>320</v>
+        <v>314</v>
       </c>
       <c r="D438" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E438" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F438" t="s">
-        <v>285</v>
+        <v>79</v>
       </c>
       <c r="G438" s="1" t="s">
         <v>748</v>
       </c>
       <c r="H438" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439">
-        <v>1013</v>
+        <v>1007</v>
       </c>
       <c r="B439">
         <v>2025</v>
       </c>
       <c r="C439">
-        <v>321</v>
+        <v>315</v>
       </c>
       <c r="D439" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E439" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F439" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="G439" s="1" t="s">
         <v>750</v>
       </c>
       <c r="H439" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440">
-        <v>1014</v>
+        <v>1008</v>
       </c>
       <c r="B440">
         <v>2025</v>
       </c>
       <c r="C440">
-        <v>322</v>
+        <v>316</v>
       </c>
       <c r="D440" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E440" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F440" t="s">
-        <v>72</v>
+        <v>206</v>
       </c>
       <c r="G440" s="1" t="s">
         <v>752</v>
       </c>
       <c r="H440" t="s">
-        <v>434</v>
+        <v>753</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441">
-        <v>1015</v>
+        <v>1009</v>
       </c>
       <c r="B441">
         <v>2025</v>
       </c>
       <c r="C441">
-        <v>323</v>
+        <v>317</v>
       </c>
       <c r="D441" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E441" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F441" t="s">
-        <v>72</v>
+        <v>190</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="H441" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442">
-        <v>1017</v>
+        <v>1010</v>
       </c>
       <c r="B442">
         <v>2025</v>
       </c>
       <c r="C442">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="D442" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E442" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F442" t="s">
-        <v>274</v>
+        <v>297</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="H442" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443">
-        <v>1018</v>
+        <v>1011</v>
       </c>
       <c r="B443">
         <v>2025</v>
       </c>
       <c r="C443">
-        <v>325</v>
+        <v>319</v>
       </c>
       <c r="D443" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E443" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F443" t="s">
-        <v>67</v>
+        <v>297</v>
       </c>
       <c r="G443" s="1" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="H443" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444">
-        <v>1019</v>
+        <v>1012</v>
       </c>
       <c r="B444">
         <v>2025</v>
       </c>
       <c r="C444">
-        <v>326</v>
+        <v>320</v>
       </c>
       <c r="D444" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E444" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F444" t="s">
-        <v>67</v>
+        <v>297</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="H444" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445">
-        <v>1020</v>
+        <v>1013</v>
       </c>
       <c r="B445">
         <v>2025</v>
       </c>
       <c r="C445">
-        <v>327</v>
+        <v>321</v>
       </c>
       <c r="D445" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E445" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F445" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="G445" s="1" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="H445" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446">
-        <v>1022</v>
+        <v>1014</v>
       </c>
       <c r="B446">
         <v>2025</v>
       </c>
       <c r="C446">
-        <v>328</v>
+        <v>322</v>
       </c>
       <c r="D446" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E446" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F446" t="s">
-        <v>109</v>
+        <v>72</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="H446" t="s">
-        <v>764</v>
+        <v>446</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447">
-        <v>1023</v>
+        <v>1015</v>
       </c>
       <c r="B447">
         <v>2025</v>
       </c>
       <c r="C447">
-        <v>329</v>
+        <v>323</v>
       </c>
       <c r="D447" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E447" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F447" t="s">
-        <v>206</v>
+        <v>72</v>
       </c>
       <c r="G447" s="1" t="s">
         <v>765</v>
       </c>
       <c r="H447" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448">
-        <v>1024</v>
+        <v>1017</v>
       </c>
       <c r="B448">
         <v>2025</v>
       </c>
       <c r="C448">
-        <v>330</v>
+        <v>324</v>
       </c>
       <c r="D448" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E448" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F448" t="s">
-        <v>206</v>
+        <v>286</v>
       </c>
       <c r="G448" s="1" t="s">
         <v>767</v>
       </c>
       <c r="H448" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449">
-        <v>1025</v>
+        <v>1018</v>
       </c>
       <c r="B449">
         <v>2025</v>
       </c>
       <c r="C449">
-        <v>331</v>
+        <v>325</v>
       </c>
       <c r="D449" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E449" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F449" t="s">
-        <v>285</v>
+        <v>67</v>
       </c>
       <c r="G449" s="1" t="s">
-        <v>16</v>
+        <v>769</v>
       </c>
       <c r="H449" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450">
-        <v>1026</v>
+        <v>1019</v>
       </c>
       <c r="B450">
         <v>2025</v>
       </c>
       <c r="C450">
-        <v>332</v>
+        <v>326</v>
       </c>
       <c r="D450" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E450" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F450" t="s">
-        <v>285</v>
+        <v>67</v>
       </c>
       <c r="G450" s="1" t="s">
-        <v>16</v>
+        <v>771</v>
       </c>
       <c r="H450" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451">
-        <v>1027</v>
+        <v>1020</v>
       </c>
       <c r="B451">
         <v>2025</v>
       </c>
       <c r="C451">
-        <v>333</v>
+        <v>327</v>
       </c>
       <c r="D451" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E451" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F451" t="s">
-        <v>285</v>
+        <v>67</v>
       </c>
       <c r="G451" s="1" t="s">
-        <v>16</v>
+        <v>773</v>
       </c>
       <c r="H451" t="s">
-        <v>771</v>
+        <v>774</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452">
-        <v>1029</v>
+        <v>1022</v>
       </c>
       <c r="B452">
         <v>2025</v>
       </c>
       <c r="C452">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="D452" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E452" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F452" t="s">
-        <v>198</v>
+        <v>109</v>
       </c>
       <c r="G452" s="1" t="s">
-        <v>16</v>
+        <v>775</v>
       </c>
       <c r="H452" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453">
-        <v>1030</v>
+        <v>1023</v>
       </c>
       <c r="B453">
         <v>2025</v>
       </c>
       <c r="C453">
-        <v>335</v>
+        <v>329</v>
       </c>
       <c r="D453" t="s">
+        <v>226</v>
+      </c>
+      <c r="E453" t="s">
+        <v>227</v>
+      </c>
+      <c r="F453" t="s">
         <v>214</v>
       </c>
-      <c r="E453" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G453" s="1" t="s">
-        <v>16</v>
+        <v>777</v>
       </c>
       <c r="H453" t="s">
-        <v>773</v>
+        <v>778</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454">
-        <v>1031</v>
+        <v>1024</v>
       </c>
       <c r="B454">
         <v>2025</v>
       </c>
       <c r="C454">
-        <v>336</v>
+        <v>330</v>
       </c>
       <c r="D454" t="s">
+        <v>226</v>
+      </c>
+      <c r="E454" t="s">
+        <v>227</v>
+      </c>
+      <c r="F454" t="s">
         <v>214</v>
       </c>
-      <c r="E454" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G454" s="1" t="s">
-        <v>16</v>
+        <v>779</v>
       </c>
       <c r="H454" t="s">
-        <v>774</v>
+        <v>780</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455">
-        <v>1032</v>
+        <v>1025</v>
       </c>
       <c r="B455">
         <v>2025</v>
       </c>
       <c r="C455">
-        <v>337</v>
+        <v>331</v>
       </c>
       <c r="D455" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E455" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F455" t="s">
-        <v>274</v>
+        <v>297</v>
       </c>
       <c r="G455" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H455" t="s">
-        <v>775</v>
+        <v>781</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456">
-        <v>1033</v>
+        <v>1026</v>
       </c>
       <c r="B456">
         <v>2025</v>
       </c>
       <c r="C456">
-        <v>338</v>
+        <v>332</v>
       </c>
       <c r="D456" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E456" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F456" t="s">
-        <v>274</v>
+        <v>297</v>
       </c>
       <c r="G456" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H456" t="s">
-        <v>776</v>
+        <v>782</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457">
-        <v>1034</v>
+        <v>1027</v>
       </c>
       <c r="B457">
         <v>2025</v>
       </c>
       <c r="C457">
-        <v>339</v>
+        <v>333</v>
       </c>
       <c r="D457" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E457" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F457" t="s">
-        <v>67</v>
+        <v>297</v>
       </c>
       <c r="G457" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H457" t="s">
-        <v>777</v>
+        <v>783</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458">
-        <v>1035</v>
+        <v>1029</v>
       </c>
       <c r="B458">
         <v>2025</v>
       </c>
       <c r="C458">
-        <v>340</v>
+        <v>334</v>
       </c>
       <c r="D458" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E458" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F458" t="s">
-        <v>67</v>
+        <v>206</v>
       </c>
       <c r="G458" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H458" t="s">
-        <v>778</v>
+        <v>784</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459">
-        <v>1038</v>
+        <v>1030</v>
       </c>
       <c r="B459">
         <v>2025</v>
       </c>
       <c r="C459">
-        <v>341</v>
+        <v>335</v>
       </c>
       <c r="D459" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E459" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F459" t="s">
-        <v>79</v>
+        <v>206</v>
       </c>
       <c r="G459" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H459" t="s">
-        <v>779</v>
+        <v>785</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460">
-        <v>1041</v>
+        <v>1031</v>
       </c>
       <c r="B460">
         <v>2025</v>
       </c>
       <c r="C460">
-        <v>342</v>
+        <v>336</v>
       </c>
       <c r="D460" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E460" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F460" t="s">
-        <v>72</v>
+        <v>206</v>
       </c>
       <c r="G460" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H460" t="s">
-        <v>780</v>
+        <v>786</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461">
-        <v>1042</v>
+        <v>1032</v>
       </c>
       <c r="B461">
         <v>2025</v>
       </c>
       <c r="C461">
-        <v>343</v>
+        <v>337</v>
       </c>
       <c r="D461" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E461" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F461" t="s">
-        <v>72</v>
+        <v>286</v>
       </c>
       <c r="G461" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H461" t="s">
-        <v>781</v>
+        <v>787</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462">
-        <v>1043</v>
+        <v>1033</v>
       </c>
       <c r="B462">
         <v>2025</v>
       </c>
       <c r="C462">
-        <v>344</v>
+        <v>338</v>
       </c>
       <c r="D462" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E462" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F462" t="s">
-        <v>72</v>
+        <v>286</v>
       </c>
       <c r="G462" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H462" t="s">
-        <v>782</v>
+        <v>788</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463">
-        <v>1044</v>
+        <v>1034</v>
       </c>
       <c r="B463">
         <v>2025</v>
       </c>
       <c r="C463">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="D463" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E463" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F463" t="s">
-        <v>105</v>
+        <v>67</v>
       </c>
       <c r="G463" s="1" t="s">
-        <v>783</v>
+        <v>16</v>
       </c>
       <c r="H463" t="s">
-        <v>784</v>
+        <v>789</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464">
-        <v>1045</v>
+        <v>1035</v>
       </c>
       <c r="B464">
         <v>2025</v>
       </c>
       <c r="C464">
-        <v>346</v>
+        <v>340</v>
       </c>
       <c r="D464" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E464" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F464" t="s">
-        <v>105</v>
+        <v>67</v>
       </c>
       <c r="G464" s="1" t="s">
-        <v>785</v>
+        <v>16</v>
       </c>
       <c r="H464" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465">
-        <v>1046</v>
+        <v>1038</v>
       </c>
       <c r="B465">
         <v>2025</v>
       </c>
       <c r="C465">
-        <v>347</v>
+        <v>341</v>
       </c>
       <c r="D465" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E465" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F465" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="G465" s="1" t="s">
-        <v>787</v>
+        <v>16</v>
       </c>
       <c r="H465" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466">
-        <v>1047</v>
+        <v>1041</v>
       </c>
       <c r="B466">
         <v>2025</v>
       </c>
       <c r="C466">
-        <v>348</v>
+        <v>342</v>
       </c>
       <c r="D466" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E466" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F466" t="s">
         <v>72</v>
       </c>
       <c r="G466" s="1" t="s">
-        <v>789</v>
+        <v>16</v>
       </c>
       <c r="H466" t="s">
-        <v>790</v>
+        <v>792</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467">
-        <v>1048</v>
+        <v>1042</v>
       </c>
       <c r="B467">
         <v>2025</v>
       </c>
       <c r="C467">
-        <v>349</v>
+        <v>343</v>
       </c>
       <c r="D467" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E467" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F467" t="s">
         <v>72</v>
       </c>
       <c r="G467" s="1" t="s">
-        <v>791</v>
+        <v>16</v>
       </c>
       <c r="H467" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468">
-        <v>1049</v>
+        <v>1043</v>
       </c>
       <c r="B468">
         <v>2025</v>
       </c>
       <c r="C468">
-        <v>350</v>
+        <v>344</v>
       </c>
       <c r="D468" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E468" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F468" t="s">
-        <v>285</v>
+        <v>72</v>
       </c>
       <c r="G468" s="1" t="s">
-        <v>793</v>
+        <v>16</v>
       </c>
       <c r="H468" t="s">
         <v>794</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469">
-        <v>1050</v>
+        <v>1044</v>
       </c>
       <c r="B469">
         <v>2025</v>
       </c>
       <c r="C469">
-        <v>351</v>
+        <v>345</v>
       </c>
       <c r="D469" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E469" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F469" t="s">
-        <v>285</v>
+        <v>105</v>
       </c>
       <c r="G469" s="1" t="s">
         <v>795</v>
       </c>
       <c r="H469" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470">
-        <v>1051</v>
+        <v>1045</v>
       </c>
       <c r="B470">
         <v>2025</v>
       </c>
       <c r="C470">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="D470" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E470" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F470" t="s">
-        <v>285</v>
+        <v>105</v>
       </c>
       <c r="G470" s="1" t="s">
         <v>797</v>
       </c>
       <c r="H470" t="s">
         <v>798</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471">
-        <v>1052</v>
+        <v>1046</v>
       </c>
       <c r="B471">
         <v>2025</v>
       </c>
       <c r="C471">
-        <v>353</v>
+        <v>347</v>
       </c>
       <c r="D471" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E471" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F471" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="G471" s="1" t="s">
         <v>799</v>
       </c>
       <c r="H471" t="s">
         <v>800</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472">
-        <v>1053</v>
+        <v>1047</v>
       </c>
       <c r="B472">
         <v>2025</v>
       </c>
       <c r="C472">
-        <v>354</v>
+        <v>348</v>
       </c>
       <c r="D472" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E472" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F472" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="G472" s="1" t="s">
         <v>801</v>
       </c>
       <c r="H472" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473">
-        <v>1054</v>
+        <v>1048</v>
       </c>
       <c r="B473">
         <v>2025</v>
       </c>
       <c r="C473">
-        <v>355</v>
+        <v>349</v>
       </c>
       <c r="D473" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E473" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F473" t="s">
-        <v>274</v>
+        <v>72</v>
       </c>
       <c r="G473" s="1" t="s">
         <v>803</v>
       </c>
       <c r="H473" t="s">
         <v>804</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474">
-        <v>1055</v>
+        <v>1049</v>
       </c>
       <c r="B474">
         <v>2025</v>
       </c>
       <c r="C474">
-        <v>356</v>
+        <v>350</v>
       </c>
       <c r="D474" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E474" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F474" t="s">
-        <v>198</v>
+        <v>297</v>
       </c>
       <c r="G474" s="1" t="s">
         <v>805</v>
       </c>
       <c r="H474" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475">
-        <v>1056</v>
+        <v>1050</v>
       </c>
       <c r="B475">
         <v>2025</v>
       </c>
       <c r="C475">
-        <v>357</v>
+        <v>351</v>
       </c>
       <c r="D475" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E475" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F475" t="s">
-        <v>198</v>
+        <v>297</v>
       </c>
       <c r="G475" s="1" t="s">
         <v>807</v>
       </c>
       <c r="H475" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476">
-        <v>1057</v>
+        <v>1051</v>
       </c>
       <c r="B476">
         <v>2025</v>
       </c>
       <c r="C476">
-        <v>358</v>
+        <v>352</v>
       </c>
       <c r="D476" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E476" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F476" t="s">
-        <v>198</v>
+        <v>297</v>
       </c>
       <c r="G476" s="1" t="s">
         <v>809</v>
       </c>
       <c r="H476" t="s">
         <v>810</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="B477">
         <v>2025</v>
       </c>
       <c r="C477">
-        <v>359</v>
+        <v>353</v>
       </c>
       <c r="D477" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E477" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F477" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="G477" s="1" t="s">
         <v>811</v>
       </c>
       <c r="H477" t="s">
         <v>812</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478">
-        <v>1061</v>
+        <v>1053</v>
       </c>
       <c r="B478">
         <v>2025</v>
       </c>
       <c r="C478">
-        <v>360</v>
+        <v>354</v>
       </c>
       <c r="D478" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E478" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F478" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="G478" s="1" t="s">
         <v>813</v>
       </c>
       <c r="H478" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479">
-        <v>1062</v>
+        <v>1054</v>
       </c>
       <c r="B479">
         <v>2025</v>
       </c>
       <c r="C479">
-        <v>361</v>
+        <v>355</v>
       </c>
       <c r="D479" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E479" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F479" t="s">
-        <v>72</v>
+        <v>286</v>
       </c>
       <c r="G479" s="1" t="s">
         <v>815</v>
       </c>
       <c r="H479" t="s">
         <v>816</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480">
-        <v>1063</v>
+        <v>1055</v>
       </c>
       <c r="B480">
         <v>2025</v>
       </c>
       <c r="C480">
-        <v>362</v>
+        <v>356</v>
       </c>
       <c r="D480" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E480" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F480" t="s">
-        <v>72</v>
+        <v>206</v>
       </c>
       <c r="G480" s="1" t="s">
         <v>817</v>
       </c>
       <c r="H480" t="s">
         <v>818</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481">
-        <v>1064</v>
+        <v>1056</v>
       </c>
       <c r="B481">
         <v>2025</v>
       </c>
       <c r="C481">
-        <v>363</v>
+        <v>357</v>
       </c>
       <c r="D481" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E481" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F481" t="s">
-        <v>285</v>
+        <v>206</v>
       </c>
       <c r="G481" s="1" t="s">
         <v>819</v>
       </c>
       <c r="H481" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482">
-        <v>1065</v>
+        <v>1057</v>
       </c>
       <c r="B482">
         <v>2025</v>
       </c>
       <c r="C482">
-        <v>364</v>
+        <v>358</v>
       </c>
       <c r="D482" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E482" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F482" t="s">
-        <v>285</v>
+        <v>206</v>
       </c>
       <c r="G482" s="1" t="s">
         <v>821</v>
       </c>
       <c r="H482" t="s">
         <v>822</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483">
-        <v>1066</v>
+        <v>1058</v>
       </c>
       <c r="B483">
         <v>2025</v>
       </c>
       <c r="C483">
-        <v>365</v>
+        <v>359</v>
       </c>
       <c r="D483" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E483" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F483" t="s">
-        <v>285</v>
+        <v>62</v>
       </c>
       <c r="G483" s="1" t="s">
         <v>823</v>
       </c>
       <c r="H483" t="s">
         <v>824</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484">
-        <v>1067</v>
+        <v>1061</v>
       </c>
       <c r="B484">
         <v>2025</v>
       </c>
       <c r="C484">
-        <v>366</v>
+        <v>360</v>
       </c>
       <c r="D484" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E484" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F484" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="G484" s="1" t="s">
         <v>825</v>
       </c>
       <c r="H484" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485">
-        <v>1068</v>
+        <v>1062</v>
       </c>
       <c r="B485">
         <v>2025</v>
       </c>
       <c r="C485">
-        <v>367</v>
+        <v>361</v>
       </c>
       <c r="D485" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E485" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F485" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="G485" s="1" t="s">
         <v>827</v>
       </c>
       <c r="H485" t="s">
         <v>828</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486">
-        <v>1069</v>
+        <v>1063</v>
       </c>
       <c r="B486">
         <v>2025</v>
       </c>
       <c r="C486">
-        <v>368</v>
+        <v>362</v>
       </c>
       <c r="D486" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E486" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F486" t="s">
-        <v>274</v>
+        <v>72</v>
       </c>
       <c r="G486" s="1" t="s">
         <v>829</v>
       </c>
       <c r="H486" t="s">
         <v>830</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487">
-        <v>1071</v>
+        <v>1064</v>
       </c>
       <c r="B487">
         <v>2025</v>
       </c>
       <c r="C487">
-        <v>369</v>
+        <v>363</v>
       </c>
       <c r="D487" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E487" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F487" t="s">
-        <v>62</v>
+        <v>297</v>
       </c>
       <c r="G487" s="1" t="s">
         <v>831</v>
       </c>
       <c r="H487" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488">
-        <v>1072</v>
+        <v>1065</v>
       </c>
       <c r="B488">
         <v>2025</v>
       </c>
       <c r="C488">
-        <v>370</v>
+        <v>364</v>
       </c>
       <c r="D488" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E488" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F488" t="s">
-        <v>62</v>
+        <v>297</v>
       </c>
       <c r="G488" s="1" t="s">
         <v>833</v>
       </c>
       <c r="H488" t="s">
         <v>834</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489">
-        <v>1074</v>
+        <v>1066</v>
       </c>
       <c r="B489">
         <v>2025</v>
       </c>
       <c r="C489">
-        <v>371</v>
+        <v>365</v>
       </c>
       <c r="D489" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E489" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F489" t="s">
-        <v>15</v>
+        <v>297</v>
       </c>
       <c r="G489" s="1" t="s">
-        <v>16</v>
+        <v>835</v>
       </c>
       <c r="H489" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490">
-        <v>1076</v>
+        <v>1067</v>
       </c>
       <c r="B490">
         <v>2025</v>
       </c>
       <c r="C490">
-        <v>372</v>
+        <v>366</v>
       </c>
       <c r="D490" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E490" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F490" t="s">
         <v>67</v>
       </c>
       <c r="G490" s="1" t="s">
-        <v>16</v>
+        <v>837</v>
       </c>
       <c r="H490" t="s">
-        <v>836</v>
+        <v>838</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491">
-        <v>1090</v>
+        <v>1068</v>
       </c>
       <c r="B491">
         <v>2025</v>
       </c>
       <c r="C491">
-        <v>373</v>
+        <v>367</v>
       </c>
       <c r="D491" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E491" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F491" t="s">
-        <v>15</v>
+        <v>67</v>
       </c>
       <c r="G491" s="1" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
       <c r="H491" t="s">
-        <v>838</v>
+        <v>840</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492">
-        <v>1091</v>
+        <v>1069</v>
       </c>
       <c r="B492">
         <v>2025</v>
       </c>
       <c r="C492">
-        <v>374</v>
+        <v>368</v>
       </c>
       <c r="D492" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E492" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F492" t="s">
-        <v>198</v>
+        <v>286</v>
       </c>
       <c r="G492" s="1" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
       <c r="H492" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493">
-        <v>1092</v>
+        <v>1071</v>
       </c>
       <c r="B493">
         <v>2025</v>
       </c>
       <c r="C493">
-        <v>375</v>
+        <v>369</v>
       </c>
       <c r="D493" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E493" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F493" t="s">
-        <v>198</v>
+        <v>62</v>
       </c>
       <c r="G493" s="1" t="s">
-        <v>841</v>
+        <v>843</v>
       </c>
       <c r="H493" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494">
-        <v>1093</v>
+        <v>1072</v>
       </c>
       <c r="B494">
         <v>2025</v>
       </c>
       <c r="C494">
-        <v>376</v>
+        <v>370</v>
       </c>
       <c r="D494" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E494" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F494" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="G494" s="1" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
       <c r="H494" t="s">
-        <v>844</v>
+        <v>846</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495">
-        <v>1094</v>
+        <v>1074</v>
       </c>
       <c r="B495">
         <v>2025</v>
       </c>
       <c r="C495">
-        <v>377</v>
+        <v>371</v>
       </c>
       <c r="D495" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E495" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F495" t="s">
-        <v>67</v>
+        <v>15</v>
       </c>
       <c r="G495" s="1" t="s">
-        <v>845</v>
+        <v>16</v>
       </c>
       <c r="H495" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496">
-        <v>1095</v>
+        <v>1076</v>
       </c>
       <c r="B496">
         <v>2025</v>
       </c>
       <c r="C496">
-        <v>378</v>
+        <v>372</v>
       </c>
       <c r="D496" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E496" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F496" t="s">
         <v>67</v>
       </c>
       <c r="G496" s="1" t="s">
-        <v>847</v>
+        <v>16</v>
       </c>
       <c r="H496" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="B497">
         <v>2025</v>
       </c>
       <c r="C497">
-        <v>379</v>
+        <v>373</v>
       </c>
       <c r="D497" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E497" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F497" t="s">
-        <v>274</v>
+        <v>15</v>
       </c>
       <c r="G497" s="1" t="s">
         <v>849</v>
       </c>
       <c r="H497" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="B498">
         <v>2025</v>
       </c>
       <c r="C498">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="D498" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E498" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F498" t="s">
-        <v>62</v>
+        <v>206</v>
       </c>
       <c r="G498" s="1" t="s">
         <v>851</v>
       </c>
       <c r="H498" t="s">
         <v>852</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499">
-        <v>1098</v>
+        <v>1092</v>
       </c>
       <c r="B499">
         <v>2025</v>
       </c>
       <c r="C499">
-        <v>381</v>
+        <v>375</v>
       </c>
       <c r="D499" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E499" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F499" t="s">
-        <v>72</v>
+        <v>206</v>
       </c>
       <c r="G499" s="1" t="s">
-        <v>16</v>
+        <v>853</v>
       </c>
       <c r="H499" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="B500">
         <v>2025</v>
       </c>
       <c r="C500">
-        <v>382</v>
+        <v>376</v>
       </c>
       <c r="D500" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E500" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F500" t="s">
-        <v>206</v>
+        <v>67</v>
       </c>
       <c r="G500" s="1" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="H500" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="B501">
         <v>2025</v>
       </c>
       <c r="C501">
-        <v>383</v>
+        <v>377</v>
       </c>
       <c r="D501" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E501" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F501" t="s">
-        <v>206</v>
+        <v>67</v>
       </c>
       <c r="G501" s="1" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="H501" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502">
-        <v>1101</v>
+        <v>1095</v>
       </c>
       <c r="B502">
         <v>2025</v>
       </c>
       <c r="C502">
-        <v>384</v>
+        <v>378</v>
       </c>
       <c r="D502" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E502" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F502" t="s">
-        <v>206</v>
+        <v>67</v>
       </c>
       <c r="G502" s="1" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="H502" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="B503">
         <v>2025</v>
       </c>
       <c r="C503">
-        <v>385</v>
+        <v>379</v>
       </c>
       <c r="D503" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E503" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F503" t="s">
-        <v>72</v>
+        <v>286</v>
       </c>
       <c r="G503" s="1" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="H503" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="B504">
         <v>2025</v>
       </c>
       <c r="C504">
-        <v>386</v>
+        <v>380</v>
       </c>
       <c r="D504" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E504" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F504" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="G504" s="1" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="H504" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505">
-        <v>1104</v>
+        <v>1098</v>
       </c>
       <c r="B505">
         <v>2025</v>
       </c>
       <c r="C505">
-        <v>387</v>
+        <v>381</v>
       </c>
       <c r="D505" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E505" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F505" t="s">
-        <v>285</v>
+        <v>72</v>
       </c>
       <c r="G505" s="1" t="s">
-        <v>864</v>
+        <v>16</v>
       </c>
       <c r="H505" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="B506">
         <v>2025</v>
       </c>
       <c r="C506">
-        <v>388</v>
+        <v>382</v>
       </c>
       <c r="D506" t="s">
+        <v>226</v>
+      </c>
+      <c r="E506" t="s">
+        <v>227</v>
+      </c>
+      <c r="F506" t="s">
         <v>214</v>
-      </c>
-[...4 lines deleted...]
-        <v>285</v>
       </c>
       <c r="G506" s="1" t="s">
         <v>866</v>
       </c>
       <c r="H506" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="B507">
         <v>2025</v>
       </c>
       <c r="C507">
-        <v>389</v>
+        <v>383</v>
       </c>
       <c r="D507" t="s">
+        <v>226</v>
+      </c>
+      <c r="E507" t="s">
+        <v>227</v>
+      </c>
+      <c r="F507" t="s">
         <v>214</v>
-      </c>
-[...4 lines deleted...]
-        <v>285</v>
       </c>
       <c r="G507" s="1" t="s">
         <v>868</v>
       </c>
       <c r="H507" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508">
-        <v>933</v>
+        <v>1101</v>
       </c>
       <c r="B508">
         <v>2025</v>
       </c>
       <c r="C508">
-        <v>1</v>
+        <v>384</v>
       </c>
       <c r="D508" t="s">
+        <v>226</v>
+      </c>
+      <c r="E508" t="s">
+        <v>227</v>
+      </c>
+      <c r="F508" t="s">
+        <v>214</v>
+      </c>
+      <c r="G508" s="1" t="s">
         <v>870</v>
       </c>
-      <c r="E508" t="s">
+      <c r="H508" t="s">
         <v>871</v>
-      </c>
-[...7 lines deleted...]
-        <v>872</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509">
-        <v>945</v>
+        <v>1102</v>
       </c>
       <c r="B509">
         <v>2025</v>
       </c>
       <c r="C509">
-        <v>2</v>
+        <v>385</v>
       </c>
       <c r="D509" t="s">
-        <v>870</v>
+        <v>226</v>
       </c>
       <c r="E509" t="s">
-        <v>871</v>
+        <v>227</v>
       </c>
       <c r="F509" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="G509" s="1" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="H509" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510">
-        <v>937</v>
+        <v>1103</v>
       </c>
       <c r="B510">
         <v>2025</v>
       </c>
       <c r="C510">
-        <v>1</v>
+        <v>386</v>
       </c>
       <c r="D510" t="s">
+        <v>226</v>
+      </c>
+      <c r="E510" t="s">
+        <v>227</v>
+      </c>
+      <c r="F510" t="s">
+        <v>72</v>
+      </c>
+      <c r="G510" s="1" t="s">
         <v>874</v>
       </c>
-      <c r="E510" t="s">
+      <c r="H510" t="s">
         <v>875</v>
-      </c>
-[...7 lines deleted...]
-        <v>876</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511">
-        <v>1001</v>
+        <v>1104</v>
       </c>
       <c r="B511">
         <v>2025</v>
       </c>
       <c r="C511">
-        <v>2</v>
+        <v>387</v>
       </c>
       <c r="D511" t="s">
-        <v>874</v>
+        <v>226</v>
       </c>
       <c r="E511" t="s">
-        <v>875</v>
+        <v>227</v>
       </c>
       <c r="F511" t="s">
-        <v>15</v>
+        <v>297</v>
       </c>
       <c r="G511" s="1" t="s">
+        <v>876</v>
+      </c>
+      <c r="H511" t="s">
         <v>877</v>
-      </c>
-[...1 lines deleted...]
-        <v>878</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512">
-        <v>919</v>
+        <v>1105</v>
       </c>
       <c r="B512">
         <v>2025</v>
       </c>
       <c r="C512">
-        <v>1</v>
+        <v>388</v>
       </c>
       <c r="D512" t="s">
+        <v>226</v>
+      </c>
+      <c r="E512" t="s">
+        <v>227</v>
+      </c>
+      <c r="F512" t="s">
+        <v>297</v>
+      </c>
+      <c r="G512" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="H512" t="s">
         <v>879</v>
-      </c>
-[...10 lines deleted...]
-        <v>881</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513">
-        <v>1016</v>
+        <v>1106</v>
       </c>
       <c r="B513">
         <v>2025</v>
       </c>
       <c r="C513">
-        <v>2</v>
+        <v>389</v>
       </c>
       <c r="D513" t="s">
-        <v>879</v>
+        <v>226</v>
       </c>
       <c r="E513" t="s">
+        <v>227</v>
+      </c>
+      <c r="F513" t="s">
+        <v>297</v>
+      </c>
+      <c r="G513" s="1" t="s">
         <v>880</v>
       </c>
-      <c r="F513" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H513" t="s">
-        <v>883</v>
+        <v>881</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514">
-        <v>1075</v>
+        <v>1107</v>
       </c>
       <c r="B514">
         <v>2025</v>
       </c>
       <c r="C514">
-        <v>3</v>
+        <v>390</v>
       </c>
       <c r="D514" t="s">
-        <v>879</v>
+        <v>226</v>
       </c>
       <c r="E514" t="s">
-        <v>880</v>
+        <v>227</v>
       </c>
       <c r="F514" t="s">
-        <v>62</v>
+        <v>15</v>
       </c>
       <c r="G514" s="1" t="s">
-        <v>16</v>
+        <v>882</v>
       </c>
       <c r="H514" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515">
+        <v>1108</v>
+      </c>
+      <c r="B515">
+        <v>2025</v>
+      </c>
+      <c r="C515">
+        <v>391</v>
+      </c>
+      <c r="D515" t="s">
+        <v>226</v>
+      </c>
+      <c r="E515" t="s">
+        <v>227</v>
+      </c>
+      <c r="F515" t="s">
+        <v>15</v>
+      </c>
+      <c r="G515" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="H515" t="s">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516">
+        <v>1109</v>
+      </c>
+      <c r="B516">
+        <v>2025</v>
+      </c>
+      <c r="C516">
+        <v>392</v>
+      </c>
+      <c r="D516" t="s">
+        <v>226</v>
+      </c>
+      <c r="E516" t="s">
+        <v>227</v>
+      </c>
+      <c r="F516" t="s">
+        <v>79</v>
+      </c>
+      <c r="G516" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="H516" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517">
+        <v>1110</v>
+      </c>
+      <c r="B517">
+        <v>2025</v>
+      </c>
+      <c r="C517">
+        <v>393</v>
+      </c>
+      <c r="D517" t="s">
+        <v>226</v>
+      </c>
+      <c r="E517" t="s">
+        <v>227</v>
+      </c>
+      <c r="F517" t="s">
+        <v>286</v>
+      </c>
+      <c r="G517" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="H517" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518">
+        <v>1111</v>
+      </c>
+      <c r="B518">
+        <v>2025</v>
+      </c>
+      <c r="C518">
+        <v>394</v>
+      </c>
+      <c r="D518" t="s">
+        <v>226</v>
+      </c>
+      <c r="E518" t="s">
+        <v>227</v>
+      </c>
+      <c r="F518" t="s">
+        <v>286</v>
+      </c>
+      <c r="G518" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="H518" t="s">
         <v>891</v>
       </c>
-      <c r="B515">
-[...2 lines deleted...]
-      <c r="C515">
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519">
+        <v>1112</v>
+      </c>
+      <c r="B519">
+        <v>2025</v>
+      </c>
+      <c r="C519">
+        <v>395</v>
+      </c>
+      <c r="D519" t="s">
+        <v>226</v>
+      </c>
+      <c r="E519" t="s">
+        <v>227</v>
+      </c>
+      <c r="F519" t="s">
+        <v>286</v>
+      </c>
+      <c r="G519" s="1" t="s">
+        <v>892</v>
+      </c>
+      <c r="H519" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520">
+        <v>1113</v>
+      </c>
+      <c r="B520">
+        <v>2025</v>
+      </c>
+      <c r="C520">
+        <v>396</v>
+      </c>
+      <c r="D520" t="s">
+        <v>226</v>
+      </c>
+      <c r="E520" t="s">
+        <v>227</v>
+      </c>
+      <c r="F520" t="s">
+        <v>67</v>
+      </c>
+      <c r="G520" s="1" t="s">
+        <v>894</v>
+      </c>
+      <c r="H520" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521">
+        <v>1115</v>
+      </c>
+      <c r="B521">
+        <v>2025</v>
+      </c>
+      <c r="C521">
+        <v>397</v>
+      </c>
+      <c r="D521" t="s">
+        <v>226</v>
+      </c>
+      <c r="E521" t="s">
+        <v>227</v>
+      </c>
+      <c r="F521" t="s">
+        <v>67</v>
+      </c>
+      <c r="G521" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="H521" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522">
+        <v>1116</v>
+      </c>
+      <c r="B522">
+        <v>2025</v>
+      </c>
+      <c r="C522">
+        <v>398</v>
+      </c>
+      <c r="D522" t="s">
+        <v>226</v>
+      </c>
+      <c r="E522" t="s">
+        <v>227</v>
+      </c>
+      <c r="F522" t="s">
+        <v>72</v>
+      </c>
+      <c r="G522" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="H522" t="s">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523">
+        <v>1117</v>
+      </c>
+      <c r="B523">
+        <v>2025</v>
+      </c>
+      <c r="C523">
+        <v>399</v>
+      </c>
+      <c r="D523" t="s">
+        <v>226</v>
+      </c>
+      <c r="E523" t="s">
+        <v>227</v>
+      </c>
+      <c r="F523" t="s">
+        <v>72</v>
+      </c>
+      <c r="G523" s="1" t="s">
+        <v>900</v>
+      </c>
+      <c r="H523" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524">
+        <v>1118</v>
+      </c>
+      <c r="B524">
+        <v>2025</v>
+      </c>
+      <c r="C524">
+        <v>400</v>
+      </c>
+      <c r="D524" t="s">
+        <v>226</v>
+      </c>
+      <c r="E524" t="s">
+        <v>227</v>
+      </c>
+      <c r="F524" t="s">
+        <v>72</v>
+      </c>
+      <c r="G524" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="H524" t="s">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525">
+        <v>933</v>
+      </c>
+      <c r="B525">
+        <v>2025</v>
+      </c>
+      <c r="C525">
         <v>1</v>
       </c>
-      <c r="D515" t="s">
-[...9 lines deleted...]
-        <v>888</v>
+      <c r="D525" t="s">
+        <v>904</v>
+      </c>
+      <c r="E525" t="s">
+        <v>905</v>
+      </c>
+      <c r="F525" t="s">
+        <v>62</v>
+      </c>
+      <c r="G525" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H525" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526">
+        <v>945</v>
+      </c>
+      <c r="B526">
+        <v>2025</v>
+      </c>
+      <c r="C526">
+        <v>2</v>
+      </c>
+      <c r="D526" t="s">
+        <v>904</v>
+      </c>
+      <c r="E526" t="s">
+        <v>905</v>
+      </c>
+      <c r="F526" t="s">
+        <v>62</v>
+      </c>
+      <c r="G526" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H526" t="s">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527">
+        <v>937</v>
+      </c>
+      <c r="B527">
+        <v>2025</v>
+      </c>
+      <c r="C527">
+        <v>1</v>
+      </c>
+      <c r="D527" t="s">
+        <v>908</v>
+      </c>
+      <c r="E527" t="s">
+        <v>909</v>
+      </c>
+      <c r="F527" t="s">
+        <v>206</v>
+      </c>
+      <c r="G527" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H527" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528">
+        <v>1001</v>
+      </c>
+      <c r="B528">
+        <v>2025</v>
+      </c>
+      <c r="C528">
+        <v>2</v>
+      </c>
+      <c r="D528" t="s">
+        <v>908</v>
+      </c>
+      <c r="E528" t="s">
+        <v>909</v>
+      </c>
+      <c r="F528" t="s">
+        <v>15</v>
+      </c>
+      <c r="G528" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="H528" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529">
+        <v>1114</v>
+      </c>
+      <c r="B529">
+        <v>2025</v>
+      </c>
+      <c r="C529">
+        <v>3</v>
+      </c>
+      <c r="D529" t="s">
+        <v>908</v>
+      </c>
+      <c r="E529" t="s">
+        <v>909</v>
+      </c>
+      <c r="F529" t="s">
+        <v>67</v>
+      </c>
+      <c r="G529" s="1" t="s">
+        <v>913</v>
+      </c>
+      <c r="H529" t="s">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530">
+        <v>919</v>
+      </c>
+      <c r="B530">
+        <v>2025</v>
+      </c>
+      <c r="C530">
+        <v>1</v>
+      </c>
+      <c r="D530" t="s">
+        <v>915</v>
+      </c>
+      <c r="E530" t="s">
+        <v>916</v>
+      </c>
+      <c r="F530" t="s">
+        <v>15</v>
+      </c>
+      <c r="G530" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H530" t="s">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531">
+        <v>1016</v>
+      </c>
+      <c r="B531">
+        <v>2025</v>
+      </c>
+      <c r="C531">
+        <v>2</v>
+      </c>
+      <c r="D531" t="s">
+        <v>915</v>
+      </c>
+      <c r="E531" t="s">
+        <v>916</v>
+      </c>
+      <c r="F531" t="s">
+        <v>286</v>
+      </c>
+      <c r="G531" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="H531" t="s">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532">
+        <v>1075</v>
+      </c>
+      <c r="B532">
+        <v>2025</v>
+      </c>
+      <c r="C532">
+        <v>3</v>
+      </c>
+      <c r="D532" t="s">
+        <v>915</v>
+      </c>
+      <c r="E532" t="s">
+        <v>916</v>
+      </c>
+      <c r="F532" t="s">
+        <v>62</v>
+      </c>
+      <c r="G532" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H532" t="s">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533">
+        <v>891</v>
+      </c>
+      <c r="B533">
+        <v>2025</v>
+      </c>
+      <c r="C533">
+        <v>1</v>
+      </c>
+      <c r="D533" t="s">
+        <v>921</v>
+      </c>
+      <c r="E533" t="s">
+        <v>922</v>
+      </c>
+      <c r="G533" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="H533" t="s">
+        <v>924</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -16964,50 +17540,68 @@
     <hyperlink ref="G491" r:id="rId490"/>
     <hyperlink ref="G492" r:id="rId491"/>
     <hyperlink ref="G493" r:id="rId492"/>
     <hyperlink ref="G494" r:id="rId493"/>
     <hyperlink ref="G495" r:id="rId494"/>
     <hyperlink ref="G496" r:id="rId495"/>
     <hyperlink ref="G497" r:id="rId496"/>
     <hyperlink ref="G498" r:id="rId497"/>
     <hyperlink ref="G499" r:id="rId498"/>
     <hyperlink ref="G500" r:id="rId499"/>
     <hyperlink ref="G501" r:id="rId500"/>
     <hyperlink ref="G502" r:id="rId501"/>
     <hyperlink ref="G503" r:id="rId502"/>
     <hyperlink ref="G504" r:id="rId503"/>
     <hyperlink ref="G505" r:id="rId504"/>
     <hyperlink ref="G506" r:id="rId505"/>
     <hyperlink ref="G507" r:id="rId506"/>
     <hyperlink ref="G508" r:id="rId507"/>
     <hyperlink ref="G509" r:id="rId508"/>
     <hyperlink ref="G510" r:id="rId509"/>
     <hyperlink ref="G511" r:id="rId510"/>
     <hyperlink ref="G512" r:id="rId511"/>
     <hyperlink ref="G513" r:id="rId512"/>
     <hyperlink ref="G514" r:id="rId513"/>
     <hyperlink ref="G515" r:id="rId514"/>
+    <hyperlink ref="G516" r:id="rId515"/>
+    <hyperlink ref="G517" r:id="rId516"/>
+    <hyperlink ref="G518" r:id="rId517"/>
+    <hyperlink ref="G519" r:id="rId518"/>
+    <hyperlink ref="G520" r:id="rId519"/>
+    <hyperlink ref="G521" r:id="rId520"/>
+    <hyperlink ref="G522" r:id="rId521"/>
+    <hyperlink ref="G523" r:id="rId522"/>
+    <hyperlink ref="G524" r:id="rId523"/>
+    <hyperlink ref="G525" r:id="rId524"/>
+    <hyperlink ref="G526" r:id="rId525"/>
+    <hyperlink ref="G527" r:id="rId526"/>
+    <hyperlink ref="G528" r:id="rId527"/>
+    <hyperlink ref="G529" r:id="rId528"/>
+    <hyperlink ref="G530" r:id="rId529"/>
+    <hyperlink ref="G531" r:id="rId530"/>
+    <hyperlink ref="G532" r:id="rId531"/>
+    <hyperlink ref="G533" r:id="rId532"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>