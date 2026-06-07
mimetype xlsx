--- v0 (2026-04-03)
+++ v1 (2026-06-07)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="651" uniqueCount="289">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1276" uniqueCount="505">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -150,78 +150,165 @@
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1231/image_20260317_0002.pdf</t>
   </si>
   <si>
     <t>NOMEIA A RUA LOCALIZADA APÓS ONDE EXISTE O FUTEBOL SOCIETE NO LOT DE ZÉ DO MAXIXE DE RUA JOÃO JOAQUIM DA SILVA</t>
   </si>
   <si>
     <t>NETO RAMOS</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1232/image_20260317_0003.pdf</t>
   </si>
   <si>
     <t>NOMEIA A RUA LOCALIZADA NO LOTEAMENTO JOÃO PAULO SEGUNDO PRÓXIMO A RUA RAUL FREITAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>FELIPE DE MANIÇOBA</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1254/image_20260324_0001.pdf</t>
   </si>
   <si>
     <t>FICA A RUA CONHECIDA COMO RUA DO BAR DE JOÃO CEBERO, NO DISTRITO DE MANIÇOBA NO MUNICIO DE SÃO CAETANO PE DENOMINADA DE RUA DEMERVAL ANTONIO DO NASCIMENTO.</t>
   </si>
   <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/</t>
+  </si>
+  <si>
+    <t>NOMEIA A LOCALIDADE CONHECIDA COMO VILA DO PADRE E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>RILVANE QUIRINO</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1308/pl_14.docx</t>
+  </si>
+  <si>
+    <t>INSTITUI A “SEMANA GOSPEL” NO MUNICÍPIO DE SÃO CAETANO – PE</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1309/pl_14.docx</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO A ORGANIZAR, NO ÂMBITO DA REDE PÚBLICA MUNICIPAL, O ATENDIMENTO ODONTOLÓGICO ESPECIALIZADO ÀS PESSOAS COM TRANSTORNOS DO NEURODESENVOLVIMENTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>NOMEIA A SEGUNDA TRAVESSA 15 DE NOVEMBRO</t>
+  </si>
+  <si>
+    <t>NOMEIA A TERCEIRA TRAVESSA 15 DE NOVEMBRO</t>
+  </si>
+  <si>
+    <t>MESA DIRETORA - MESA</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1338/pl_18.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o regime de subsídios, a concessão de férias anuais e o respectivo terço constitucional aos Vereadores da Câmara Municipal de São Caetano, Estado de Pernambuco, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1356/scan2026-05-12_120353.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE RECONHECIMENTO E APOIO AS COMUNIDADES REMANESCENTES DE QUILOMBOS, INSTITUI AÇÕES DE DESENVOLVIMENTO SUSTENTÁVEL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
     <t>PREFEITURA MUNICIPAL DE SÃO CAITANO - PMSC</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1125/image_20260109_0001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O VALOR DO SALÁRIO MÍNIMO A VIGORAR A PARTIR DE 1º DE JANEIRO DE 2026</t>
   </si>
   <si>
-    <t>MESA DIRETORA - MESA</t>
-[...1 lines deleted...]
-  <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1126/image_20260109_0002.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O AUMENTO DO SALÁRIO MÍNIMO QUE PASSA A VIGORAR EM 2026 NO ÂMBITO DA CÂMARA MUNICIPAL DE SÃO CAETANO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1183/image_20260226_0001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DE 3% (TRÊS) POR CENTO NO VENCIMENTO BASE DOS PROFESSORES EFETIVOS QUE RECEBEM MAIS DE R$ 10.000,00 (DEZ MIL REAIS), REAJUSTE DE 6% (SEIS) POR CENTO NO VENCIMENTO BASE DOS PROFESSORES EFETIVOS QUE RECEBEM MENOS DE R$ 10.000,00 (DEZ MIL REAIS) E 12% (DOZE) POR CENTO NO VENCIMENTO BASE DOS OCUPANTES DE CARGOS PROFESSORES CONTRATADOS E COMISSIONADOS QUE NÃO SÃO EFETIVOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1337/image_20260429_0004.pdf</t>
+  </si>
+  <si>
+    <t>DISP6E S0BRE A ALTERAÇAO DO ART. 1° DA LEI MUNICIPAI. N° 023/2022 E DA 0UTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1312/image_20260429_0003_260429_125317.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ALTERAÇÃO DOS ANEXOS I E II DA LEI MUNICIPAL N° 025/2022 PARA ATUALIZAÇÃO DOS VENCIMENTOS DOS CARGOS DA GUARDA CIVIL MUNICIPAL E DA OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1336/image_20260429_0002.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ATUALIZACA0 DOS VENCIMENTOS DOS CIRURGIOES-DENTISTAS DO MUNICIPIO DE SAO SÃO CAETANO-PE E DO ADICIONAL DE INSAIUBRIDADE, E DA 0UTRAS PROVIDfiNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1335/image_20260429_0001.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE S0BRE A ATUALIZACAO D0 VENCIMENTO DOS CARGOS QUE ESPECIFICA, N0 AMBIT0 DO MUNICIPIO DE SAO CAETANO PE, E DA 0UTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>PI</t>
+  </si>
+  <si>
+    <t>PEDIDO DE INFORMAÇÃO</t>
+  </si>
+  <si>
+    <t>REQUER INFORMAÇÕES SOBRE A FROTA DE VEÍCULOS DAS SECRETARIAS</t>
+  </si>
+  <si>
+    <t>REQUER INFORMAÇÕES SOBRE A RELAÇÃO DE CIRURGIAS REALIZADAS NO MUNICÍPIO</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1313/scan2026-05-05_121155_000.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de informaçõës sobre a frota de veículos das Secretarias Municipais</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1314/scan2026-05-05_121155_001.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de riformações sobre a arrecadação das feiras livres e do matadouro público do município.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>JUNIOR DA SAÚDE</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1127/image_20260120_0001.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE DOULAS PARA O HOSPITAL MUNICIPAL</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1128/image_20260203_0001.pdf</t>
   </si>
   <si>
     <t>QUE SEJA CONSTRUIDO UM CEMITÉRIO PÚBLICO MUNICIPAL PARA OS ANIMAIS DE PEQUENO MÉDIO E GRANDE PORTE</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1129/image_20260203_0002.pdf</t>
   </si>
@@ -660,53 +747,50 @@
   <si>
     <t>regularizar a distribuição de energia do Loteamento São josé e adjacencias deste Municipio.</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1211/scan2026-03-10_104347_011.pdf</t>
   </si>
   <si>
     <t>colocar placas nas ruas assim como nas praças de nossa cidade</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1212/scan2026-03-10_104347_012.pdf</t>
   </si>
   <si>
     <t>efetuar a tapação de uma pequena barragem no Sítio Enganchada proximidade da residência de Adelson</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1214/scan2026-03-10_104347_014.pdf</t>
   </si>
   <si>
     <t>perfuração e instalação de um poço artesiano na residência de Cícero Francisco da Silva, localizada no Sítio Cajazeiras, zona rural deste município</t>
   </si>
   <si>
     <t>MAURICIO DE MANIÇOBA</t>
   </si>
   <si>
-    <t>https://sapl.saocaitano.pe.leg.br/media/</t>
-[...1 lines deleted...]
-  <si>
     <t>CONTINUIDADE DO ASFALTO NA RUA DO CEMITÉRIO EM MANIÇOBA</t>
   </si>
   <si>
     <t>CONTINUIDADE DO ASFALTO NA RUA DO  MANOEL A DO NASCIMENTO AO SÍTIO JOÃO LUCAS EM MANIÇOBA</t>
   </si>
   <si>
     <t>CONTINUIDADE DO ASFALTO QUE ESTÁ LOCALIZADO NA RUA DA CAMARA FRIGORIFICA EM MANIÇOBA</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1218/scan2026-03-17_094942_000.pdf</t>
   </si>
   <si>
     <t>que seja feita aquisição de fardamento para o corpo docente do nosso município.</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1219/scan2026-03-17_094942_001.pdf</t>
   </si>
   <si>
     <t>que seja feito a reformano antigo prédio onde funcionava o colégio João Almeida na vila de Tapiraim.</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1220/scan2026-03-17_094942_002.pdf</t>
   </si>
   <si>
     <t>que seja disponibilizadas as maquinas para a realização da limpeza e desassoreamento de barreiro</t>
@@ -850,50 +934,614 @@
     <t>QUE SEJA FEITO A MANUTENÇÃO DA ILUMINAÇÃO NO BAIRRO PEQUENA DE OUTRO.</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1250/scan2026-03-24_105641_009.pdf</t>
   </si>
   <si>
     <t>QUE SEJAM TOMADAS AS PROVIDENCIAS NECESSARIAS PARA A MELHORIA DA INFRAESTRUTURA DO CEMITERIO JARDIM DA SAUDADE.</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1251/scan2026-03-24_105641_010.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITO O ASFALTO DA RUA ANTONIO RAMOS NO ALTO DA SAUDADE.</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1252/scan2026-03-24_105641_011.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITO O ASFALTO DE TODAS AS RUAS DO LOTEAMENTO SÃO JOSE, ASSIM COMO DA REVITALIZAÇÃO DAS PRAÇAS DAQUELE LOTEAMENTO.</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1253/scan2026-03-24_105641_012.pdf</t>
   </si>
   <si>
     <t>QUE SEJA EFETUADO A LIMPEZA  OU ATERRO NO AÇUDE DE TAPIRAIM DESDE MUNICIPIO.</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1255/image_20260407_0001.pdf</t>
+  </si>
+  <si>
+    <t>PASSAGEM MOLHADA NO SÍTIO BOQUEIRAOZINHO</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1256/image_20260407_0002.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA QUE SEJA GRAVADO E TRANSMITIDO AS REUNIÕES PARA ELABORAÇÃO DO REGIMENTO INTERNO E LEI ORGÂNICA</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1257/image_20260407_0003.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA CONSTRUÇÃO DE UBS NO SÍTIO BOQUEIRAOZINHO</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1258/image_20260407_0004.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA MELHORIAS NO CAMPO DE PILÃO COM GRAMADO, ARQUIBANCADA E DEMAIS MELHORIAS PARA O CAMPO QUE FICA LOCALIZADO NO SÍTIO BOQUEIRAOZINHO</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1259/image_20260407_0005.pdf</t>
+  </si>
+  <si>
+    <t>CONSTRUÇÃO DE PRAÇA PARA AS CRIANÇAS NO SÍTIO BOQUEIRAOZINHO</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1260/image_20260407_0006.pdf</t>
+  </si>
+  <si>
+    <t>FAZER O ROÇO DOS MATOS DA ESTRADA NAS PROXIMIDADES DA TERRA DO FINADO MACAUZINHO</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1261/image_20260407_0007.pdf</t>
+  </si>
+  <si>
+    <t>CONSTRUÇÃO DE PASSAGEM MOLHADA NO SÍTIO PÉ DE LADEIRA PRÓXIMO DE JOÃO DA GOIABA</t>
+  </si>
+  <si>
+    <t>CICERO BARRIGUINHA</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1262/cicero_1.pdf</t>
+  </si>
+  <si>
+    <t>CONSTRUÇÃO DE PRAÇA NO LOT PEQUENA DE OURO</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1263/cicero_2.pdf</t>
+  </si>
+  <si>
+    <t>CALÇAMENTO RURAL NA SUBIDA DE ZÉ VICENTE, SÍTIO XICURU</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1264/cicero_3.pdf</t>
+  </si>
+  <si>
+    <t>CALÇAMENTO NA RUA JOSÉ ANTONIO LIBERATO POR TRAS DA IGREJA CRISTO REI</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1265/geraldo_2026__abril.doc</t>
+  </si>
+  <si>
+    <t>que seja  feito calçameto na entra que vai para varzia da cobra .</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1266/geraldo_2026__abril_02.doc</t>
+  </si>
+  <si>
+    <t>que seja  feito uma praça ao lado da quadra na Vila de Tapiraim .</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1267/requerimento_geraldo_01_2.odt</t>
+  </si>
+  <si>
+    <t>que seja feito o calçamento o paviamento da rua Airton Sena  vizinho ao Ferro Velho que vai para José Ramos .</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1268/olimpio_abril.docx</t>
+  </si>
+  <si>
+    <t>que seja reformada a praça de São Francisco de Assis no Alto do Xerém</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1269/olimpio_abril_02.docx</t>
+  </si>
+  <si>
+    <t>complemento do asafalto que liga do Joaquim Ribeiro ate o Casarão que da acesso ao Loteamento Carlos Bezerra</t>
+  </si>
+  <si>
+    <t>colocação de um papa-metralha ou papa-lixo nas duas entradas próximo a chácara do policial Emerson para organizar a coleta de lixo na localidade.</t>
+  </si>
+  <si>
+    <t>troca de lampadas na av. luiz coimbra</t>
+  </si>
+  <si>
+    <t>GÔGA JOGADOR</t>
+  </si>
+  <si>
+    <t>ASFALTO NA PRIMEIRA, SEGUNDA E TERCEIRA TRAVESSAS DA RUA 15 DE NOVEMBRO</t>
+  </si>
+  <si>
+    <t>ASFALTO DO CANAL DA RUA 15 DE NOVEMBRO</t>
+  </si>
+  <si>
+    <t>que seja feito no matadouro público um descanso após os boi serem abatidos</t>
+  </si>
+  <si>
+    <t>COLOCAÇÃO DE SINALIZAÇÃO HORIZONTAL E VERTICAL EM FRENTE AS ESCOLAS E INSTALAÇÃO DE CÂMERAS DE SEGURANÇA EM FRENTE AS ESCOLAS</t>
+  </si>
+  <si>
+    <t>RECAPEAMENTO ASFALTICO NA AV. PEDRO ALMEIDA DO NASCIMENTO</t>
+  </si>
+  <si>
+    <t>CALÇAMENTO NO SÍTIO CAJAZEIRAS NA SUBIDA DA ESCOLA</t>
+  </si>
+  <si>
+    <t>CALÇAMENTO DA SUBIDA QUE DA ACESSO AO BAR DE BEL E CHAPEL DE COURO</t>
+  </si>
+  <si>
+    <t>CONTINUIDADE DO CALÇAMENDO DO BARRO BRANCO NA SUBIDA E AO LADO DA IGREJA</t>
+  </si>
+  <si>
+    <t>CAPINAGEM E MANUTENÇÃO DAS PRAÇAS DO MUNICÍPIO</t>
+  </si>
+  <si>
+    <t>PEDIDO A CELPE PARA COLOCAR POSTES E ILUMINAÇÃO DO BARRACÃO ATÉ A VILA DE TAPIRAIM</t>
+  </si>
+  <si>
+    <t>QUE SEJA SOLICITADO AO GOVERNO DO ESTADO ILUMINAÇÃO DO VIADUTO HUMBERTO CAVALCANTE AO LADO DO HOSPITAL</t>
+  </si>
+  <si>
+    <t>PAVIMENTAÇÃO ASFALTICA QUE LIGA A CIDADE ATÉ OS DISTRITOS DE SANTA LUZIA E MANIÇOBA</t>
+  </si>
+  <si>
+    <t>INSTALAÇÃO DE POÇO ARTESIANO NA RESIDENCIA DE MARIA LUCIENE QUITÉRIA ALVES NO SÍTIO FERNANDES</t>
+  </si>
+  <si>
+    <t>IMPLANTAÇÃO DE CANAL INFORMATIVO AOS PACIENTES QUE TEM CONSULTA OU OPERAÇÃO MARCADA</t>
+  </si>
+  <si>
+    <t>ORGANIZAÇÃO DE FILAS OU OUTROS PROCEDIMENTOS NOS DIAS DE COLETA DE MATERIAL PARA EXAMES COM PRIORIDADES PARA IDOSOS, GESTANTES, E OUTRAS PRIORIDADES LEGAIS</t>
+  </si>
+  <si>
+    <t>CALÇAMENTO NA RUA ONDE ERA UM DEPÓSITO DE GÁS NO LOT CARLOS BEZERRA</t>
+  </si>
+  <si>
+    <t>QUE SEJA ENCAMINHADO AO GOVERNO DO ESTADO SOLICITAÇÃO PARA QUE A DELEGACIA DA POLICIA CIVIL SEJA ABERTA 24 HORAS POR DIA</t>
+  </si>
+  <si>
+    <t>IMPLANTAÇÃO DE ILUMINAÇÃO DE LED NAS LOCALIDADES DO SÍTIO JACARÉ, COMUNIDADE DOS QUILOMBOLAS, SERRA DO RETIRO E ASSENTAMENTO PONTA DE SERRA</t>
+  </si>
+  <si>
+    <t>QUE SEJA FEITO PEDIDO AO GOVERNO DO ESTADO PARA REFORMAR PRÉDIO ONDE MORAVA O PROMOTOR DE JUSTIÇA</t>
+  </si>
+  <si>
+    <t>QUE SEJA ADQUIRIDO UM TRATOR COM ROÇADEIRA PARA FAZER O ROÇO DO MATO DA ZONA RURAL</t>
+  </si>
+  <si>
+    <t>QUE SEJA ADQUIRIDO TRANSPORTE ADAPTADO PARA TRANSPORTAR CADEIRANTES</t>
+  </si>
+  <si>
+    <t>QUE SEJA FEITO CALÇAMENTO DA LINHA DAGUA</t>
+  </si>
+  <si>
+    <t>QUE SEJA FEITO CALÇAMENTO DA CHURRASCARIA DE MARLUCE</t>
+  </si>
+  <si>
+    <t>QUE SEJA FEITO CALÇAMENTO NO SÍTIO BOA VISTA</t>
+  </si>
+  <si>
+    <t>SOLICITA ILIMINAÇÃO DE LED NO CEMITÉRIO JARDIM DA SAUDADE</t>
+  </si>
+  <si>
+    <t>SOLICITA CALÇAMENTO RURAL NA SUBIDA DO SÍTIO PALMEIRA</t>
+  </si>
+  <si>
+    <t>SOLICITA CONSTRUÇÃO DE UBS NO SÍTIO BOA VISTA PRÓXIMO AO POSTO FISCAL</t>
+  </si>
+  <si>
+    <t>SOLICITA DISPONIBILIZAÇÃO DE VEÍCULO DESTINADO AO TRANSPORTE DE PAIS E FILHOS COM TRANSTORNO AUTISTA</t>
+  </si>
+  <si>
+    <t>SOLICITA CONSTRUÇÃO DE ABRIGO PARA IDOSOS NO MUNICÍPIO</t>
+  </si>
+  <si>
+    <t>SOLICITA REVITALIZAÇÃO DE CALÇAMENTO PRÓXIMO A CAMBOA NO LOTEAMENTO DE VADO</t>
+  </si>
+  <si>
+    <t>SOLICITA CRIAÇÃO DE PROTOCOLO PARA ENTREGA DE CORRESPONDÊNCIA OU ENCOMENDAS NA CÂMARA MUNICIPAL</t>
+  </si>
+  <si>
+    <t>obras de saneamento básico, calçamento, asfalto e a implantação ou reforço da iluminação pública no caminho que dá acesso ao Cemitério Jardim da Saudade.</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1316/scan2026-05-05_121155_003.pdf</t>
+  </si>
+  <si>
+    <t>que seja feito um LEITO DE UTI infantil no hospital municipal Adolpho Perereira Carneiro.</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1317/scan2026-05-05_121155_004.pdf</t>
+  </si>
+  <si>
+    <t>que seja criado uma unidade móvel "Saúde Azul". Requerimento para criação de uma unidade móvel de diagnóstico e atendimento para crianças e adolescentes com TEA.</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1318/scan2026-05-05_121155_005.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA FEITO a construção de uma UBS no Bairro São José</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1319/scan2026-05-05_121155_006.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA FEITO a construção de um EDIFÍCIL PARA O CENTRO DE SAÚDE.</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1320/scan2026-05-05_121155_007.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA FEITO a construção de um CENTRO DE FISIOTERAPIA.</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1321/scan2026-05-05_121155_008.pdf</t>
+  </si>
+  <si>
+    <t>construção de uma passagem molhada no grupo Macapá, nas proximidades da fazenda de Léo.</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1322/scan2026-05-05_121155_009.pdf</t>
+  </si>
+  <si>
+    <t>que seja seja encaminhado apelo para o Prefeito cumpra com a decisão do STF em pagar o piso nacional a todos os professores de contrato temporário</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1323/scan2026-05-05_121155_010.pdf</t>
+  </si>
+  <si>
+    <t>solicitar a especial atenção da Senhora Governadora no sentido de autorizar que a Compesa possa efetuar ligações de água nos Sítios, Lamarão, Pé de Ladeira, Barro Branco e adjacencias</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1324/scan2026-05-05_121155_011.pdf</t>
+  </si>
+  <si>
+    <t>implantar o atendimento de Pediatria e Ortopedista em nosso Município.</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1325/scan2026-05-05_121155_012.pdf</t>
+  </si>
+  <si>
+    <t>serviços de roçagem e limpeza de vegetação, bem como a melhoria do sistema de iluminação pública no Loteamento São José, especialmente nas imediações da praça.</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1328/scan2026-05-05_121155_015.pdf</t>
+  </si>
+  <si>
+    <t>que seja A Continuidade do Calçamento na rua do salão são José na José Ramos</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1329/scan2026-05-05_121155_016.pdf</t>
+  </si>
+  <si>
+    <t>que seja Feito Uma UBS no sítio laje de Farinha ao lado do grupo escola</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1330/scan2026-05-05_121155_017.pdf</t>
+  </si>
+  <si>
+    <t>que seja Feito Uma passagem molhada no sítio pororoca em frente a fazenda de doutor Marrone</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1331/scan2026-05-05_121155_018.pdf</t>
+  </si>
+  <si>
+    <t>que seja feito a sinalização de faixas da pista do garrote.</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1332/scan2026-05-05_121155_019.pdf</t>
+  </si>
+  <si>
+    <t>que seja colocada a Encanaçao e Também a manuteçao do calçamento no loteamento Geonave Almeida</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1333/scan2026-05-05_121155_020.pdf</t>
+  </si>
+  <si>
+    <t>que seja Reformado o Posto de Saúde na Vila de Tapiraim .</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1334/scan2026-05-05_121155_021.pdf</t>
+  </si>
+  <si>
+    <t>que seja Adquirida uma maquina pesada esteira ( trator de esteira ), destinada a realição de serviços e manutençoes de estradas do nosso município</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1339/scan2026-05-12_104136_000.pdf</t>
+  </si>
+  <si>
+    <t>RECAPEAMENTO ASFALTICO NA RUA SAO JOAO</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1340/scan2026-05-12_104136_001.pdf</t>
+  </si>
+  <si>
+    <t>IMPLANTAÇÃO DE AÇÕES DE ACOMPANHAMENTO E INCLUSÃO DE CRIANÇAS COM TEA NAS ESCOLAS MUNICIPAIS</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1341/scan2026-05-12_104136_002.pdf</t>
+  </si>
+  <si>
+    <t>CRIAÇÃO DE UM BANCO MUNICIPAL DE RAÇÃO E SUPLEMENTOS PARA ANIMAIS</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1342/scan2026-05-12_104136_003.pdf</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE UM GABINETE ODONTOLÓGICO MÓVEL PARA ATENDIMENTO BÁSICO E PREVENTIVO</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1343/scan2026-05-12_104136_004.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA FEITO UMA ACOMODAÇÃO PARA OS PACIENTES QUE VEM DO SÍTIO PARA SER TRANSFERIDOS VIA TFD OU QUE ESTES PASCIENTES SEJAM TRANSFERIDOS NO HORÁRIO ADEQUADO</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1344/scan2026-05-12_104136_005.pdf</t>
+  </si>
+  <si>
+    <t>CALÇAMENTO NO FINAL DE ONDE JÁ ESTÁ ASFALTADO NO ALTO DO CAMPESTRE</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1345/scan2026-05-12_104136_006.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA QUE SEJA ENCAMINHADO PL COM O REAJUSTE DOS SERVIDORES MUNICIPAIS</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1346/scan2026-05-12_104136_008.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA FEITO UMA ESCOLA NO ALTO DA BANANA</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1347/scan2026-05-12_104136_009.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA FEITO UMA UBS NO ALTO DA BANANA</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1348/scan2026-05-12_104136_010.pdf</t>
+  </si>
+  <si>
+    <t>CALÇAMENO NO FINAL DAS DUAS ENTRADAS</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1349/scan2026-05-12_104136_011.pdf</t>
+  </si>
+  <si>
+    <t>REFORMA DOS GRUPOS ESCOLARES DA ZONA RURAL</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1350/scan2026-05-12_104136_012.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA FEITO UMA ROTATÓRIA EM FRENTE A IGREJA MATRIZ</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1351/scan2026-05-12_104246_000.pdf</t>
+  </si>
+  <si>
+    <t>PASSAGEM MOLHADA NO SÍTIO RIACHO DO MEL</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1352/scan2026-05-12_104246_001.pdf</t>
+  </si>
+  <si>
+    <t>REFORMA DA PRAÇA DA BIBLIOTECA VIRTUAL</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1353/scan2026-05-12_104327_000.pdf</t>
+  </si>
+  <si>
+    <t>TROCA DE UM POSTE NO BAIRRO PADRE CÍCERO</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1357/scan2026-05-19_113955_000.pdf</t>
+  </si>
+  <si>
+    <t>MANUTENÇÃO DAS LAMPADAS DA PEQUENA DE OURO</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1358/scan2026-05-19_113955_001.pdf</t>
+  </si>
+  <si>
+    <t>RECUPERAÇÃO DO CALÇAMENTO DA RUA AYRTON SENA EM FRENTE A CASA DO EX VEREADOR CESAR DA ONÇA</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1359/scan2026-05-19_113955_002.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA FEITO UMA PRAÇA AO LADO DO COLEGIO SOCORRO BRAGA</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1360/scan2026-05-19_113955_003.pdf</t>
+  </si>
+  <si>
+    <t>PASSAGEM MOLHADA NO SITIO JUREMA ENTRE A PEDREIRA E A GRANJA DE IRAN</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1361/scan2026-05-19_113955_004.pdf</t>
+  </si>
+  <si>
+    <t>CAIXA D'AGUA PARA ABASTECIMENTO DA VILA DE TAPIRAIM</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1362/scan2026-05-19_113955_005.pdf</t>
+  </si>
+  <si>
+    <t>IMPLEMENTAÇÃO DE CURSOS DE INFORMATICA, BARBEIRO, CORTE E COSTURA NA ZONA RURAL E DISTRITOS</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1363/scan2026-05-19_113955_006.pdf</t>
+  </si>
+  <si>
+    <t>TROCA DE TODA ILUMINAÇÃO PÚBLICA POR LAMPADAS DE LED</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1364/scan2026-05-19_113955_007.pdf</t>
+  </si>
+  <si>
+    <t>CONSTRUÇÃO DE VELORIO NA ANTIGA SEDE DA ASSOCIAÇÃO DAS COSTUREIRAS NA VILA DE TAPIRAIM</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1365/scan2026-05-19_113955_008.pdf</t>
+  </si>
+  <si>
+    <t>CONSTRUÇÃO DE BANHEIRO PÚBLICO NO PRÉDIO DO ANTOGO POSTO DE SAÚDE NA VILA DE MANIÇOBA</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1366/scan2026-05-19_113955_009.pdf</t>
+  </si>
+  <si>
+    <t>COMPLEMENTO DO CALÇAMENTO DA ENTRADA DO CAMPO DE FUTEBOL ATÉ A OFICINA DE ADEIDO DO PORTÃO EM MANIÇOBA</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1367/scan2026-05-19_113955_010.pdf</t>
+  </si>
+  <si>
+    <t>CALÇAMENTO NO BECO DO AÇOUGUE NA VILA DE TAPIRAIM</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1368/scan2026-05-19_113955_011.pdf</t>
+  </si>
+  <si>
+    <t>CALÇAMENTO DA RUA AO LADO DO ANTOGO COLEGIO NA VILA DE TAPIRAIM</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1369/scan2026-05-19_113955_012.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO GOVERNO DO ESTADO CASTRA MOVEL PARA O MUNICIPIO</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1370/scan2026-05-19_113955_013.pdf</t>
+  </si>
+  <si>
+    <t>CONSTRUÇÃO DE PRAÇA INCLUSIVA VOLTADA PARA CRIANÇAS COM TEA</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1371/scan2026-05-19_113955_014.pdf</t>
+  </si>
+  <si>
+    <t>CONSTRUÇÃO DE HOSPITAL DA CRIANÇA</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1375/scan2026-05-21_095257.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA FEITO O CALÇAMENTO DAS ESTRADAS QUE LIGA O  MUNICIPIO DE SÃO CAETANO AOS DISTRITOS DE SANTA LUZIA E MANIÇOBA.</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1376/scan2026-05-21_095617.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA FEITO UMA PASSAGEM MOLHADA QUE LIGA CAXINGO E JACARÉ NO SITIO CAMPO ALEGRE.</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1377/scan2026-05-21_095855.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA FEITO UMA PASSAGEM MOLHADA QUE LIGA A ESTRADA VELHA À FAZENDA SANTA IZABEL.</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1378/scan2026-05-21_100159.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA FEITO UMA ESCOLA NO ALTO DA BANANA.</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1379/scan2026-05-21_100616.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA FEITO UMA 'UBS' NO ALTO DA BANANA.</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO</t>
+  </si>
+  <si>
+    <t>SUGERE IMPLANTAÇÃO DE SALAS SENSORIAIS NAS ESCOLAS PARA ATENDIMENTO DE ALUNOS COM NECESSIDADES ESPECIAIS</t>
+  </si>
+  <si>
+    <t>SUGERE A INSTITUIÇÃO DE CAPACITAÇÃO EM ANÁLISE DO COMPORTAMENTO APLICADA PARA PROFISSIONAIS DA REDE MUNICIPAL DE ENSINO</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1326/scan2026-05-05_121155_013.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA A REFORMA DA PRAÇA PÚBLICA LOCALIZADA NO ALTO DO XERÉM, VISANDO A MELHORIA DA INFRAESTRUTURA E DA QUALIDADE DE VIDA DA POPULAÇÃO DESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1327/scan2026-05-05_121155_014.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE A INSTALAÇÃO DE CONTENTORES DE LIXO (PAPA LIXO) NO SÍTIO BARRO BRANCO E NO SÍTIO BOQUEIRÃO, NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1354/scan2026-05-12_104327_001.pdf</t>
+  </si>
+  <si>
+    <t>IMPLANTAÇÃO DE BRINQUEDOTECA OU ESPAÇO INFANTIL NO HOSPITAL MUNICIPAL</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1355/scan2026-05-12_104327_002.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA CRIAÇÃO DO PROGRAMA MUNICIPAL DE INCENTIVO AO PRIMEIRO EMPREGO</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1372/scan2026-05-19_113955_017.pdf</t>
+  </si>
+  <si>
+    <t>REFORMA E REVITALIZAÇÃO DO PONTO DE ONIBUS NA SUBIDA DA JOSE RAMOS</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1373/scan2026-05-19_113955_018.pdf</t>
+  </si>
+  <si>
+    <t>IMPLANTAÇÃO DA POLÍTICA MUNICIPAL DE ATENÇÃO PSICOSSOCIAL NAS COMUNIDADES ESCOLARES, COM AÇÕES DE PROMOÇÃO DA SAÚDE MENTAL E ATENDIMENTO PSICOSSOCIAL AOS PROFISSIONAIS DA REDE MUNICIPAL DE ENSINO</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1374/scan2026-05-19_114110.pdf</t>
+  </si>
+  <si>
+    <t>IMPLANTAÇÃO DE SERVIÇOS DE PSICOLOGIA E SERVIÇOS SOCIAL NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO</t>
   </si>
   <si>
     <t>VP</t>
   </si>
   <si>
     <t>VOTO PESAR</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1213/scan2026-03-10_104347_013.pdf</t>
   </si>
   <si>
     <t>voto de pesar pelo falecimento do senhor Luiz José da Silva</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>OFÍCIOS</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1196/image_20260303_0014.pdf</t>
   </si>
   <si>
     <t>USO DA TRIBUNA POPULAR PELA SRA. MARIA APARECEIDA ALVES DOS SANTOS, PARA EXPOR ESCLARECIMENTOS SOBRE O PLC 003/26 DE AUTORIA DO PODER EXECUTIVO REFERENTE AO REAJUSTE SALARIAL DOS PROFESSORES.</t>
   </si>
@@ -1227,56 +1875,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1198/emenda_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1199/emenda_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1175/image_20260224_0006.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1176/pl_geraldo.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1177/image_20260224_0007.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1178/image_20260224_0008.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1179/image_20260224_0009.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1180/image_20260224_0010.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1181/pl_abraao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1182/pl_082026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1230/image_20260317_0001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1231/image_20260317_0002.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1232/image_20260317_0003.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1254/image_20260324_0001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1125/image_20260109_0001.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1126/image_20260109_0002.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1183/image_20260226_0001.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1127/image_20260120_0001.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1128/image_20260203_0001.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1129/image_20260203_0002.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1130/image_20260203_0003.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1131/image_20260203_0004.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1132/image_20260203_0005.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1133/image_20260203_0006.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1134/image_20260203_0007.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1135/image_20260203_0008.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1136/image_20260203_0009.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1137/image_20260203_0010.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1138/image_20260203_0011.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1139/image_20260203_0012.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1140/image_20260203_0013.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1141/image_20260203_0014.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1142/image_20260203_0015.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1143/image_20260203_0016.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1144/image_20260203_0017.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1145/image_20260203_0018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1146/image_20260203_0019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1147/image_20260203_0020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1148/image_20260203_0021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1149/image_20260203_0022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1150/image_20260203_0023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1151/image_20260203_0024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1152/image_20260211_0002.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1153/image_20260211_0003.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1154/image_20260211_0004.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1155/image_20260211_0005.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1156/image_20260211_0006.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1157/image_20260211_0007.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1158/image_20260211_0008.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1159/image_20260211_0009.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1160/image_20260211_0010.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1161/image_20260211_0011.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1162/image_20260224_0001.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1163/image_20260224_0002.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1164/image_20260224_0003.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1165/image_20260224_0004.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1166/image_20260224_0005.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1167/requerimento_geraldo_01.odt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1168/requerimento_geraldo_02.1.odt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1169/requerimento_geraldo_03.odt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1170/requerimento_olipio__janeiro_26.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1171/requerimento_olipio__janeiro_260.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1172/requerimento_olipio__janeiro_2600.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1173/01_requerimento_calcamento_-_sitio_japecanga.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1174/rafa.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1184/image_20260303_0002.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1185/image_20260303_0003.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1186/image_20260303_0004.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1187/image_20260303_0005.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1188/image_20260303_0006.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1189/image_20260303_0007.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1190/image_20260303_0008.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1191/image_20260303_0009.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1192/image_20260303_0010.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1193/image_20260303_0011.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1194/image_20260303_0012.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1195/image_20260303_0013.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1200/scan2026-03-10_104347_000.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1201/scan2026-03-10_104347_001.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1202/scan2026-03-10_104347_002.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1203/scan2026-03-10_104347_003.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1204/scan2026-03-10_104347_004.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1205/scan2026-03-10_104347_005.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1206/scan2026-03-10_104347_006.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1207/scan2026-03-10_104347_007.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1208/scan2026-03-10_104347_008.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1209/scan2026-03-10_104347_009.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1210/scan2026-03-10_104347_010.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1211/scan2026-03-10_104347_011.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1212/scan2026-03-10_104347_012.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1214/scan2026-03-10_104347_014.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1218/scan2026-03-17_094942_000.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1219/scan2026-03-17_094942_001.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1220/scan2026-03-17_094942_002.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1221/scan2026-03-17_094942_003.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1222/scan2026-03-17_094942_004.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1223/scan2026-03-17_094942_005.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1224/scan2026-03-17_094942_006.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1225/scan2026-03-17_094942_007.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1226/scan2026-03-17_094942_008.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1227/scan2026-03-17_094942_009.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1228/scan2026-03-17_094942_010.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1229/scan2026-03-17_094942_011.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1237/image_20260324_0001.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1239/image_20260324_0003.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1240/image_20260324_0004.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1241/scan2026-03-24_105641_000.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1242/scan2026-03-24_105641_001.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1243/scan2026-03-24_105641_002.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1244/scan2026-03-24_105641_003.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1245/scan2026-03-24_105641_004.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1246/scan2026-03-24_105641_005.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1247/scan2026-03-24_105641_006.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1248/scan2026-03-24_105641_007.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1249/scan2026-03-24_105641_008.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1250/scan2026-03-24_105641_009.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1251/scan2026-03-24_105641_010.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1252/scan2026-03-24_105641_011.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1253/scan2026-03-24_105641_012.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1213/scan2026-03-10_104347_013.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1196/image_20260303_0014.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1197/image_20260303_0015.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1198/emenda_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1199/emenda_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1175/image_20260224_0006.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1176/pl_geraldo.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1177/image_20260224_0007.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1178/image_20260224_0008.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1179/image_20260224_0009.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1180/image_20260224_0010.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1181/pl_abraao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1182/pl_082026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1230/image_20260317_0001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1231/image_20260317_0002.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1232/image_20260317_0003.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1254/image_20260324_0001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1308/pl_14.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1309/pl_14.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1338/pl_18.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1356/scan2026-05-12_120353.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1125/image_20260109_0001.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1126/image_20260109_0002.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1183/image_20260226_0001.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1337/image_20260429_0004.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1312/image_20260429_0003_260429_125317.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1336/image_20260429_0002.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1335/image_20260429_0001.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1313/scan2026-05-05_121155_000.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1314/scan2026-05-05_121155_001.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1127/image_20260120_0001.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1128/image_20260203_0001.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1129/image_20260203_0002.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1130/image_20260203_0003.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1131/image_20260203_0004.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1132/image_20260203_0005.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1133/image_20260203_0006.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1134/image_20260203_0007.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1135/image_20260203_0008.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1136/image_20260203_0009.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1137/image_20260203_0010.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1138/image_20260203_0011.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1139/image_20260203_0012.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1140/image_20260203_0013.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1141/image_20260203_0014.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1142/image_20260203_0015.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1143/image_20260203_0016.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1144/image_20260203_0017.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1145/image_20260203_0018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1146/image_20260203_0019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1147/image_20260203_0020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1148/image_20260203_0021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1149/image_20260203_0022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1150/image_20260203_0023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1151/image_20260203_0024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1152/image_20260211_0002.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1153/image_20260211_0003.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1154/image_20260211_0004.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1155/image_20260211_0005.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1156/image_20260211_0006.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1157/image_20260211_0007.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1158/image_20260211_0008.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1159/image_20260211_0009.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1160/image_20260211_0010.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1161/image_20260211_0011.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1162/image_20260224_0001.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1163/image_20260224_0002.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1164/image_20260224_0003.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1165/image_20260224_0004.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1166/image_20260224_0005.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1167/requerimento_geraldo_01.odt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1168/requerimento_geraldo_02.1.odt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1169/requerimento_geraldo_03.odt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1170/requerimento_olipio__janeiro_26.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1171/requerimento_olipio__janeiro_260.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1172/requerimento_olipio__janeiro_2600.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1173/01_requerimento_calcamento_-_sitio_japecanga.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1174/rafa.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1184/image_20260303_0002.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1185/image_20260303_0003.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1186/image_20260303_0004.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1187/image_20260303_0005.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1188/image_20260303_0006.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1189/image_20260303_0007.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1190/image_20260303_0008.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1191/image_20260303_0009.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1192/image_20260303_0010.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1193/image_20260303_0011.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1194/image_20260303_0012.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1195/image_20260303_0013.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1200/scan2026-03-10_104347_000.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1201/scan2026-03-10_104347_001.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1202/scan2026-03-10_104347_002.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1203/scan2026-03-10_104347_003.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1204/scan2026-03-10_104347_004.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1205/scan2026-03-10_104347_005.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1206/scan2026-03-10_104347_006.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1207/scan2026-03-10_104347_007.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1208/scan2026-03-10_104347_008.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1209/scan2026-03-10_104347_009.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1210/scan2026-03-10_104347_010.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1211/scan2026-03-10_104347_011.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1212/scan2026-03-10_104347_012.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1214/scan2026-03-10_104347_014.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1218/scan2026-03-17_094942_000.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1219/scan2026-03-17_094942_001.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1220/scan2026-03-17_094942_002.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1221/scan2026-03-17_094942_003.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1222/scan2026-03-17_094942_004.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1223/scan2026-03-17_094942_005.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1224/scan2026-03-17_094942_006.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1225/scan2026-03-17_094942_007.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1226/scan2026-03-17_094942_008.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1227/scan2026-03-17_094942_009.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1228/scan2026-03-17_094942_010.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1229/scan2026-03-17_094942_011.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1237/image_20260324_0001.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1239/image_20260324_0003.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1240/image_20260324_0004.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1241/scan2026-03-24_105641_000.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1242/scan2026-03-24_105641_001.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1243/scan2026-03-24_105641_002.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1244/scan2026-03-24_105641_003.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1245/scan2026-03-24_105641_004.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1246/scan2026-03-24_105641_005.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1247/scan2026-03-24_105641_006.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1248/scan2026-03-24_105641_007.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1249/scan2026-03-24_105641_008.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1250/scan2026-03-24_105641_009.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1251/scan2026-03-24_105641_010.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1252/scan2026-03-24_105641_011.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1253/scan2026-03-24_105641_012.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1255/image_20260407_0001.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1256/image_20260407_0002.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1257/image_20260407_0003.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1258/image_20260407_0004.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1259/image_20260407_0005.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1260/image_20260407_0006.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1261/image_20260407_0007.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1262/cicero_1.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1263/cicero_2.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1264/cicero_3.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1265/geraldo_2026__abril.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1266/geraldo_2026__abril_02.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1267/requerimento_geraldo_01_2.odt" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1268/olimpio_abril.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1269/olimpio_abril_02.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1316/scan2026-05-05_121155_003.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1317/scan2026-05-05_121155_004.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1318/scan2026-05-05_121155_005.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1319/scan2026-05-05_121155_006.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1320/scan2026-05-05_121155_007.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1321/scan2026-05-05_121155_008.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1322/scan2026-05-05_121155_009.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1323/scan2026-05-05_121155_010.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1324/scan2026-05-05_121155_011.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1325/scan2026-05-05_121155_012.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1328/scan2026-05-05_121155_015.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1329/scan2026-05-05_121155_016.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1330/scan2026-05-05_121155_017.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1331/scan2026-05-05_121155_018.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1332/scan2026-05-05_121155_019.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1333/scan2026-05-05_121155_020.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1334/scan2026-05-05_121155_021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1339/scan2026-05-12_104136_000.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1340/scan2026-05-12_104136_001.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1341/scan2026-05-12_104136_002.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1342/scan2026-05-12_104136_003.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1343/scan2026-05-12_104136_004.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1344/scan2026-05-12_104136_005.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1345/scan2026-05-12_104136_006.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1346/scan2026-05-12_104136_008.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1347/scan2026-05-12_104136_009.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1348/scan2026-05-12_104136_010.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1349/scan2026-05-12_104136_011.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1350/scan2026-05-12_104136_012.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1351/scan2026-05-12_104246_000.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1352/scan2026-05-12_104246_001.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1353/scan2026-05-12_104327_000.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1357/scan2026-05-19_113955_000.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1358/scan2026-05-19_113955_001.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1359/scan2026-05-19_113955_002.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1360/scan2026-05-19_113955_003.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1361/scan2026-05-19_113955_004.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1362/scan2026-05-19_113955_005.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1363/scan2026-05-19_113955_006.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1364/scan2026-05-19_113955_007.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1365/scan2026-05-19_113955_008.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1366/scan2026-05-19_113955_009.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1367/scan2026-05-19_113955_010.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1368/scan2026-05-19_113955_011.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1369/scan2026-05-19_113955_012.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1370/scan2026-05-19_113955_013.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1371/scan2026-05-19_113955_014.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1375/scan2026-05-21_095257.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1376/scan2026-05-21_095617.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1377/scan2026-05-21_095855.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1378/scan2026-05-21_100159.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1379/scan2026-05-21_100616.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1326/scan2026-05-05_121155_013.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1327/scan2026-05-05_121155_014.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1354/scan2026-05-12_104327_001.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1355/scan2026-05-12_104327_002.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1372/scan2026-05-19_113955_017.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1373/scan2026-05-19_113955_018.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1374/scan2026-05-19_114110.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1213/scan2026-03-10_104347_013.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1196/image_20260303_0014.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1197/image_20260303_0015.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H130"/>
+  <dimension ref="A1:H255"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="43.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="122.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -1639,3030 +2287,6280 @@
       </c>
       <c r="B15">
         <v>2026</v>
       </c>
       <c r="C15">
         <v>12</v>
       </c>
       <c r="D15" t="s">
         <v>15</v>
       </c>
       <c r="E15" t="s">
         <v>16</v>
       </c>
       <c r="F15" t="s">
         <v>43</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H15" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>1125</v>
+        <v>1289</v>
       </c>
       <c r="B16">
         <v>2026</v>
       </c>
       <c r="C16">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="D16" t="s">
+        <v>15</v>
+      </c>
+      <c r="E16" t="s">
+        <v>16</v>
+      </c>
+      <c r="F16" t="s">
+        <v>17</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="E16" t="s">
+      <c r="H16" t="s">
         <v>47</v>
-      </c>
-[...7 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>1126</v>
+        <v>1308</v>
       </c>
       <c r="B17">
         <v>2026</v>
       </c>
       <c r="C17">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="D17" t="s">
-        <v>46</v>
+        <v>15</v>
       </c>
       <c r="E17" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="F17" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="H17" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>1183</v>
+        <v>1309</v>
       </c>
       <c r="B18">
         <v>2026</v>
       </c>
       <c r="C18">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="D18" t="s">
-        <v>46</v>
+        <v>15</v>
       </c>
       <c r="E18" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="F18" t="s">
         <v>48</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="H18" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>1127</v>
+        <v>1310</v>
       </c>
       <c r="B19">
         <v>2026</v>
       </c>
       <c r="C19">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="D19" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="E19" t="s">
-        <v>57</v>
+        <v>16</v>
       </c>
       <c r="F19" t="s">
-        <v>58</v>
+        <v>22</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="H19" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>1128</v>
+        <v>1311</v>
       </c>
       <c r="B20">
         <v>2026</v>
       </c>
       <c r="C20">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="D20" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="E20" t="s">
-        <v>57</v>
+        <v>16</v>
       </c>
       <c r="F20" t="s">
-        <v>58</v>
+        <v>22</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="H20" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>1129</v>
+        <v>1338</v>
       </c>
       <c r="B21">
         <v>2026</v>
       </c>
       <c r="C21">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="D21" t="s">
+        <v>15</v>
+      </c>
+      <c r="E21" t="s">
+        <v>16</v>
+      </c>
+      <c r="F21" t="s">
+        <v>55</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="E21" t="s">
+      <c r="H21" t="s">
         <v>57</v>
-      </c>
-[...7 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>1130</v>
+        <v>1356</v>
       </c>
       <c r="B22">
         <v>2026</v>
       </c>
       <c r="C22">
-        <v>4</v>
+        <v>19</v>
       </c>
       <c r="D22" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="E22" t="s">
-        <v>57</v>
+        <v>16</v>
       </c>
       <c r="F22" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="H22" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>1131</v>
+        <v>1125</v>
       </c>
       <c r="B23">
         <v>2026</v>
       </c>
       <c r="C23">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D23" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="E23" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="F23" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="H23" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>1132</v>
+        <v>1126</v>
       </c>
       <c r="B24">
         <v>2026</v>
       </c>
       <c r="C24">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D24" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="E24" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="F24" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="H24" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>1133</v>
+        <v>1183</v>
       </c>
       <c r="B25">
         <v>2026</v>
       </c>
       <c r="C25">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="D25" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="E25" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="F25" t="s">
+        <v>62</v>
+      </c>
+      <c r="G25" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="G25" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H25" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>1134</v>
+        <v>1337</v>
       </c>
       <c r="B26">
         <v>2026</v>
       </c>
       <c r="C26">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="D26" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="E26" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="F26" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="H26" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>1135</v>
+        <v>1312</v>
       </c>
       <c r="B27">
         <v>2026</v>
       </c>
       <c r="C27">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="D27" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="E27" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="F27" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="H27" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>1136</v>
+        <v>1336</v>
       </c>
       <c r="B28">
         <v>2026</v>
       </c>
       <c r="C28">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D28" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="E28" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="F28" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="H28" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>1137</v>
+        <v>1335</v>
       </c>
       <c r="B29">
         <v>2026</v>
       </c>
       <c r="C29">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D29" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="E29" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="F29" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="H29" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>1138</v>
+        <v>1291</v>
       </c>
       <c r="B30">
         <v>2026</v>
       </c>
       <c r="C30">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="D30" t="s">
-        <v>56</v>
+        <v>77</v>
       </c>
       <c r="E30" t="s">
-        <v>57</v>
+        <v>78</v>
       </c>
       <c r="F30" t="s">
-        <v>67</v>
+        <v>10</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>82</v>
+        <v>46</v>
       </c>
       <c r="H30" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>1139</v>
+        <v>1292</v>
       </c>
       <c r="B31">
         <v>2026</v>
       </c>
       <c r="C31">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="D31" t="s">
-        <v>56</v>
+        <v>77</v>
       </c>
       <c r="E31" t="s">
-        <v>57</v>
+        <v>78</v>
       </c>
       <c r="F31" t="s">
-        <v>67</v>
+        <v>10</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>84</v>
+        <v>46</v>
       </c>
       <c r="H31" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>1140</v>
+        <v>1313</v>
       </c>
       <c r="B32">
         <v>2026</v>
       </c>
       <c r="C32">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="D32" t="s">
-        <v>56</v>
+        <v>77</v>
       </c>
       <c r="E32" t="s">
-        <v>57</v>
+        <v>78</v>
       </c>
       <c r="F32" t="s">
-        <v>67</v>
+        <v>10</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="H32" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>1141</v>
+        <v>1314</v>
       </c>
       <c r="B33">
         <v>2026</v>
       </c>
       <c r="C33">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="D33" t="s">
-        <v>56</v>
+        <v>77</v>
       </c>
       <c r="E33" t="s">
-        <v>57</v>
+        <v>78</v>
       </c>
       <c r="F33" t="s">
-        <v>67</v>
+        <v>10</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="H33" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
-        <v>1142</v>
+        <v>1127</v>
       </c>
       <c r="B34">
         <v>2026</v>
       </c>
       <c r="C34">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="D34" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E34" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F34" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="H34" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
-        <v>1143</v>
+        <v>1128</v>
       </c>
       <c r="B35">
         <v>2026</v>
       </c>
       <c r="C35">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="D35" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E35" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F35" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="H35" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>1144</v>
+        <v>1129</v>
       </c>
       <c r="B36">
         <v>2026</v>
       </c>
       <c r="C36">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="D36" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E36" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F36" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="H36" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
-        <v>1145</v>
+        <v>1130</v>
       </c>
       <c r="B37">
         <v>2026</v>
       </c>
       <c r="C37">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="D37" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E37" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F37" t="s">
-        <v>67</v>
+        <v>17</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="H37" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
-        <v>1146</v>
+        <v>1131</v>
       </c>
       <c r="B38">
         <v>2026</v>
       </c>
       <c r="C38">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="D38" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E38" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F38" t="s">
-        <v>67</v>
+        <v>96</v>
       </c>
       <c r="G38" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H38" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
-        <v>1147</v>
+        <v>1132</v>
       </c>
       <c r="B39">
         <v>2026</v>
       </c>
       <c r="C39">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="D39" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E39" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F39" t="s">
-        <v>67</v>
+        <v>96</v>
       </c>
       <c r="G39" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H39" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
-        <v>1148</v>
+        <v>1133</v>
       </c>
       <c r="B40">
         <v>2026</v>
       </c>
       <c r="C40">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="D40" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E40" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F40" t="s">
-        <v>67</v>
+        <v>96</v>
       </c>
       <c r="G40" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="H40" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
-        <v>1149</v>
+        <v>1134</v>
       </c>
       <c r="B41">
         <v>2026</v>
       </c>
       <c r="C41">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D41" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E41" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F41" t="s">
-        <v>67</v>
+        <v>96</v>
       </c>
       <c r="G41" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H41" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
-        <v>1150</v>
+        <v>1135</v>
       </c>
       <c r="B42">
         <v>2026</v>
       </c>
       <c r="C42">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="D42" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E42" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F42" t="s">
-        <v>67</v>
+        <v>96</v>
       </c>
       <c r="G42" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="H42" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
-        <v>1151</v>
+        <v>1136</v>
       </c>
       <c r="B43">
         <v>2026</v>
       </c>
       <c r="C43">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D43" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E43" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F43" t="s">
+        <v>96</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="H43" t="s">
         <v>108</v>
-      </c>
-[...4 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
-        <v>1152</v>
+        <v>1137</v>
       </c>
       <c r="B44">
         <v>2026</v>
       </c>
       <c r="C44">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="D44" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E44" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F44" t="s">
-        <v>67</v>
+        <v>96</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="H44" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
-        <v>1153</v>
+        <v>1138</v>
       </c>
       <c r="B45">
         <v>2026</v>
       </c>
       <c r="C45">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="D45" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E45" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F45" t="s">
-        <v>67</v>
+        <v>96</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="H45" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
-        <v>1154</v>
+        <v>1139</v>
       </c>
       <c r="B46">
         <v>2026</v>
       </c>
       <c r="C46">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="D46" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E46" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F46" t="s">
-        <v>67</v>
+        <v>96</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="H46" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
-        <v>1155</v>
+        <v>1140</v>
       </c>
       <c r="B47">
         <v>2026</v>
       </c>
       <c r="C47">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="D47" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E47" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F47" t="s">
-        <v>67</v>
+        <v>96</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="H47" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
-        <v>1156</v>
+        <v>1141</v>
       </c>
       <c r="B48">
         <v>2026</v>
       </c>
       <c r="C48">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="D48" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E48" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F48" t="s">
-        <v>67</v>
+        <v>96</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="H48" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
-        <v>1157</v>
+        <v>1142</v>
       </c>
       <c r="B49">
         <v>2026</v>
       </c>
       <c r="C49">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="D49" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E49" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F49" t="s">
-        <v>67</v>
+        <v>96</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="H49" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
-        <v>1158</v>
+        <v>1143</v>
       </c>
       <c r="B50">
         <v>2026</v>
       </c>
       <c r="C50">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="D50" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E50" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F50" t="s">
-        <v>58</v>
+        <v>96</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="H50" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
-        <v>1159</v>
+        <v>1144</v>
       </c>
       <c r="B51">
         <v>2026</v>
       </c>
       <c r="C51">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="D51" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E51" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F51" t="s">
-        <v>22</v>
+        <v>96</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="H51" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
-        <v>1160</v>
+        <v>1145</v>
       </c>
       <c r="B52">
         <v>2026</v>
       </c>
       <c r="C52">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="D52" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E52" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F52" t="s">
-        <v>22</v>
+        <v>96</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="H52" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
-        <v>1161</v>
+        <v>1146</v>
       </c>
       <c r="B53">
         <v>2026</v>
       </c>
       <c r="C53">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="D53" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E53" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F53" t="s">
-        <v>22</v>
+        <v>96</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="H53" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
-        <v>1162</v>
+        <v>1147</v>
       </c>
       <c r="B54">
         <v>2026</v>
       </c>
       <c r="C54">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="D54" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E54" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F54" t="s">
-        <v>10</v>
+        <v>96</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="H54" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
-        <v>1163</v>
+        <v>1148</v>
       </c>
       <c r="B55">
         <v>2026</v>
       </c>
       <c r="C55">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="D55" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E55" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F55" t="s">
-        <v>10</v>
+        <v>96</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="H55" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
-        <v>1164</v>
+        <v>1149</v>
       </c>
       <c r="B56">
         <v>2026</v>
       </c>
       <c r="C56">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="D56" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E56" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F56" t="s">
-        <v>10</v>
+        <v>96</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="H56" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
-        <v>1165</v>
+        <v>1150</v>
       </c>
       <c r="B57">
         <v>2026</v>
       </c>
       <c r="C57">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="D57" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E57" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F57" t="s">
-        <v>137</v>
+        <v>96</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="H57" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
-        <v>1166</v>
+        <v>1151</v>
       </c>
       <c r="B58">
         <v>2026</v>
       </c>
       <c r="C58">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="D58" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E58" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F58" t="s">
-        <v>40</v>
+        <v>137</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="H58" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
-        <v>1167</v>
+        <v>1152</v>
       </c>
       <c r="B59">
         <v>2026</v>
       </c>
       <c r="C59">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="D59" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E59" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F59" t="s">
-        <v>142</v>
+        <v>96</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="H59" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
-        <v>1168</v>
+        <v>1153</v>
       </c>
       <c r="B60">
         <v>2026</v>
       </c>
       <c r="C60">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="D60" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E60" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F60" t="s">
+        <v>96</v>
+      </c>
+      <c r="G60" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="G60" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H60" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
-        <v>1169</v>
+        <v>1154</v>
       </c>
       <c r="B61">
         <v>2026</v>
       </c>
       <c r="C61">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="D61" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E61" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F61" t="s">
-        <v>142</v>
+        <v>96</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="H61" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
-        <v>1170</v>
+        <v>1155</v>
       </c>
       <c r="B62">
         <v>2026</v>
       </c>
       <c r="C62">
-        <v>44</v>
+        <v>29</v>
       </c>
       <c r="D62" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E62" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F62" t="s">
-        <v>149</v>
+        <v>96</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="H62" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
-        <v>1171</v>
+        <v>1156</v>
       </c>
       <c r="B63">
         <v>2026</v>
       </c>
       <c r="C63">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="D63" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E63" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F63" t="s">
+        <v>96</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H63" t="s">
         <v>149</v>
-      </c>
-[...4 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
-        <v>1172</v>
+        <v>1157</v>
       </c>
       <c r="B64">
         <v>2026</v>
       </c>
       <c r="C64">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="D64" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E64" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F64" t="s">
-        <v>149</v>
+        <v>96</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="H64" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
-        <v>1173</v>
+        <v>1158</v>
       </c>
       <c r="B65">
         <v>2026</v>
       </c>
       <c r="C65">
-        <v>47</v>
+        <v>32</v>
       </c>
       <c r="D65" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E65" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F65" t="s">
-        <v>43</v>
+        <v>87</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="H65" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
-        <v>1174</v>
+        <v>1159</v>
       </c>
       <c r="B66">
         <v>2026</v>
       </c>
       <c r="C66">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="D66" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E66" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F66" t="s">
-        <v>67</v>
+        <v>22</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="H66" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
-        <v>1184</v>
+        <v>1160</v>
       </c>
       <c r="B67">
         <v>2026</v>
       </c>
       <c r="C67">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="D67" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E67" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F67" t="s">
-        <v>149</v>
+        <v>22</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="H67" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
-        <v>1185</v>
+        <v>1161</v>
       </c>
       <c r="B68">
         <v>2026</v>
       </c>
       <c r="C68">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="D68" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E68" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F68" t="s">
-        <v>149</v>
+        <v>22</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="H68" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
-        <v>1186</v>
+        <v>1162</v>
       </c>
       <c r="B69">
         <v>2026</v>
       </c>
       <c r="C69">
-        <v>51</v>
+        <v>36</v>
       </c>
       <c r="D69" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E69" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F69" t="s">
-        <v>142</v>
+        <v>10</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="H69" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
-        <v>1187</v>
+        <v>1163</v>
       </c>
       <c r="B70">
         <v>2026</v>
       </c>
       <c r="C70">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="D70" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E70" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F70" t="s">
-        <v>142</v>
+        <v>10</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="H70" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
-        <v>1188</v>
+        <v>1164</v>
       </c>
       <c r="B71">
         <v>2026</v>
       </c>
       <c r="C71">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="D71" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E71" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F71" t="s">
-        <v>142</v>
+        <v>10</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="H71" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
-        <v>1189</v>
+        <v>1165</v>
       </c>
       <c r="B72">
         <v>2026</v>
       </c>
       <c r="C72">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="D72" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E72" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F72" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="H72" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
-        <v>1190</v>
+        <v>1166</v>
       </c>
       <c r="B73">
         <v>2026</v>
       </c>
       <c r="C73">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="D73" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E73" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F73" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="H73" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
-        <v>1191</v>
+        <v>1167</v>
       </c>
       <c r="B74">
         <v>2026</v>
       </c>
       <c r="C74">
-        <v>56</v>
+        <v>41</v>
       </c>
       <c r="D74" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E74" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F74" t="s">
-        <v>10</v>
+        <v>171</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="H74" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
-        <v>1192</v>
+        <v>1168</v>
       </c>
       <c r="B75">
         <v>2026</v>
       </c>
       <c r="C75">
-        <v>57</v>
+        <v>42</v>
       </c>
       <c r="D75" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E75" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F75" t="s">
-        <v>10</v>
+        <v>171</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="H75" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
-        <v>1193</v>
+        <v>1169</v>
       </c>
       <c r="B76">
         <v>2026</v>
       </c>
       <c r="C76">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="D76" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E76" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F76" t="s">
-        <v>179</v>
+        <v>171</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="H76" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
-        <v>1194</v>
+        <v>1170</v>
       </c>
       <c r="B77">
         <v>2026</v>
       </c>
       <c r="C77">
-        <v>59</v>
+        <v>44</v>
       </c>
       <c r="D77" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E77" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F77" t="s">
+        <v>178</v>
+      </c>
+      <c r="G77" s="1" t="s">
         <v>179</v>
       </c>
-      <c r="G77" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H77" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
-        <v>1195</v>
+        <v>1171</v>
       </c>
       <c r="B78">
         <v>2026</v>
       </c>
       <c r="C78">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="D78" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E78" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F78" t="s">
-        <v>22</v>
+        <v>178</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="H78" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
-        <v>1200</v>
+        <v>1172</v>
       </c>
       <c r="B79">
         <v>2026</v>
       </c>
       <c r="C79">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="D79" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E79" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F79" t="s">
-        <v>142</v>
+        <v>178</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="H79" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
-        <v>1201</v>
+        <v>1173</v>
       </c>
       <c r="B80">
         <v>2026</v>
       </c>
       <c r="C80">
-        <v>62</v>
+        <v>47</v>
       </c>
       <c r="D80" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E80" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F80" t="s">
-        <v>142</v>
+        <v>43</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="H80" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
-        <v>1202</v>
+        <v>1174</v>
       </c>
       <c r="B81">
         <v>2026</v>
       </c>
       <c r="C81">
-        <v>63</v>
+        <v>48</v>
       </c>
       <c r="D81" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E81" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F81" t="s">
-        <v>142</v>
+        <v>96</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="H81" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
-        <v>1203</v>
+        <v>1184</v>
       </c>
       <c r="B82">
         <v>2026</v>
       </c>
       <c r="C82">
-        <v>64</v>
+        <v>49</v>
       </c>
       <c r="D82" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E82" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F82" t="s">
-        <v>67</v>
+        <v>178</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="H82" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
-        <v>1204</v>
+        <v>1185</v>
       </c>
       <c r="B83">
         <v>2026</v>
       </c>
       <c r="C83">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="D83" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E83" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F83" t="s">
-        <v>149</v>
+        <v>178</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="H83" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
-        <v>1205</v>
+        <v>1186</v>
       </c>
       <c r="B84">
         <v>2026</v>
       </c>
       <c r="C84">
-        <v>66</v>
+        <v>51</v>
       </c>
       <c r="D84" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E84" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F84" t="s">
-        <v>149</v>
+        <v>171</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="H84" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
-        <v>1206</v>
+        <v>1187</v>
       </c>
       <c r="B85">
         <v>2026</v>
       </c>
       <c r="C85">
-        <v>67</v>
+        <v>52</v>
       </c>
       <c r="D85" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E85" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F85" t="s">
-        <v>149</v>
+        <v>171</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="H85" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
-        <v>1207</v>
+        <v>1188</v>
       </c>
       <c r="B86">
         <v>2026</v>
       </c>
       <c r="C86">
-        <v>68</v>
+        <v>53</v>
       </c>
       <c r="D86" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E86" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F86" t="s">
-        <v>17</v>
+        <v>171</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="H86" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
-        <v>1208</v>
+        <v>1189</v>
       </c>
       <c r="B87">
         <v>2026</v>
       </c>
       <c r="C87">
-        <v>69</v>
+        <v>54</v>
       </c>
       <c r="D87" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E87" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F87" t="s">
-        <v>17</v>
+        <v>199</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="H87" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
-        <v>1209</v>
+        <v>1190</v>
       </c>
       <c r="B88">
         <v>2026</v>
       </c>
       <c r="C88">
-        <v>70</v>
+        <v>55</v>
       </c>
       <c r="D88" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E88" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F88" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="H88" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
-        <v>1210</v>
+        <v>1191</v>
       </c>
       <c r="B89">
         <v>2026</v>
       </c>
       <c r="C89">
-        <v>71</v>
+        <v>56</v>
       </c>
       <c r="D89" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E89" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F89" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="H89" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
-        <v>1211</v>
+        <v>1192</v>
       </c>
       <c r="B90">
         <v>2026</v>
       </c>
       <c r="C90">
-        <v>72</v>
+        <v>57</v>
       </c>
       <c r="D90" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E90" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F90" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="H90" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
-        <v>1212</v>
+        <v>1193</v>
       </c>
       <c r="B91">
         <v>2026</v>
       </c>
       <c r="C91">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="D91" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E91" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F91" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G91" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="H91" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
-        <v>1214</v>
+        <v>1194</v>
       </c>
       <c r="B92">
         <v>2026</v>
       </c>
       <c r="C92">
-        <v>74</v>
+        <v>59</v>
       </c>
       <c r="D92" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E92" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F92" t="s">
-        <v>179</v>
+        <v>208</v>
       </c>
       <c r="G92" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H92" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
-        <v>1215</v>
+        <v>1195</v>
       </c>
       <c r="B93">
         <v>2026</v>
       </c>
       <c r="C93">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="D93" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E93" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F93" t="s">
+        <v>22</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="H93" t="s">
         <v>214</v>
-      </c>
-[...4 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
-        <v>1216</v>
+        <v>1200</v>
       </c>
       <c r="B94">
         <v>2026</v>
       </c>
       <c r="C94">
-        <v>76</v>
+        <v>61</v>
       </c>
       <c r="D94" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E94" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F94" t="s">
-        <v>214</v>
+        <v>171</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>215</v>
       </c>
       <c r="H94" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
-        <v>1217</v>
+        <v>1201</v>
       </c>
       <c r="B95">
         <v>2026</v>
       </c>
       <c r="C95">
-        <v>77</v>
+        <v>62</v>
       </c>
       <c r="D95" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E95" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F95" t="s">
-        <v>214</v>
+        <v>171</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="H95" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
-        <v>1218</v>
+        <v>1202</v>
       </c>
       <c r="B96">
         <v>2026</v>
       </c>
       <c r="C96">
-        <v>78</v>
+        <v>63</v>
       </c>
       <c r="D96" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E96" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F96" t="s">
-        <v>149</v>
+        <v>171</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>219</v>
       </c>
       <c r="H96" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
-        <v>1219</v>
+        <v>1203</v>
       </c>
       <c r="B97">
         <v>2026</v>
       </c>
       <c r="C97">
-        <v>79</v>
+        <v>64</v>
       </c>
       <c r="D97" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E97" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F97" t="s">
-        <v>142</v>
+        <v>96</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>221</v>
       </c>
       <c r="H97" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
-        <v>1220</v>
+        <v>1204</v>
       </c>
       <c r="B98">
         <v>2026</v>
       </c>
       <c r="C98">
-        <v>80</v>
+        <v>65</v>
       </c>
       <c r="D98" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E98" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F98" t="s">
-        <v>142</v>
+        <v>178</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>223</v>
       </c>
       <c r="H98" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
-        <v>1221</v>
+        <v>1205</v>
       </c>
       <c r="B99">
         <v>2026</v>
       </c>
       <c r="C99">
-        <v>81</v>
+        <v>66</v>
       </c>
       <c r="D99" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E99" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F99" t="s">
-        <v>142</v>
+        <v>178</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>225</v>
       </c>
       <c r="H99" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
-        <v>1222</v>
+        <v>1206</v>
       </c>
       <c r="B100">
         <v>2026</v>
       </c>
       <c r="C100">
-        <v>82</v>
+        <v>67</v>
       </c>
       <c r="D100" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E100" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F100" t="s">
-        <v>58</v>
+        <v>178</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>227</v>
       </c>
       <c r="H100" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
-        <v>1223</v>
+        <v>1207</v>
       </c>
       <c r="B101">
         <v>2026</v>
       </c>
       <c r="C101">
-        <v>83</v>
+        <v>68</v>
       </c>
       <c r="D101" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E101" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F101" t="s">
-        <v>58</v>
+        <v>17</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>229</v>
       </c>
       <c r="H101" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
-        <v>1224</v>
+        <v>1208</v>
       </c>
       <c r="B102">
         <v>2026</v>
       </c>
       <c r="C102">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="D102" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E102" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F102" t="s">
-        <v>58</v>
+        <v>17</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>231</v>
       </c>
       <c r="H102" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
-        <v>1225</v>
+        <v>1209</v>
       </c>
       <c r="B103">
         <v>2026</v>
       </c>
       <c r="C103">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="D103" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E103" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F103" t="s">
-        <v>179</v>
+        <v>17</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>233</v>
       </c>
       <c r="H103" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
-        <v>1226</v>
+        <v>1210</v>
       </c>
       <c r="B104">
         <v>2026</v>
       </c>
       <c r="C104">
-        <v>86</v>
+        <v>71</v>
       </c>
       <c r="D104" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E104" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F104" t="s">
-        <v>179</v>
+        <v>22</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>235</v>
       </c>
       <c r="H104" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
-        <v>1227</v>
+        <v>1211</v>
       </c>
       <c r="B105">
         <v>2026</v>
       </c>
       <c r="C105">
-        <v>87</v>
+        <v>72</v>
       </c>
       <c r="D105" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E105" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F105" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>237</v>
       </c>
       <c r="H105" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
-        <v>1228</v>
+        <v>1212</v>
       </c>
       <c r="B106">
         <v>2026</v>
       </c>
       <c r="C106">
-        <v>88</v>
+        <v>73</v>
       </c>
       <c r="D106" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E106" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F106" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>239</v>
       </c>
       <c r="H106" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
-        <v>1229</v>
+        <v>1214</v>
       </c>
       <c r="B107">
         <v>2026</v>
       </c>
       <c r="C107">
-        <v>89</v>
+        <v>74</v>
       </c>
       <c r="D107" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E107" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F107" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>241</v>
       </c>
       <c r="H107" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
-        <v>1233</v>
+        <v>1215</v>
       </c>
       <c r="B108">
         <v>2026</v>
       </c>
       <c r="C108">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="D108" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E108" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F108" t="s">
-        <v>67</v>
+        <v>243</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>215</v>
+        <v>46</v>
       </c>
       <c r="H108" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
-        <v>1234</v>
+        <v>1216</v>
       </c>
       <c r="B109">
         <v>2026</v>
       </c>
       <c r="C109">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="D109" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E109" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F109" t="s">
-        <v>67</v>
+        <v>243</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>215</v>
+        <v>46</v>
       </c>
       <c r="H109" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
-        <v>1235</v>
+        <v>1217</v>
       </c>
       <c r="B110">
         <v>2026</v>
       </c>
       <c r="C110">
-        <v>92</v>
+        <v>77</v>
       </c>
       <c r="D110" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E110" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F110" t="s">
-        <v>67</v>
+        <v>243</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>215</v>
+        <v>46</v>
       </c>
       <c r="H110" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
-        <v>1236</v>
+        <v>1218</v>
       </c>
       <c r="B111">
         <v>2026</v>
       </c>
       <c r="C111">
-        <v>93</v>
+        <v>78</v>
       </c>
       <c r="D111" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E111" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F111" t="s">
-        <v>43</v>
+        <v>178</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>215</v>
+        <v>247</v>
       </c>
       <c r="H111" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
-        <v>1237</v>
+        <v>1219</v>
       </c>
       <c r="B112">
         <v>2026</v>
       </c>
       <c r="C112">
-        <v>94</v>
+        <v>79</v>
       </c>
       <c r="D112" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E112" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F112" t="s">
-        <v>179</v>
+        <v>171</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="H112" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
-        <v>1239</v>
+        <v>1220</v>
       </c>
       <c r="B113">
         <v>2026</v>
       </c>
       <c r="C113">
-        <v>95</v>
+        <v>80</v>
       </c>
       <c r="D113" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E113" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F113" t="s">
-        <v>137</v>
+        <v>171</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="H113" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114">
-        <v>1240</v>
+        <v>1221</v>
       </c>
       <c r="B114">
         <v>2026</v>
       </c>
       <c r="C114">
-        <v>96</v>
+        <v>81</v>
       </c>
       <c r="D114" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E114" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F114" t="s">
-        <v>137</v>
+        <v>171</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="H114" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115">
-        <v>1241</v>
+        <v>1222</v>
       </c>
       <c r="B115">
         <v>2026</v>
       </c>
       <c r="C115">
-        <v>97</v>
+        <v>82</v>
       </c>
       <c r="D115" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E115" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F115" t="s">
-        <v>43</v>
+        <v>87</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="H115" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116">
-        <v>1242</v>
+        <v>1223</v>
       </c>
       <c r="B116">
         <v>2026</v>
       </c>
       <c r="C116">
-        <v>98</v>
+        <v>83</v>
       </c>
       <c r="D116" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E116" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F116" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="H116" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117">
-        <v>1243</v>
+        <v>1224</v>
       </c>
       <c r="B117">
         <v>2026</v>
       </c>
       <c r="C117">
-        <v>99</v>
+        <v>84</v>
       </c>
       <c r="D117" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E117" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F117" t="s">
-        <v>137</v>
+        <v>87</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="H117" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118">
-        <v>1244</v>
+        <v>1225</v>
       </c>
       <c r="B118">
         <v>2026</v>
       </c>
       <c r="C118">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="D118" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E118" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F118" t="s">
-        <v>58</v>
+        <v>208</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="H118" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119">
-        <v>1245</v>
+        <v>1226</v>
       </c>
       <c r="B119">
         <v>2026</v>
       </c>
       <c r="C119">
-        <v>101</v>
+        <v>86</v>
       </c>
       <c r="D119" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E119" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F119" t="s">
-        <v>142</v>
+        <v>208</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="H119" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120">
-        <v>1246</v>
+        <v>1227</v>
       </c>
       <c r="B120">
         <v>2026</v>
       </c>
       <c r="C120">
-        <v>102</v>
+        <v>87</v>
       </c>
       <c r="D120" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E120" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F120" t="s">
-        <v>142</v>
+        <v>22</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="H120" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121">
-        <v>1247</v>
+        <v>1228</v>
       </c>
       <c r="B121">
         <v>2026</v>
       </c>
       <c r="C121">
-        <v>103</v>
+        <v>88</v>
       </c>
       <c r="D121" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E121" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F121" t="s">
-        <v>142</v>
+        <v>22</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="H121" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122">
-        <v>1248</v>
+        <v>1229</v>
       </c>
       <c r="B122">
         <v>2026</v>
       </c>
       <c r="C122">
-        <v>104</v>
+        <v>89</v>
       </c>
       <c r="D122" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E122" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F122" t="s">
-        <v>149</v>
+        <v>22</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="H122" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123">
-        <v>1249</v>
+        <v>1233</v>
       </c>
       <c r="B123">
         <v>2026</v>
       </c>
       <c r="C123">
-        <v>105</v>
+        <v>90</v>
       </c>
       <c r="D123" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E123" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F123" t="s">
-        <v>149</v>
+        <v>96</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>269</v>
+        <v>46</v>
       </c>
       <c r="H123" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124">
-        <v>1250</v>
+        <v>1234</v>
       </c>
       <c r="B124">
         <v>2026</v>
       </c>
       <c r="C124">
-        <v>106</v>
+        <v>91</v>
       </c>
       <c r="D124" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E124" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F124" t="s">
-        <v>149</v>
+        <v>96</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>271</v>
+        <v>46</v>
       </c>
       <c r="H124" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125">
-        <v>1251</v>
+        <v>1235</v>
       </c>
       <c r="B125">
         <v>2026</v>
       </c>
       <c r="C125">
-        <v>107</v>
+        <v>92</v>
       </c>
       <c r="D125" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E125" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F125" t="s">
-        <v>22</v>
+        <v>96</v>
       </c>
       <c r="G125" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H125" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126">
-        <v>1252</v>
+        <v>1236</v>
       </c>
       <c r="B126">
         <v>2026</v>
       </c>
       <c r="C126">
-        <v>108</v>
+        <v>93</v>
       </c>
       <c r="D126" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E126" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F126" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>275</v>
+        <v>46</v>
       </c>
       <c r="H126" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127">
-        <v>1253</v>
+        <v>1237</v>
       </c>
       <c r="B127">
         <v>2026</v>
       </c>
       <c r="C127">
-        <v>109</v>
+        <v>94</v>
       </c>
       <c r="D127" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E127" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="F127" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="H127" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128">
-        <v>1213</v>
+        <v>1239</v>
       </c>
       <c r="B128">
         <v>2026</v>
       </c>
       <c r="C128">
-        <v>1</v>
+        <v>95</v>
       </c>
       <c r="D128" t="s">
-        <v>279</v>
+        <v>85</v>
       </c>
       <c r="E128" t="s">
-        <v>280</v>
+        <v>86</v>
       </c>
       <c r="F128" t="s">
-        <v>10</v>
+        <v>166</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="H128" t="s">
-        <v>282</v>
+        <v>278</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129">
-        <v>1196</v>
+        <v>1240</v>
       </c>
       <c r="B129">
         <v>2026</v>
       </c>
       <c r="C129">
-        <v>1</v>
+        <v>96</v>
       </c>
       <c r="D129" t="s">
-        <v>283</v>
+        <v>85</v>
       </c>
       <c r="E129" t="s">
-        <v>284</v>
+        <v>86</v>
+      </c>
+      <c r="F129" t="s">
+        <v>166</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>285</v>
+        <v>279</v>
       </c>
       <c r="H129" t="s">
-        <v>286</v>
+        <v>280</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130">
+        <v>1241</v>
+      </c>
+      <c r="B130">
+        <v>2026</v>
+      </c>
+      <c r="C130">
+        <v>97</v>
+      </c>
+      <c r="D130" t="s">
+        <v>85</v>
+      </c>
+      <c r="E130" t="s">
+        <v>86</v>
+      </c>
+      <c r="F130" t="s">
+        <v>43</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="H130" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131">
+        <v>1242</v>
+      </c>
+      <c r="B131">
+        <v>2026</v>
+      </c>
+      <c r="C131">
+        <v>98</v>
+      </c>
+      <c r="D131" t="s">
+        <v>85</v>
+      </c>
+      <c r="E131" t="s">
+        <v>86</v>
+      </c>
+      <c r="F131" t="s">
+        <v>96</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="H131" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132">
+        <v>1243</v>
+      </c>
+      <c r="B132">
+        <v>2026</v>
+      </c>
+      <c r="C132">
+        <v>99</v>
+      </c>
+      <c r="D132" t="s">
+        <v>85</v>
+      </c>
+      <c r="E132" t="s">
+        <v>86</v>
+      </c>
+      <c r="F132" t="s">
+        <v>166</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H132" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133">
+        <v>1244</v>
+      </c>
+      <c r="B133">
+        <v>2026</v>
+      </c>
+      <c r="C133">
+        <v>100</v>
+      </c>
+      <c r="D133" t="s">
+        <v>85</v>
+      </c>
+      <c r="E133" t="s">
+        <v>86</v>
+      </c>
+      <c r="F133" t="s">
+        <v>87</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="H133" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134">
+        <v>1245</v>
+      </c>
+      <c r="B134">
+        <v>2026</v>
+      </c>
+      <c r="C134">
+        <v>101</v>
+      </c>
+      <c r="D134" t="s">
+        <v>85</v>
+      </c>
+      <c r="E134" t="s">
+        <v>86</v>
+      </c>
+      <c r="F134" t="s">
+        <v>171</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="H134" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135">
+        <v>1246</v>
+      </c>
+      <c r="B135">
+        <v>2026</v>
+      </c>
+      <c r="C135">
+        <v>102</v>
+      </c>
+      <c r="D135" t="s">
+        <v>85</v>
+      </c>
+      <c r="E135" t="s">
+        <v>86</v>
+      </c>
+      <c r="F135" t="s">
+        <v>171</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="H135" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136">
+        <v>1247</v>
+      </c>
+      <c r="B136">
+        <v>2026</v>
+      </c>
+      <c r="C136">
+        <v>103</v>
+      </c>
+      <c r="D136" t="s">
+        <v>85</v>
+      </c>
+      <c r="E136" t="s">
+        <v>86</v>
+      </c>
+      <c r="F136" t="s">
+        <v>171</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H136" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137">
+        <v>1248</v>
+      </c>
+      <c r="B137">
+        <v>2026</v>
+      </c>
+      <c r="C137">
+        <v>104</v>
+      </c>
+      <c r="D137" t="s">
+        <v>85</v>
+      </c>
+      <c r="E137" t="s">
+        <v>86</v>
+      </c>
+      <c r="F137" t="s">
+        <v>178</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="H137" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138">
+        <v>1249</v>
+      </c>
+      <c r="B138">
+        <v>2026</v>
+      </c>
+      <c r="C138">
+        <v>105</v>
+      </c>
+      <c r="D138" t="s">
+        <v>85</v>
+      </c>
+      <c r="E138" t="s">
+        <v>86</v>
+      </c>
+      <c r="F138" t="s">
+        <v>178</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="H138" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139">
+        <v>1250</v>
+      </c>
+      <c r="B139">
+        <v>2026</v>
+      </c>
+      <c r="C139">
+        <v>106</v>
+      </c>
+      <c r="D139" t="s">
+        <v>85</v>
+      </c>
+      <c r="E139" t="s">
+        <v>86</v>
+      </c>
+      <c r="F139" t="s">
+        <v>178</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H139" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140">
+        <v>1251</v>
+      </c>
+      <c r="B140">
+        <v>2026</v>
+      </c>
+      <c r="C140">
+        <v>107</v>
+      </c>
+      <c r="D140" t="s">
+        <v>85</v>
+      </c>
+      <c r="E140" t="s">
+        <v>86</v>
+      </c>
+      <c r="F140" t="s">
+        <v>22</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="H140" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141">
+        <v>1252</v>
+      </c>
+      <c r="B141">
+        <v>2026</v>
+      </c>
+      <c r="C141">
+        <v>108</v>
+      </c>
+      <c r="D141" t="s">
+        <v>85</v>
+      </c>
+      <c r="E141" t="s">
+        <v>86</v>
+      </c>
+      <c r="F141" t="s">
+        <v>22</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H141" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142">
+        <v>1253</v>
+      </c>
+      <c r="B142">
+        <v>2026</v>
+      </c>
+      <c r="C142">
+        <v>109</v>
+      </c>
+      <c r="D142" t="s">
+        <v>85</v>
+      </c>
+      <c r="E142" t="s">
+        <v>86</v>
+      </c>
+      <c r="F142" t="s">
+        <v>22</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="H142" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143">
+        <v>1255</v>
+      </c>
+      <c r="B143">
+        <v>2026</v>
+      </c>
+      <c r="C143">
+        <v>110</v>
+      </c>
+      <c r="D143" t="s">
+        <v>85</v>
+      </c>
+      <c r="E143" t="s">
+        <v>86</v>
+      </c>
+      <c r="F143" t="s">
+        <v>243</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="H143" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144">
+        <v>1256</v>
+      </c>
+      <c r="B144">
+        <v>2026</v>
+      </c>
+      <c r="C144">
+        <v>111</v>
+      </c>
+      <c r="D144" t="s">
+        <v>85</v>
+      </c>
+      <c r="E144" t="s">
+        <v>86</v>
+      </c>
+      <c r="F144" t="s">
+        <v>22</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="H144" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145">
+        <v>1257</v>
+      </c>
+      <c r="B145">
+        <v>2026</v>
+      </c>
+      <c r="C145">
+        <v>112</v>
+      </c>
+      <c r="D145" t="s">
+        <v>85</v>
+      </c>
+      <c r="E145" t="s">
+        <v>86</v>
+      </c>
+      <c r="F145" t="s">
+        <v>87</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H145" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146">
+        <v>1258</v>
+      </c>
+      <c r="B146">
+        <v>2026</v>
+      </c>
+      <c r="C146">
+        <v>113</v>
+      </c>
+      <c r="D146" t="s">
+        <v>85</v>
+      </c>
+      <c r="E146" t="s">
+        <v>86</v>
+      </c>
+      <c r="F146" t="s">
+        <v>87</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="H146" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147">
+        <v>1259</v>
+      </c>
+      <c r="B147">
+        <v>2026</v>
+      </c>
+      <c r="C147">
+        <v>114</v>
+      </c>
+      <c r="D147" t="s">
+        <v>85</v>
+      </c>
+      <c r="E147" t="s">
+        <v>86</v>
+      </c>
+      <c r="F147" t="s">
+        <v>87</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H147" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148">
+        <v>1260</v>
+      </c>
+      <c r="B148">
+        <v>2026</v>
+      </c>
+      <c r="C148">
+        <v>115</v>
+      </c>
+      <c r="D148" t="s">
+        <v>85</v>
+      </c>
+      <c r="E148" t="s">
+        <v>86</v>
+      </c>
+      <c r="F148" t="s">
+        <v>22</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H148" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149">
+        <v>1261</v>
+      </c>
+      <c r="B149">
+        <v>2026</v>
+      </c>
+      <c r="C149">
+        <v>116</v>
+      </c>
+      <c r="D149" t="s">
+        <v>85</v>
+      </c>
+      <c r="E149" t="s">
+        <v>86</v>
+      </c>
+      <c r="F149" t="s">
+        <v>22</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="H149" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150">
+        <v>1262</v>
+      </c>
+      <c r="B150">
+        <v>2026</v>
+      </c>
+      <c r="C150">
+        <v>117</v>
+      </c>
+      <c r="D150" t="s">
+        <v>85</v>
+      </c>
+      <c r="E150" t="s">
+        <v>86</v>
+      </c>
+      <c r="F150" t="s">
+        <v>321</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H150" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151">
+        <v>1263</v>
+      </c>
+      <c r="B151">
+        <v>2026</v>
+      </c>
+      <c r="C151">
+        <v>118</v>
+      </c>
+      <c r="D151" t="s">
+        <v>85</v>
+      </c>
+      <c r="E151" t="s">
+        <v>86</v>
+      </c>
+      <c r="F151" t="s">
+        <v>321</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="H151" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152">
+        <v>1264</v>
+      </c>
+      <c r="B152">
+        <v>2026</v>
+      </c>
+      <c r="C152">
+        <v>119</v>
+      </c>
+      <c r="D152" t="s">
+        <v>85</v>
+      </c>
+      <c r="E152" t="s">
+        <v>86</v>
+      </c>
+      <c r="F152" t="s">
+        <v>321</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H152" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153">
+        <v>1265</v>
+      </c>
+      <c r="B153">
+        <v>2026</v>
+      </c>
+      <c r="C153">
+        <v>120</v>
+      </c>
+      <c r="D153" t="s">
+        <v>85</v>
+      </c>
+      <c r="E153" t="s">
+        <v>86</v>
+      </c>
+      <c r="F153" t="s">
+        <v>171</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="H153" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154">
+        <v>1266</v>
+      </c>
+      <c r="B154">
+        <v>2026</v>
+      </c>
+      <c r="C154">
+        <v>121</v>
+      </c>
+      <c r="D154" t="s">
+        <v>85</v>
+      </c>
+      <c r="E154" t="s">
+        <v>86</v>
+      </c>
+      <c r="F154" t="s">
+        <v>171</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H154" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155">
+        <v>1267</v>
+      </c>
+      <c r="B155">
+        <v>2026</v>
+      </c>
+      <c r="C155">
+        <v>122</v>
+      </c>
+      <c r="D155" t="s">
+        <v>85</v>
+      </c>
+      <c r="E155" t="s">
+        <v>86</v>
+      </c>
+      <c r="F155" t="s">
+        <v>171</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="H155" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156">
+        <v>1268</v>
+      </c>
+      <c r="B156">
+        <v>2026</v>
+      </c>
+      <c r="C156">
+        <v>123</v>
+      </c>
+      <c r="D156" t="s">
+        <v>85</v>
+      </c>
+      <c r="E156" t="s">
+        <v>86</v>
+      </c>
+      <c r="F156" t="s">
+        <v>178</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="H156" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157">
+        <v>1269</v>
+      </c>
+      <c r="B157">
+        <v>2026</v>
+      </c>
+      <c r="C157">
+        <v>124</v>
+      </c>
+      <c r="D157" t="s">
+        <v>85</v>
+      </c>
+      <c r="E157" t="s">
+        <v>86</v>
+      </c>
+      <c r="F157" t="s">
+        <v>178</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="H157" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158">
+        <v>1270</v>
+      </c>
+      <c r="B158">
+        <v>2026</v>
+      </c>
+      <c r="C158">
+        <v>125</v>
+      </c>
+      <c r="D158" t="s">
+        <v>85</v>
+      </c>
+      <c r="E158" t="s">
+        <v>86</v>
+      </c>
+      <c r="F158" t="s">
+        <v>48</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H158" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159">
+        <v>1271</v>
+      </c>
+      <c r="B159">
+        <v>2026</v>
+      </c>
+      <c r="C159">
+        <v>126</v>
+      </c>
+      <c r="D159" t="s">
+        <v>85</v>
+      </c>
+      <c r="E159" t="s">
+        <v>86</v>
+      </c>
+      <c r="F159" t="s">
+        <v>48</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H159" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160">
+        <v>1272</v>
+      </c>
+      <c r="B160">
+        <v>2026</v>
+      </c>
+      <c r="C160">
+        <v>127</v>
+      </c>
+      <c r="D160" t="s">
+        <v>85</v>
+      </c>
+      <c r="E160" t="s">
+        <v>86</v>
+      </c>
+      <c r="F160" t="s">
+        <v>340</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H160" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161">
+        <v>1273</v>
+      </c>
+      <c r="B161">
+        <v>2026</v>
+      </c>
+      <c r="C161">
+        <v>128</v>
+      </c>
+      <c r="D161" t="s">
+        <v>85</v>
+      </c>
+      <c r="E161" t="s">
+        <v>86</v>
+      </c>
+      <c r="F161" t="s">
+        <v>340</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H161" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162">
+        <v>1274</v>
+      </c>
+      <c r="B162">
+        <v>2026</v>
+      </c>
+      <c r="C162">
+        <v>129</v>
+      </c>
+      <c r="D162" t="s">
+        <v>85</v>
+      </c>
+      <c r="E162" t="s">
+        <v>86</v>
+      </c>
+      <c r="F162" t="s">
+        <v>340</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H162" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163">
+        <v>1275</v>
+      </c>
+      <c r="B163">
+        <v>2026</v>
+      </c>
+      <c r="C163">
+        <v>130</v>
+      </c>
+      <c r="D163" t="s">
+        <v>85</v>
+      </c>
+      <c r="E163" t="s">
+        <v>86</v>
+      </c>
+      <c r="F163" t="s">
+        <v>10</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H163" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164">
+        <v>1276</v>
+      </c>
+      <c r="B164">
+        <v>2026</v>
+      </c>
+      <c r="C164">
+        <v>131</v>
+      </c>
+      <c r="D164" t="s">
+        <v>85</v>
+      </c>
+      <c r="E164" t="s">
+        <v>86</v>
+      </c>
+      <c r="F164" t="s">
+        <v>166</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H164" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165">
+        <v>1277</v>
+      </c>
+      <c r="B165">
+        <v>2026</v>
+      </c>
+      <c r="C165">
+        <v>132</v>
+      </c>
+      <c r="D165" t="s">
+        <v>85</v>
+      </c>
+      <c r="E165" t="s">
+        <v>86</v>
+      </c>
+      <c r="F165" t="s">
+        <v>321</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H165" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166">
+        <v>1278</v>
+      </c>
+      <c r="B166">
+        <v>2026</v>
+      </c>
+      <c r="C166">
+        <v>133</v>
+      </c>
+      <c r="D166" t="s">
+        <v>85</v>
+      </c>
+      <c r="E166" t="s">
+        <v>86</v>
+      </c>
+      <c r="F166" t="s">
+        <v>321</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H166" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167">
+        <v>1279</v>
+      </c>
+      <c r="B167">
+        <v>2026</v>
+      </c>
+      <c r="C167">
+        <v>134</v>
+      </c>
+      <c r="D167" t="s">
+        <v>85</v>
+      </c>
+      <c r="E167" t="s">
+        <v>86</v>
+      </c>
+      <c r="F167" t="s">
+        <v>321</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H167" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168">
+        <v>1280</v>
+      </c>
+      <c r="B168">
+        <v>2026</v>
+      </c>
+      <c r="C168">
+        <v>135</v>
+      </c>
+      <c r="D168" t="s">
+        <v>85</v>
+      </c>
+      <c r="E168" t="s">
+        <v>86</v>
+      </c>
+      <c r="F168" t="s">
+        <v>178</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H168" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169">
+        <v>1281</v>
+      </c>
+      <c r="B169">
+        <v>2026</v>
+      </c>
+      <c r="C169">
+        <v>136</v>
+      </c>
+      <c r="D169" t="s">
+        <v>85</v>
+      </c>
+      <c r="E169" t="s">
+        <v>86</v>
+      </c>
+      <c r="F169" t="s">
+        <v>171</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H169" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170">
+        <v>1282</v>
+      </c>
+      <c r="B170">
+        <v>2026</v>
+      </c>
+      <c r="C170">
+        <v>137</v>
+      </c>
+      <c r="D170" t="s">
+        <v>85</v>
+      </c>
+      <c r="E170" t="s">
+        <v>86</v>
+      </c>
+      <c r="F170" t="s">
+        <v>171</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H170" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171">
+        <v>1283</v>
+      </c>
+      <c r="B171">
+        <v>2026</v>
+      </c>
+      <c r="C171">
+        <v>138</v>
+      </c>
+      <c r="D171" t="s">
+        <v>85</v>
+      </c>
+      <c r="E171" t="s">
+        <v>86</v>
+      </c>
+      <c r="F171" t="s">
+        <v>171</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H171" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172">
+        <v>1284</v>
+      </c>
+      <c r="B172">
+        <v>2026</v>
+      </c>
+      <c r="C172">
+        <v>139</v>
+      </c>
+      <c r="D172" t="s">
+        <v>85</v>
+      </c>
+      <c r="E172" t="s">
+        <v>86</v>
+      </c>
+      <c r="F172" t="s">
+        <v>208</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H172" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173">
+        <v>1285</v>
+      </c>
+      <c r="B173">
+        <v>2026</v>
+      </c>
+      <c r="C173">
+        <v>140</v>
+      </c>
+      <c r="D173" t="s">
+        <v>85</v>
+      </c>
+      <c r="E173" t="s">
+        <v>86</v>
+      </c>
+      <c r="F173" t="s">
+        <v>22</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H173" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174">
+        <v>1286</v>
+      </c>
+      <c r="B174">
+        <v>2026</v>
+      </c>
+      <c r="C174">
+        <v>141</v>
+      </c>
+      <c r="D174" t="s">
+        <v>85</v>
+      </c>
+      <c r="E174" t="s">
+        <v>86</v>
+      </c>
+      <c r="F174" t="s">
+        <v>22</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H174" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175">
+        <v>1287</v>
+      </c>
+      <c r="B175">
+        <v>2026</v>
+      </c>
+      <c r="C175">
+        <v>142</v>
+      </c>
+      <c r="D175" t="s">
+        <v>85</v>
+      </c>
+      <c r="E175" t="s">
+        <v>86</v>
+      </c>
+      <c r="F175" t="s">
+        <v>87</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H175" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176">
+        <v>1288</v>
+      </c>
+      <c r="B176">
+        <v>2026</v>
+      </c>
+      <c r="C176">
+        <v>143</v>
+      </c>
+      <c r="D176" t="s">
+        <v>85</v>
+      </c>
+      <c r="E176" t="s">
+        <v>86</v>
+      </c>
+      <c r="F176" t="s">
+        <v>87</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H176" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177">
+        <v>1290</v>
+      </c>
+      <c r="B177">
+        <v>2026</v>
+      </c>
+      <c r="C177">
+        <v>144</v>
+      </c>
+      <c r="D177" t="s">
+        <v>85</v>
+      </c>
+      <c r="E177" t="s">
+        <v>86</v>
+      </c>
+      <c r="F177" t="s">
+        <v>10</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H177" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178">
+        <v>1293</v>
+      </c>
+      <c r="B178">
+        <v>2026</v>
+      </c>
+      <c r="C178">
+        <v>145</v>
+      </c>
+      <c r="D178" t="s">
+        <v>85</v>
+      </c>
+      <c r="E178" t="s">
+        <v>86</v>
+      </c>
+      <c r="F178" t="s">
+        <v>171</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H178" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179">
+        <v>1294</v>
+      </c>
+      <c r="B179">
+        <v>2026</v>
+      </c>
+      <c r="C179">
+        <v>146</v>
+      </c>
+      <c r="D179" t="s">
+        <v>85</v>
+      </c>
+      <c r="E179" t="s">
+        <v>86</v>
+      </c>
+      <c r="F179" t="s">
+        <v>171</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H179" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180">
+        <v>1295</v>
+      </c>
+      <c r="B180">
+        <v>2026</v>
+      </c>
+      <c r="C180">
+        <v>147</v>
+      </c>
+      <c r="D180" t="s">
+        <v>85</v>
+      </c>
+      <c r="E180" t="s">
+        <v>86</v>
+      </c>
+      <c r="F180" t="s">
+        <v>171</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H180" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181">
+        <v>1296</v>
+      </c>
+      <c r="B181">
+        <v>2026</v>
+      </c>
+      <c r="C181">
+        <v>148</v>
+      </c>
+      <c r="D181" t="s">
+        <v>85</v>
+      </c>
+      <c r="E181" t="s">
+        <v>86</v>
+      </c>
+      <c r="F181" t="s">
+        <v>178</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H181" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182">
+        <v>1297</v>
+      </c>
+      <c r="B182">
+        <v>2026</v>
+      </c>
+      <c r="C182">
+        <v>149</v>
+      </c>
+      <c r="D182" t="s">
+        <v>85</v>
+      </c>
+      <c r="E182" t="s">
+        <v>86</v>
+      </c>
+      <c r="F182" t="s">
+        <v>178</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H182" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183">
+        <v>1298</v>
+      </c>
+      <c r="B183">
+        <v>2026</v>
+      </c>
+      <c r="C183">
+        <v>150</v>
+      </c>
+      <c r="D183" t="s">
+        <v>85</v>
+      </c>
+      <c r="E183" t="s">
+        <v>86</v>
+      </c>
+      <c r="F183" t="s">
+        <v>178</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H183" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184">
+        <v>1301</v>
+      </c>
+      <c r="B184">
+        <v>2026</v>
+      </c>
+      <c r="C184">
+        <v>151</v>
+      </c>
+      <c r="D184" t="s">
+        <v>85</v>
+      </c>
+      <c r="E184" t="s">
+        <v>86</v>
+      </c>
+      <c r="F184" t="s">
+        <v>321</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H184" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185">
+        <v>1302</v>
+      </c>
+      <c r="B185">
+        <v>2026</v>
+      </c>
+      <c r="C185">
+        <v>152</v>
+      </c>
+      <c r="D185" t="s">
+        <v>85</v>
+      </c>
+      <c r="E185" t="s">
+        <v>86</v>
+      </c>
+      <c r="F185" t="s">
+        <v>321</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H185" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186">
+        <v>1303</v>
+      </c>
+      <c r="B186">
+        <v>2026</v>
+      </c>
+      <c r="C186">
+        <v>153</v>
+      </c>
+      <c r="D186" t="s">
+        <v>85</v>
+      </c>
+      <c r="E186" t="s">
+        <v>86</v>
+      </c>
+      <c r="F186" t="s">
+        <v>321</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H186" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187">
+        <v>1304</v>
+      </c>
+      <c r="B187">
+        <v>2026</v>
+      </c>
+      <c r="C187">
+        <v>154</v>
+      </c>
+      <c r="D187" t="s">
+        <v>85</v>
+      </c>
+      <c r="E187" t="s">
+        <v>86</v>
+      </c>
+      <c r="F187" t="s">
+        <v>87</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H187" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188">
+        <v>1305</v>
+      </c>
+      <c r="B188">
+        <v>2026</v>
+      </c>
+      <c r="C188">
+        <v>155</v>
+      </c>
+      <c r="D188" t="s">
+        <v>85</v>
+      </c>
+      <c r="E188" t="s">
+        <v>86</v>
+      </c>
+      <c r="F188" t="s">
+        <v>22</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H188" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189">
+        <v>1306</v>
+      </c>
+      <c r="B189">
+        <v>2026</v>
+      </c>
+      <c r="C189">
+        <v>156</v>
+      </c>
+      <c r="D189" t="s">
+        <v>85</v>
+      </c>
+      <c r="E189" t="s">
+        <v>86</v>
+      </c>
+      <c r="F189" t="s">
+        <v>22</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H189" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190">
+        <v>1307</v>
+      </c>
+      <c r="B190">
+        <v>2026</v>
+      </c>
+      <c r="C190">
+        <v>157</v>
+      </c>
+      <c r="D190" t="s">
+        <v>85</v>
+      </c>
+      <c r="E190" t="s">
+        <v>86</v>
+      </c>
+      <c r="F190" t="s">
+        <v>22</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H190" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191">
+        <v>1315</v>
+      </c>
+      <c r="B191">
+        <v>2026</v>
+      </c>
+      <c r="C191">
+        <v>158</v>
+      </c>
+      <c r="D191" t="s">
+        <v>85</v>
+      </c>
+      <c r="E191" t="s">
+        <v>86</v>
+      </c>
+      <c r="F191" t="s">
+        <v>87</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H191" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192">
+        <v>1316</v>
+      </c>
+      <c r="B192">
+        <v>2026</v>
+      </c>
+      <c r="C192">
+        <v>159</v>
+      </c>
+      <c r="D192" t="s">
+        <v>85</v>
+      </c>
+      <c r="E192" t="s">
+        <v>86</v>
+      </c>
+      <c r="F192" t="s">
+        <v>87</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="H192" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193">
+        <v>1317</v>
+      </c>
+      <c r="B193">
+        <v>2026</v>
+      </c>
+      <c r="C193">
+        <v>160</v>
+      </c>
+      <c r="D193" t="s">
+        <v>85</v>
+      </c>
+      <c r="E193" t="s">
+        <v>86</v>
+      </c>
+      <c r="F193" t="s">
+        <v>87</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H193" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194">
+        <v>1318</v>
+      </c>
+      <c r="B194">
+        <v>2026</v>
+      </c>
+      <c r="C194">
+        <v>161</v>
+      </c>
+      <c r="D194" t="s">
+        <v>85</v>
+      </c>
+      <c r="E194" t="s">
+        <v>86</v>
+      </c>
+      <c r="F194" t="s">
+        <v>340</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="H194" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195">
+        <v>1319</v>
+      </c>
+      <c r="B195">
+        <v>2026</v>
+      </c>
+      <c r="C195">
+        <v>162</v>
+      </c>
+      <c r="D195" t="s">
+        <v>85</v>
+      </c>
+      <c r="E195" t="s">
+        <v>86</v>
+      </c>
+      <c r="F195" t="s">
+        <v>340</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="H195" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196">
+        <v>1320</v>
+      </c>
+      <c r="B196">
+        <v>2026</v>
+      </c>
+      <c r="C196">
+        <v>163</v>
+      </c>
+      <c r="D196" t="s">
+        <v>85</v>
+      </c>
+      <c r="E196" t="s">
+        <v>86</v>
+      </c>
+      <c r="F196" t="s">
+        <v>340</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H196" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197">
+        <v>1321</v>
+      </c>
+      <c r="B197">
+        <v>2026</v>
+      </c>
+      <c r="C197">
+        <v>164</v>
+      </c>
+      <c r="D197" t="s">
+        <v>85</v>
+      </c>
+      <c r="E197" t="s">
+        <v>86</v>
+      </c>
+      <c r="F197" t="s">
+        <v>208</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="H197" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198">
+        <v>1322</v>
+      </c>
+      <c r="B198">
+        <v>2026</v>
+      </c>
+      <c r="C198">
+        <v>165</v>
+      </c>
+      <c r="D198" t="s">
+        <v>85</v>
+      </c>
+      <c r="E198" t="s">
+        <v>86</v>
+      </c>
+      <c r="F198" t="s">
+        <v>10</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="H198" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199">
+        <v>1323</v>
+      </c>
+      <c r="B199">
+        <v>2026</v>
+      </c>
+      <c r="C199">
+        <v>166</v>
+      </c>
+      <c r="D199" t="s">
+        <v>85</v>
+      </c>
+      <c r="E199" t="s">
+        <v>86</v>
+      </c>
+      <c r="F199" t="s">
+        <v>22</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H199" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200">
+        <v>1324</v>
+      </c>
+      <c r="B200">
+        <v>2026</v>
+      </c>
+      <c r="C200">
+        <v>167</v>
+      </c>
+      <c r="D200" t="s">
+        <v>85</v>
+      </c>
+      <c r="E200" t="s">
+        <v>86</v>
+      </c>
+      <c r="F200" t="s">
+        <v>22</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="H200" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201">
+        <v>1325</v>
+      </c>
+      <c r="B201">
+        <v>2026</v>
+      </c>
+      <c r="C201">
+        <v>168</v>
+      </c>
+      <c r="D201" t="s">
+        <v>85</v>
+      </c>
+      <c r="E201" t="s">
+        <v>86</v>
+      </c>
+      <c r="F201" t="s">
+        <v>48</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="H201" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202">
+        <v>1328</v>
+      </c>
+      <c r="B202">
+        <v>2026</v>
+      </c>
+      <c r="C202">
+        <v>169</v>
+      </c>
+      <c r="D202" t="s">
+        <v>85</v>
+      </c>
+      <c r="E202" t="s">
+        <v>86</v>
+      </c>
+      <c r="F202" t="s">
+        <v>321</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="H202" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203">
+        <v>1329</v>
+      </c>
+      <c r="B203">
+        <v>2026</v>
+      </c>
+      <c r="C203">
+        <v>170</v>
+      </c>
+      <c r="D203" t="s">
+        <v>85</v>
+      </c>
+      <c r="E203" t="s">
+        <v>86</v>
+      </c>
+      <c r="F203" t="s">
+        <v>321</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="H203" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204">
+        <v>1330</v>
+      </c>
+      <c r="B204">
+        <v>2026</v>
+      </c>
+      <c r="C204">
+        <v>171</v>
+      </c>
+      <c r="D204" t="s">
+        <v>85</v>
+      </c>
+      <c r="E204" t="s">
+        <v>86</v>
+      </c>
+      <c r="F204" t="s">
+        <v>321</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="H204" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205">
+        <v>1331</v>
+      </c>
+      <c r="B205">
+        <v>2026</v>
+      </c>
+      <c r="C205">
+        <v>172</v>
+      </c>
+      <c r="D205" t="s">
+        <v>85</v>
+      </c>
+      <c r="E205" t="s">
+        <v>86</v>
+      </c>
+      <c r="F205" t="s">
+        <v>178</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="H205" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206">
+        <v>1332</v>
+      </c>
+      <c r="B206">
+        <v>2026</v>
+      </c>
+      <c r="C206">
+        <v>173</v>
+      </c>
+      <c r="D206" t="s">
+        <v>85</v>
+      </c>
+      <c r="E206" t="s">
+        <v>86</v>
+      </c>
+      <c r="F206" t="s">
+        <v>171</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="H206" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207">
+        <v>1333</v>
+      </c>
+      <c r="B207">
+        <v>2026</v>
+      </c>
+      <c r="C207">
+        <v>174</v>
+      </c>
+      <c r="D207" t="s">
+        <v>85</v>
+      </c>
+      <c r="E207" t="s">
+        <v>86</v>
+      </c>
+      <c r="F207" t="s">
+        <v>171</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="H207" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208">
+        <v>1334</v>
+      </c>
+      <c r="B208">
+        <v>2026</v>
+      </c>
+      <c r="C208">
+        <v>175</v>
+      </c>
+      <c r="D208" t="s">
+        <v>85</v>
+      </c>
+      <c r="E208" t="s">
+        <v>86</v>
+      </c>
+      <c r="F208" t="s">
+        <v>171</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="H208" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209">
+        <v>1339</v>
+      </c>
+      <c r="B209">
+        <v>2026</v>
+      </c>
+      <c r="C209">
+        <v>176</v>
+      </c>
+      <c r="D209" t="s">
+        <v>85</v>
+      </c>
+      <c r="E209" t="s">
+        <v>86</v>
+      </c>
+      <c r="F209" t="s">
+        <v>166</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="H209" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210">
+        <v>1340</v>
+      </c>
+      <c r="B210">
+        <v>2026</v>
+      </c>
+      <c r="C210">
+        <v>177</v>
+      </c>
+      <c r="D210" t="s">
+        <v>85</v>
+      </c>
+      <c r="E210" t="s">
+        <v>86</v>
+      </c>
+      <c r="F210" t="s">
+        <v>87</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="H210" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211">
+        <v>1341</v>
+      </c>
+      <c r="B211">
+        <v>2026</v>
+      </c>
+      <c r="C211">
+        <v>178</v>
+      </c>
+      <c r="D211" t="s">
+        <v>85</v>
+      </c>
+      <c r="E211" t="s">
+        <v>86</v>
+      </c>
+      <c r="F211" t="s">
+        <v>87</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="H211" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212">
+        <v>1342</v>
+      </c>
+      <c r="B212">
+        <v>2026</v>
+      </c>
+      <c r="C212">
+        <v>179</v>
+      </c>
+      <c r="D212" t="s">
+        <v>85</v>
+      </c>
+      <c r="E212" t="s">
+        <v>86</v>
+      </c>
+      <c r="F212" t="s">
+        <v>87</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="H212" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213">
+        <v>1343</v>
+      </c>
+      <c r="B213">
+        <v>2026</v>
+      </c>
+      <c r="C213">
+        <v>180</v>
+      </c>
+      <c r="D213" t="s">
+        <v>85</v>
+      </c>
+      <c r="E213" t="s">
+        <v>86</v>
+      </c>
+      <c r="F213" t="s">
+        <v>10</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="H213" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214">
+        <v>1344</v>
+      </c>
+      <c r="B214">
+        <v>2026</v>
+      </c>
+      <c r="C214">
+        <v>181</v>
+      </c>
+      <c r="D214" t="s">
+        <v>85</v>
+      </c>
+      <c r="E214" t="s">
+        <v>86</v>
+      </c>
+      <c r="F214" t="s">
+        <v>10</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="H214" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215">
+        <v>1345</v>
+      </c>
+      <c r="B215">
+        <v>2026</v>
+      </c>
+      <c r="C215">
+        <v>182</v>
+      </c>
+      <c r="D215" t="s">
+        <v>85</v>
+      </c>
+      <c r="E215" t="s">
+        <v>86</v>
+      </c>
+      <c r="F215" t="s">
+        <v>10</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="H215" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216">
+        <v>1346</v>
+      </c>
+      <c r="B216">
+        <v>2026</v>
+      </c>
+      <c r="C216">
+        <v>183</v>
+      </c>
+      <c r="D216" t="s">
+        <v>85</v>
+      </c>
+      <c r="E216" t="s">
+        <v>86</v>
+      </c>
+      <c r="F216" t="s">
+        <v>340</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="H216" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217">
+        <v>1347</v>
+      </c>
+      <c r="B217">
+        <v>2026</v>
+      </c>
+      <c r="C217">
+        <v>184</v>
+      </c>
+      <c r="D217" t="s">
+        <v>85</v>
+      </c>
+      <c r="E217" t="s">
+        <v>86</v>
+      </c>
+      <c r="F217" t="s">
+        <v>340</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="H217" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218">
+        <v>1348</v>
+      </c>
+      <c r="B218">
+        <v>2026</v>
+      </c>
+      <c r="C218">
+        <v>185</v>
+      </c>
+      <c r="D218" t="s">
+        <v>85</v>
+      </c>
+      <c r="E218" t="s">
+        <v>86</v>
+      </c>
+      <c r="F218" t="s">
+        <v>321</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="H218" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219">
+        <v>1349</v>
+      </c>
+      <c r="B219">
+        <v>2026</v>
+      </c>
+      <c r="C219">
+        <v>186</v>
+      </c>
+      <c r="D219" t="s">
+        <v>85</v>
+      </c>
+      <c r="E219" t="s">
+        <v>86</v>
+      </c>
+      <c r="F219" t="s">
+        <v>321</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="H219" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220">
+        <v>1350</v>
+      </c>
+      <c r="B220">
+        <v>2026</v>
+      </c>
+      <c r="C220">
+        <v>187</v>
+      </c>
+      <c r="D220" t="s">
+        <v>85</v>
+      </c>
+      <c r="E220" t="s">
+        <v>86</v>
+      </c>
+      <c r="F220" t="s">
+        <v>321</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="H220" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221">
+        <v>1351</v>
+      </c>
+      <c r="B221">
+        <v>2026</v>
+      </c>
+      <c r="C221">
+        <v>188</v>
+      </c>
+      <c r="D221" t="s">
+        <v>85</v>
+      </c>
+      <c r="E221" t="s">
+        <v>86</v>
+      </c>
+      <c r="F221" t="s">
+        <v>171</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="H221" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222">
+        <v>1352</v>
+      </c>
+      <c r="B222">
+        <v>2026</v>
+      </c>
+      <c r="C222">
+        <v>189</v>
+      </c>
+      <c r="D222" t="s">
+        <v>85</v>
+      </c>
+      <c r="E222" t="s">
+        <v>86</v>
+      </c>
+      <c r="F222" t="s">
+        <v>171</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="H222" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223">
+        <v>1353</v>
+      </c>
+      <c r="B223">
+        <v>2026</v>
+      </c>
+      <c r="C223">
+        <v>190</v>
+      </c>
+      <c r="D223" t="s">
+        <v>85</v>
+      </c>
+      <c r="E223" t="s">
+        <v>86</v>
+      </c>
+      <c r="F223" t="s">
+        <v>171</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="H223" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224">
+        <v>1357</v>
+      </c>
+      <c r="B224">
+        <v>2026</v>
+      </c>
+      <c r="C224">
+        <v>191</v>
+      </c>
+      <c r="D224" t="s">
+        <v>85</v>
+      </c>
+      <c r="E224" t="s">
+        <v>86</v>
+      </c>
+      <c r="F224" t="s">
+        <v>178</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="H224" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225">
+        <v>1358</v>
+      </c>
+      <c r="B225">
+        <v>2026</v>
+      </c>
+      <c r="C225">
+        <v>192</v>
+      </c>
+      <c r="D225" t="s">
+        <v>85</v>
+      </c>
+      <c r="E225" t="s">
+        <v>86</v>
+      </c>
+      <c r="F225" t="s">
+        <v>178</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="H225" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226">
+        <v>1359</v>
+      </c>
+      <c r="B226">
+        <v>2026</v>
+      </c>
+      <c r="C226">
+        <v>193</v>
+      </c>
+      <c r="D226" t="s">
+        <v>85</v>
+      </c>
+      <c r="E226" t="s">
+        <v>86</v>
+      </c>
+      <c r="F226" t="s">
+        <v>171</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="H226" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227">
+        <v>1360</v>
+      </c>
+      <c r="B227">
+        <v>2026</v>
+      </c>
+      <c r="C227">
+        <v>194</v>
+      </c>
+      <c r="D227" t="s">
+        <v>85</v>
+      </c>
+      <c r="E227" t="s">
+        <v>86</v>
+      </c>
+      <c r="F227" t="s">
+        <v>171</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="H227" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228">
+        <v>1361</v>
+      </c>
+      <c r="B228">
+        <v>2026</v>
+      </c>
+      <c r="C228">
+        <v>195</v>
+      </c>
+      <c r="D228" t="s">
+        <v>85</v>
+      </c>
+      <c r="E228" t="s">
+        <v>86</v>
+      </c>
+      <c r="F228" t="s">
+        <v>171</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="H228" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229">
+        <v>1362</v>
+      </c>
+      <c r="B229">
+        <v>2026</v>
+      </c>
+      <c r="C229">
+        <v>196</v>
+      </c>
+      <c r="D229" t="s">
+        <v>85</v>
+      </c>
+      <c r="E229" t="s">
+        <v>86</v>
+      </c>
+      <c r="F229" t="s">
+        <v>321</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="H229" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230">
+        <v>1363</v>
+      </c>
+      <c r="B230">
+        <v>2026</v>
+      </c>
+      <c r="C230">
+        <v>197</v>
+      </c>
+      <c r="D230" t="s">
+        <v>85</v>
+      </c>
+      <c r="E230" t="s">
+        <v>86</v>
+      </c>
+      <c r="F230" t="s">
+        <v>321</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="H230" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231">
+        <v>1364</v>
+      </c>
+      <c r="B231">
+        <v>2026</v>
+      </c>
+      <c r="C231">
+        <v>198</v>
+      </c>
+      <c r="D231" t="s">
+        <v>85</v>
+      </c>
+      <c r="E231" t="s">
+        <v>86</v>
+      </c>
+      <c r="F231" t="s">
+        <v>10</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="H231" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232">
+        <v>1365</v>
+      </c>
+      <c r="B232">
+        <v>2026</v>
+      </c>
+      <c r="C232">
+        <v>199</v>
+      </c>
+      <c r="D232" t="s">
+        <v>85</v>
+      </c>
+      <c r="E232" t="s">
+        <v>86</v>
+      </c>
+      <c r="F232" t="s">
+        <v>10</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="H232" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233">
+        <v>1366</v>
+      </c>
+      <c r="B233">
+        <v>2026</v>
+      </c>
+      <c r="C233">
+        <v>200</v>
+      </c>
+      <c r="D233" t="s">
+        <v>85</v>
+      </c>
+      <c r="E233" t="s">
+        <v>86</v>
+      </c>
+      <c r="F233" t="s">
+        <v>10</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="H233" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234">
+        <v>1367</v>
+      </c>
+      <c r="B234">
+        <v>2026</v>
+      </c>
+      <c r="C234">
+        <v>201</v>
+      </c>
+      <c r="D234" t="s">
+        <v>85</v>
+      </c>
+      <c r="E234" t="s">
+        <v>86</v>
+      </c>
+      <c r="F234" t="s">
+        <v>208</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="H234" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235">
+        <v>1368</v>
+      </c>
+      <c r="B235">
+        <v>2026</v>
+      </c>
+      <c r="C235">
+        <v>202</v>
+      </c>
+      <c r="D235" t="s">
+        <v>85</v>
+      </c>
+      <c r="E235" t="s">
+        <v>86</v>
+      </c>
+      <c r="F235" t="s">
+        <v>208</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="H235" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236">
+        <v>1369</v>
+      </c>
+      <c r="B236">
+        <v>2026</v>
+      </c>
+      <c r="C236">
+        <v>203</v>
+      </c>
+      <c r="D236" t="s">
+        <v>85</v>
+      </c>
+      <c r="E236" t="s">
+        <v>86</v>
+      </c>
+      <c r="F236" t="s">
+        <v>87</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="H236" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237">
+        <v>1370</v>
+      </c>
+      <c r="B237">
+        <v>2026</v>
+      </c>
+      <c r="C237">
+        <v>204</v>
+      </c>
+      <c r="D237" t="s">
+        <v>85</v>
+      </c>
+      <c r="E237" t="s">
+        <v>86</v>
+      </c>
+      <c r="F237" t="s">
+        <v>87</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="H237" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238">
+        <v>1371</v>
+      </c>
+      <c r="B238">
+        <v>2026</v>
+      </c>
+      <c r="C238">
+        <v>205</v>
+      </c>
+      <c r="D238" t="s">
+        <v>85</v>
+      </c>
+      <c r="E238" t="s">
+        <v>86</v>
+      </c>
+      <c r="F238" t="s">
+        <v>87</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="H238" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239">
+        <v>1375</v>
+      </c>
+      <c r="B239">
+        <v>2026</v>
+      </c>
+      <c r="C239">
+        <v>206</v>
+      </c>
+      <c r="D239" t="s">
+        <v>85</v>
+      </c>
+      <c r="E239" t="s">
+        <v>86</v>
+      </c>
+      <c r="F239" t="s">
+        <v>243</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="H239" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240">
+        <v>1376</v>
+      </c>
+      <c r="B240">
+        <v>2026</v>
+      </c>
+      <c r="C240">
+        <v>207</v>
+      </c>
+      <c r="D240" t="s">
+        <v>85</v>
+      </c>
+      <c r="E240" t="s">
+        <v>86</v>
+      </c>
+      <c r="F240" t="s">
+        <v>17</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="H240" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241">
+        <v>1377</v>
+      </c>
+      <c r="B241">
+        <v>2026</v>
+      </c>
+      <c r="C241">
+        <v>208</v>
+      </c>
+      <c r="D241" t="s">
+        <v>85</v>
+      </c>
+      <c r="E241" t="s">
+        <v>86</v>
+      </c>
+      <c r="F241" t="s">
+        <v>17</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="H241" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242">
+        <v>1378</v>
+      </c>
+      <c r="B242">
+        <v>2026</v>
+      </c>
+      <c r="C242">
+        <v>209</v>
+      </c>
+      <c r="D242" t="s">
+        <v>85</v>
+      </c>
+      <c r="E242" t="s">
+        <v>86</v>
+      </c>
+      <c r="F242" t="s">
+        <v>340</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="H242" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243">
+        <v>1379</v>
+      </c>
+      <c r="B243">
+        <v>2026</v>
+      </c>
+      <c r="C243">
+        <v>210</v>
+      </c>
+      <c r="D243" t="s">
+        <v>85</v>
+      </c>
+      <c r="E243" t="s">
+        <v>86</v>
+      </c>
+      <c r="F243" t="s">
+        <v>340</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="H243" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244">
+        <v>1299</v>
+      </c>
+      <c r="B244">
+        <v>2026</v>
+      </c>
+      <c r="C244">
+        <v>1</v>
+      </c>
+      <c r="D244" t="s">
+        <v>477</v>
+      </c>
+      <c r="E244" t="s">
+        <v>478</v>
+      </c>
+      <c r="F244" t="s">
+        <v>48</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H244" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245">
+        <v>1300</v>
+      </c>
+      <c r="B245">
+        <v>2026</v>
+      </c>
+      <c r="C245">
+        <v>2</v>
+      </c>
+      <c r="D245" t="s">
+        <v>477</v>
+      </c>
+      <c r="E245" t="s">
+        <v>478</v>
+      </c>
+      <c r="F245" t="s">
+        <v>48</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H245" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246">
+        <v>1326</v>
+      </c>
+      <c r="B246">
+        <v>2026</v>
+      </c>
+      <c r="C246">
+        <v>3</v>
+      </c>
+      <c r="D246" t="s">
+        <v>477</v>
+      </c>
+      <c r="E246" t="s">
+        <v>478</v>
+      </c>
+      <c r="F246" t="s">
+        <v>48</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H246" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247">
+        <v>1327</v>
+      </c>
+      <c r="B247">
+        <v>2026</v>
+      </c>
+      <c r="C247">
+        <v>4</v>
+      </c>
+      <c r="D247" t="s">
+        <v>477</v>
+      </c>
+      <c r="E247" t="s">
+        <v>478</v>
+      </c>
+      <c r="F247" t="s">
+        <v>48</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="H247" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248">
+        <v>1354</v>
+      </c>
+      <c r="B248">
+        <v>2026</v>
+      </c>
+      <c r="C248">
+        <v>5</v>
+      </c>
+      <c r="D248" t="s">
+        <v>477</v>
+      </c>
+      <c r="E248" t="s">
+        <v>478</v>
+      </c>
+      <c r="F248" t="s">
+        <v>48</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="H248" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249">
+        <v>1355</v>
+      </c>
+      <c r="B249">
+        <v>2026</v>
+      </c>
+      <c r="C249">
+        <v>6</v>
+      </c>
+      <c r="D249" t="s">
+        <v>477</v>
+      </c>
+      <c r="E249" t="s">
+        <v>478</v>
+      </c>
+      <c r="F249" t="s">
+        <v>48</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="H249" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250">
+        <v>1372</v>
+      </c>
+      <c r="B250">
+        <v>2026</v>
+      </c>
+      <c r="C250">
+        <v>7</v>
+      </c>
+      <c r="D250" t="s">
+        <v>477</v>
+      </c>
+      <c r="E250" t="s">
+        <v>478</v>
+      </c>
+      <c r="F250" t="s">
+        <v>48</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="H250" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251">
+        <v>1373</v>
+      </c>
+      <c r="B251">
+        <v>2026</v>
+      </c>
+      <c r="C251">
+        <v>8</v>
+      </c>
+      <c r="D251" t="s">
+        <v>477</v>
+      </c>
+      <c r="E251" t="s">
+        <v>478</v>
+      </c>
+      <c r="F251" t="s">
+        <v>48</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="H251" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252">
+        <v>1374</v>
+      </c>
+      <c r="B252">
+        <v>2026</v>
+      </c>
+      <c r="C252">
+        <v>9</v>
+      </c>
+      <c r="D252" t="s">
+        <v>477</v>
+      </c>
+      <c r="E252" t="s">
+        <v>478</v>
+      </c>
+      <c r="F252" t="s">
+        <v>48</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="H252" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253">
+        <v>1213</v>
+      </c>
+      <c r="B253">
+        <v>2026</v>
+      </c>
+      <c r="C253">
+        <v>1</v>
+      </c>
+      <c r="D253" t="s">
+        <v>495</v>
+      </c>
+      <c r="E253" t="s">
+        <v>496</v>
+      </c>
+      <c r="F253" t="s">
+        <v>10</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="H253" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254">
+        <v>1196</v>
+      </c>
+      <c r="B254">
+        <v>2026</v>
+      </c>
+      <c r="C254">
+        <v>1</v>
+      </c>
+      <c r="D254" t="s">
+        <v>499</v>
+      </c>
+      <c r="E254" t="s">
+        <v>500</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="H254" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255">
         <v>1197</v>
       </c>
-      <c r="B130">
-[...2 lines deleted...]
-      <c r="C130">
+      <c r="B255">
+        <v>2026</v>
+      </c>
+      <c r="C255">
         <v>2</v>
       </c>
-      <c r="D130" t="s">
-[...9 lines deleted...]
-        <v>288</v>
+      <c r="D255" t="s">
+        <v>499</v>
+      </c>
+      <c r="E255" t="s">
+        <v>500</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="H255" t="s">
+        <v>504</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -4752,50 +8650,175 @@
     <hyperlink ref="G106" r:id="rId105"/>
     <hyperlink ref="G107" r:id="rId106"/>
     <hyperlink ref="G108" r:id="rId107"/>
     <hyperlink ref="G109" r:id="rId108"/>
     <hyperlink ref="G110" r:id="rId109"/>
     <hyperlink ref="G111" r:id="rId110"/>
     <hyperlink ref="G112" r:id="rId111"/>
     <hyperlink ref="G113" r:id="rId112"/>
     <hyperlink ref="G114" r:id="rId113"/>
     <hyperlink ref="G115" r:id="rId114"/>
     <hyperlink ref="G116" r:id="rId115"/>
     <hyperlink ref="G117" r:id="rId116"/>
     <hyperlink ref="G118" r:id="rId117"/>
     <hyperlink ref="G119" r:id="rId118"/>
     <hyperlink ref="G120" r:id="rId119"/>
     <hyperlink ref="G121" r:id="rId120"/>
     <hyperlink ref="G122" r:id="rId121"/>
     <hyperlink ref="G123" r:id="rId122"/>
     <hyperlink ref="G124" r:id="rId123"/>
     <hyperlink ref="G125" r:id="rId124"/>
     <hyperlink ref="G126" r:id="rId125"/>
     <hyperlink ref="G127" r:id="rId126"/>
     <hyperlink ref="G128" r:id="rId127"/>
     <hyperlink ref="G129" r:id="rId128"/>
     <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>