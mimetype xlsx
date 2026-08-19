--- v1 (2026-06-07)
+++ v2 (2026-08-19)
@@ -10,97 +10,121 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1276" uniqueCount="505">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1526" uniqueCount="614">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>PAR</t>
+  </si>
+  <si>
+    <t>PARECER PRÉVIO DO TRIBUNAL DE CONTAS DE PERNAMBUCO</t>
+  </si>
+  <si>
+    <t>TRIBUNAL DE CONTAS DE PERNAMBUCO - TCE</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/1380/0082-parecer_previo.pdf</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE CONTAS - GOVERNO. PREFEITURA MUNICIPAL DE SÃO CAETANO. FALHAS FORMAIS. CUMPRIMENTO DOS LIMITES CONSTITUCIONAIS E LEGAIS. APROVAÇÃO COM RESSALVAS.</t>
+  </si>
+  <si>
     <t>EM</t>
   </si>
   <si>
     <t>EMENDAS</t>
   </si>
   <si>
     <t>JOÃO CHAVES</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1198/emenda_001.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 4º DO PLC 003/2026 RETROAGINDO OS EFEITOS FINANCEIROS DA REFERIDA LEI PARA 01 DE JANEIRO DE 2026</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1199/emenda_002.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1º DO PLC 003/2026 REAJUSTANDO DE 3% PARA 6% O AUMENTO DOS PROFESSORES QUE RECEBEM ACIMA DE R$ 10.000,00 POR MÊS</t>
   </si>
   <si>
+    <t>MESA DIRETORA - MESA</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1429/projeto_de_emenda_002_2026_a_lei_organica_municipal_1_1.odt</t>
+  </si>
+  <si>
+    <t>Define nova redação e numeração de artigos para a Lei Orgânica Municipal e dá outras providências.</t>
+  </si>
+  <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIO</t>
   </si>
   <si>
     <t>GERALDO RAMOS</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1175/image_20260224_0006.pdf</t>
   </si>
   <si>
     <t>NOMEIA O LOTEAMENTO NOVA SÃO CAETANO QUE PASSARÁ A SE CHAMAR BAIRRO SANTO ANTÔNIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1176/pl_geraldo.docx</t>
   </si>
   <si>
     <t>NOMEIA O GINÁSIO POLIESPORTIVO QUE ESTÁ SENDO CONSTRUÍDO NA AV SEVERIANO RAMOS NA PRAÇA RAIMUNDO VIEIRA RAMOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>JEOVÁSIO</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1177/image_20260224_0007.pdf</t>
@@ -177,114 +201,153 @@
   <si>
     <t>NOMEIA A LOCALIDADE CONHECIDA COMO VILA DO PADRE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>RILVANE QUIRINO</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1308/pl_14.docx</t>
   </si>
   <si>
     <t>INSTITUI A “SEMANA GOSPEL” NO MUNICÍPIO DE SÃO CAETANO – PE</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1309/pl_14.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ORGANIZAR, NO ÂMBITO DA REDE PÚBLICA MUNICIPAL, O ATENDIMENTO ODONTOLÓGICO ESPECIALIZADO ÀS PESSOAS COM TRANSTORNOS DO NEURODESENVOLVIMENTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>NOMEIA A SEGUNDA TRAVESSA 15 DE NOVEMBRO</t>
   </si>
   <si>
     <t>NOMEIA A TERCEIRA TRAVESSA 15 DE NOVEMBRO</t>
   </si>
   <si>
-    <t>MESA DIRETORA - MESA</t>
-[...1 lines deleted...]
-  <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1338/pl_18.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o regime de subsídios, a concessão de férias anuais e o respectivo terço constitucional aos Vereadores da Câmara Municipal de São Caetano, Estado de Pernambuco, e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1356/scan2026-05-12_120353.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE RECONHECIMENTO E APOIO AS COMUNIDADES REMANESCENTES DE QUILOMBOS, INSTITUI AÇÕES DE DESENVOLVIMENTO SUSTENTÁVEL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>PREFEITURA MUNICIPAL DE SÃO CAITANO - PMSC</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1406/projeto_de_lei_ldo_2027_1.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as diretrizes para a elaboração e a execução da Lei Orçamentária de 2027 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1427/image_20260818_0022.pdf</t>
+  </si>
+  <si>
+    <t>NOMEIA RUAS LOCALIZADAS NO CABUGA, NO LOTEAMENTO DE ZÉ DO MAXIXE NESTE MUNICIPIO E DA OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>PREFEITURA MUNICIPAL DE SÃO CAITANO - PMSC</t>
-[...1 lines deleted...]
-  <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1125/image_20260109_0001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O VALOR DO SALÁRIO MÍNIMO A VIGORAR A PARTIR DE 1º DE JANEIRO DE 2026</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1126/image_20260109_0002.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O AUMENTO DO SALÁRIO MÍNIMO QUE PASSA A VIGORAR EM 2026 NO ÂMBITO DA CÂMARA MUNICIPAL DE SÃO CAETANO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1183/image_20260226_0001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DE 3% (TRÊS) POR CENTO NO VENCIMENTO BASE DOS PROFESSORES EFETIVOS QUE RECEBEM MAIS DE R$ 10.000,00 (DEZ MIL REAIS), REAJUSTE DE 6% (SEIS) POR CENTO NO VENCIMENTO BASE DOS PROFESSORES EFETIVOS QUE RECEBEM MENOS DE R$ 10.000,00 (DEZ MIL REAIS) E 12% (DOZE) POR CENTO NO VENCIMENTO BASE DOS OCUPANTES DE CARGOS PROFESSORES CONTRATADOS E COMISSIONADOS QUE NÃO SÃO EFETIVOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1337/image_20260429_0004.pdf</t>
   </si>
   <si>
     <t>DISP6E S0BRE A ALTERAÇAO DO ART. 1° DA LEI MUNICIPAI. N° 023/2022 E DA 0UTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1312/image_20260429_0003_260429_125317.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DOS ANEXOS I E II DA LEI MUNICIPAL N° 025/2022 PARA ATUALIZAÇÃO DOS VENCIMENTOS DOS CARGOS DA GUARDA CIVIL MUNICIPAL E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1336/image_20260429_0002.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ATUALIZACA0 DOS VENCIMENTOS DOS CIRURGIOES-DENTISTAS DO MUNICIPIO DE SAO SÃO CAETANO-PE E DO ADICIONAL DE INSAIUBRIDADE, E DA 0UTRAS PROVIDfiNCIAS.</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1335/image_20260429_0001.pdf</t>
   </si>
   <si>
     <t>DISPÕE S0BRE A ATUALIZACAO D0 VENCIMENTO DOS CARGOS QUE ESPECIFICA, N0 AMBIT0 DO MUNICIPIO DE SAO CAETANO PE, E DA 0UTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1405/plc_0082026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS DE PROVIMENTO EFETIVO, ALTERA CARGOS INTEGRANTES DO QUADRO PERMANENTE DE PESSOAL DO PODER EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1428/projeto_de_lei_complementar_regimento_interno.pdf</t>
+  </si>
+  <si>
+    <t>CRIA O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE SÃO CAETANO, SEU CÓDIGO DE ÉTICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>PROJETO DE DECRETO LEGISLATIVO</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1425/image_20260818_0020.pdf</t>
+  </si>
+  <si>
+    <t>TITULO DE CIDADAO A SRA. MARIA BETANIA SALES FREITAS</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1426/image_20260818_0021.pdf</t>
+  </si>
+  <si>
+    <t>TITULO DE CIDADAO AO SR. ISMAEL JOSE DE FREITAS</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A FROTA DE VEÍCULOS DAS SECRETARIAS</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A RELAÇÃO DE CIRURGIAS REALIZADAS NO MUNICÍPIO</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1313/scan2026-05-05_121155_000.pdf</t>
   </si>
   <si>
     <t>Solicitação de informaçõës sobre a frota de veículos das Secretarias Municipais</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1314/scan2026-05-05_121155_001.pdf</t>
   </si>
   <si>
     <t>Solicitação de riformações sobre a arrecadação das feiras livres e do matadouro público do município.</t>
   </si>
@@ -1446,50 +1509,281 @@
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1376/scan2026-05-21_095617.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITO UMA PASSAGEM MOLHADA QUE LIGA CAXINGO E JACARÉ NO SITIO CAMPO ALEGRE.</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1377/scan2026-05-21_095855.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITO UMA PASSAGEM MOLHADA QUE LIGA A ESTRADA VELHA À FAZENDA SANTA IZABEL.</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1378/scan2026-05-21_100159.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITO UMA ESCOLA NO ALTO DA BANANA.</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1379/scan2026-05-21_100616.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITO UMA 'UBS' NO ALTO DA BANANA.</t>
   </si>
   <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1381/requerimento1.pdf</t>
+  </si>
+  <si>
+    <t>RECUPERAÇÃO DO CALÇAMENTO DA BOA VISTA</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1382/requerimento.pdf</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE MOTOS PARA COLETA DE LIXO NA ZONA RURAL</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1383/requerimento2.pdf</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE PROFISSIONAIS PARA O CAMPI</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1384/requerimento3.pdf</t>
+  </si>
+  <si>
+    <t>CONSTRUÇÃO DE UM ABRIGO MUNICIPAL DESTINADO A ANIMAIS DE PEQUENO E GRANDE PORTE</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1385/requerimento4.pdf</t>
+  </si>
+  <si>
+    <t>COMPRA DE COLEIRAS SINALIZADORAS PARA ANIMAIS DE RUA</t>
+  </si>
+  <si>
+    <t>ALEXANDRE O GAGUINHO</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1386/requerimento5.pdf</t>
+  </si>
+  <si>
+    <t>CONTROLE PELA GUARDA MUNICIPAL DOS CAMINHÕES QUE ENTRAM NA CIDADE</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1387/requerimento6.pdf</t>
+  </si>
+  <si>
+    <t>PODA DAS ARVORES E ILUMINAÇÃO EM TORNO DA LINHA DO TREM</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1388/requerimento7.pdf</t>
+  </si>
+  <si>
+    <t>RETIRADA DE DOIS POSTES NO MEIO DA RUA PRÓXIMO AO MOTEL DA MAÇÃ</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1389/requerimento8.pdf</t>
+  </si>
+  <si>
+    <t>IMPLANTAÇÃO DE FAIXAS DE PEDESTRES EM FRENTE AOS COLEGIOS</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1390/requerimento9.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA QUE OS CONTEINERS DE LIXO RESIDENCIAL SEJAM INTEGRADOS AO SISTEMA DE COLETA SELETIVA</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1391/requerimento10.pdf</t>
+  </si>
+  <si>
+    <t>COLOCAÇÃO DE MAQUINAS PARA RECUPERAR AS ESTRADAS DA ZONA RURAL</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1392/requerimento11.pdf</t>
+  </si>
+  <si>
+    <t>PASSAGEM MOLHADA PRÓXIMO AO BAR DE TERÓ</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1393/requerimento12.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO GOVERNO DO ESTADO PARA FAZER TUBULAÇÃO DE AGUA NAS MARGENS DA BR 423</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1394/requerimento13.pdf</t>
+  </si>
+  <si>
+    <t>COLOCAÇÃO DE CAMERAS DE MONITORAMENTO NOS CEMITÉRIOS DO MUNICÍPIO</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1395/requerimento14.pdf</t>
+  </si>
+  <si>
+    <t>ROÇO E RECUPERAÇÃO DAS ESTRADAS DO SÍTIO RETIRO E ASSENTAMENTO PONTA DE SERRA</t>
+  </si>
+  <si>
+    <t>INACIO GUERREIRO</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1396/requerimento15.pdf</t>
+  </si>
+  <si>
+    <t>CONSTRUÇÃO DE PASSARELA NO BECO DE BILU</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1397/requerimento16.pdf</t>
+  </si>
+  <si>
+    <t>CONSTRUÇÃO DE PRAÇA PRÓXIMO A IGREJA SÃO JOSÉ NA ZONA RURAL DO SÍTIO JACARÉ</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1398/requerimento17.pdf</t>
+  </si>
+  <si>
+    <t>INSTALAÇÃO DE CAMERAS DE SEGURANÇA NO MATADOURO PÚBLICO</t>
+  </si>
+  <si>
+    <t>CESAR ANDRADE</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1399/requerimento18.pdf</t>
+  </si>
+  <si>
+    <t>PASSAGEM MOLHADA NO SÍTIO ONÇA</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1400/requerimento19.pdf</t>
+  </si>
+  <si>
+    <t>PASSAGEM MOLHADA NO SÍTIO JAPECANGA DA MATA</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1401/requerimento20.pdf</t>
+  </si>
+  <si>
+    <t>PASSAGEM MOLHADA NO SITIO GASPA</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1404/requerimento24.pdf</t>
+  </si>
+  <si>
+    <t>SINALIZAÇÃO EM TODAS AS LOMBADAS DO MUNICÍPIO</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1407/image_20260818_0001.pdf</t>
+  </si>
+  <si>
+    <t>MELHORA NA ILUMINAÇÃO DO AREADO</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1408/image_20260818_0002.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA FEITO ESPAÇO DE LAZER EM FRENTE A GARAGEM PUBLICA DA PREFEITURA</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1409/image_20260818_0003.pdf</t>
+  </si>
+  <si>
+    <t>DISPONIBILIZAÇÃO DE VACINAS IMPORTADAS PARA CÃES E GATOS</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1410/image_20260818_0004.pdf</t>
+  </si>
+  <si>
+    <t>IMPLANTAÇÃO DE CANAL MUNICIPAL DE ATENDIMENTO, DENUNCIA E ACOLHIMENTO A MULHERES VITIMAS DE VIOLENCIA</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1411/image_20260818_0005.pdf</t>
+  </si>
+  <si>
+    <t>VETERINÁRIOS PARA ATENDER ANIMAIS NAS RESIDENCIAS DOS TUTORES</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1412/image_20260818_0006.pdf</t>
+  </si>
+  <si>
+    <t>POÇO ARTESIANO NO SITIO DE TUTA DA DE VAVA</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1413/image_20260818_0007.pdf</t>
+  </si>
+  <si>
+    <t>CRECHE NO ANTIGO COLEGIO JOÃO ALMEIDA NA VILA DE TAPIRAIM</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1414/image_20260818_0008.pdf</t>
+  </si>
+  <si>
+    <t>ROÇO DO MATO NA ZONA RURAL DE TAPIRAIM</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1417/image_20260818_0011.pdf</t>
+  </si>
+  <si>
+    <t>RECUPERAÇÃO DA ESTRADA DO SÍTIO ARARA</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1418/image_20260818_0012.pdf</t>
+  </si>
+  <si>
+    <t>COLOCAÇÃO DE DOIS BRAÇOS DE ILUMINAÇÃO NO SITIO BOQUEIRAO</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1419/image_20260818_0013.pdf</t>
+  </si>
+  <si>
+    <t>RECUPERAÇÃO DA ESTRADA QUE LIGA O RIACHO DO PÃO AO SITIO MINGU</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1420/image_20260818_0014.pdf</t>
+  </si>
+  <si>
+    <t>RECUPERAÇÃO DA ESTRADA DO SÍTIO JACARÉ E CAXINGO</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1421/image_20260818_0015.pdf</t>
+  </si>
+  <si>
+    <t>PAVIMENTAÇÃO NA RUA DO MEIO NO ALTO DA BANANA</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1422/image_20260818_0017.pdf</t>
+  </si>
+  <si>
+    <t>REVITALIZAÇÃO DA ILUMINAÇÃO DO LOT CARLOS BEZERRA</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1423/image_20260818_0018.pdf</t>
+  </si>
+  <si>
+    <t>ABERTURA DE UM MUSEU MUNICIPAL</t>
+  </si>
+  <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>SUGERE IMPLANTAÇÃO DE SALAS SENSORIAIS NAS ESCOLAS PARA ATENDIMENTO DE ALUNOS COM NECESSIDADES ESPECIAIS</t>
   </si>
   <si>
     <t>SUGERE A INSTITUIÇÃO DE CAPACITAÇÃO EM ANÁLISE DO COMPORTAMENTO APLICADA PARA PROFISSIONAIS DA REDE MUNICIPAL DE ENSINO</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1326/scan2026-05-05_121155_013.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REFORMA DA PRAÇA PÚBLICA LOCALIZADA NO ALTO DO XERÉM, VISANDO A MELHORIA DA INFRAESTRUTURA E DA QUALIDADE DE VIDA DA POPULAÇÃO DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1327/scan2026-05-05_121155_014.pdf</t>
   </si>
   <si>
     <t>SUGERE A INSTALAÇÃO DE CONTENTORES DE LIXO (PAPA LIXO) NO SÍTIO BARRO BRANCO E NO SÍTIO BOQUEIRÃO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1354/scan2026-05-12_104327_001.pdf</t>
@@ -1498,50 +1792,83 @@
     <t>IMPLANTAÇÃO DE BRINQUEDOTECA OU ESPAÇO INFANTIL NO HOSPITAL MUNICIPAL</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1355/scan2026-05-12_104327_002.pdf</t>
   </si>
   <si>
     <t>SOLICITA CRIAÇÃO DO PROGRAMA MUNICIPAL DE INCENTIVO AO PRIMEIRO EMPREGO</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1372/scan2026-05-19_113955_017.pdf</t>
   </si>
   <si>
     <t>REFORMA E REVITALIZAÇÃO DO PONTO DE ONIBUS NA SUBIDA DA JOSE RAMOS</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1373/scan2026-05-19_113955_018.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DA POLÍTICA MUNICIPAL DE ATENÇÃO PSICOSSOCIAL NAS COMUNIDADES ESCOLARES, COM AÇÕES DE PROMOÇÃO DA SAÚDE MENTAL E ATENDIMENTO PSICOSSOCIAL AOS PROFISSIONAIS DA REDE MUNICIPAL DE ENSINO</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1374/scan2026-05-19_114110.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE SERVIÇOS DE PSICOLOGIA E SERVIÇOS SOCIAL NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1402/requerimento21.pdf</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE MÉDICO OFTALMOLOGISTA</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1403/requerimento22.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA INCLUSÃO DA DISCIPLINA DE EDUCAÇÃO FINANCEIRA NA GRADE CURRICULAR DO MUNICÍPIO</t>
+  </si>
+  <si>
+    <t>CRIAÇÃO E INSTALAÇÃO DE CAMAROTE ACESSÍVEL NO PATIO DE EVENTOS</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1416/image_20260818_0010.pdf</t>
+  </si>
+  <si>
+    <t>CRIAÇÃO E IMPLANTAÇÃO DE CLÍNICA DE SAÚDE DA MULHER</t>
+  </si>
+  <si>
+    <t>VA</t>
+  </si>
+  <si>
+    <t>VOTO DE APLAUSO</t>
+  </si>
+  <si>
+    <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1424/image_20260818_0019.pdf</t>
+  </si>
+  <si>
+    <t>VOTOS DE APLAUSOS PARA O DR. ELIEL GOMES</t>
   </si>
   <si>
     <t>VP</t>
   </si>
   <si>
     <t>VOTO PESAR</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1213/scan2026-03-10_104347_013.pdf</t>
   </si>
   <si>
     <t>voto de pesar pelo falecimento do senhor Luiz José da Silva</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>OFÍCIOS</t>
   </si>
   <si>
     <t>https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1196/image_20260303_0014.pdf</t>
   </si>
   <si>
     <t>USO DA TRIBUNA POPULAR PELA SRA. MARIA APARECEIDA ALVES DOS SANTOS, PARA EXPOR ESCLARECIMENTOS SOBRE O PLC 003/26 DE AUTORIA DO PODER EXECUTIVO REFERENTE AO REAJUSTE SALARIAL DOS PROFESSORES.</t>
   </si>
@@ -1875,6692 +2202,7992 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1198/emenda_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1199/emenda_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1175/image_20260224_0006.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1176/pl_geraldo.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1177/image_20260224_0007.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1178/image_20260224_0008.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1179/image_20260224_0009.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1180/image_20260224_0010.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1181/pl_abraao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1182/pl_082026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1230/image_20260317_0001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1231/image_20260317_0002.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1232/image_20260317_0003.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1254/image_20260324_0001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1308/pl_14.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1309/pl_14.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1338/pl_18.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1356/scan2026-05-12_120353.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1125/image_20260109_0001.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1126/image_20260109_0002.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1183/image_20260226_0001.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1337/image_20260429_0004.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1312/image_20260429_0003_260429_125317.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1336/image_20260429_0002.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1335/image_20260429_0001.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1313/scan2026-05-05_121155_000.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1314/scan2026-05-05_121155_001.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1127/image_20260120_0001.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1128/image_20260203_0001.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1129/image_20260203_0002.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1130/image_20260203_0003.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1131/image_20260203_0004.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1132/image_20260203_0005.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1133/image_20260203_0006.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1134/image_20260203_0007.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1135/image_20260203_0008.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1136/image_20260203_0009.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1137/image_20260203_0010.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1138/image_20260203_0011.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1139/image_20260203_0012.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1140/image_20260203_0013.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1141/image_20260203_0014.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1142/image_20260203_0015.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1143/image_20260203_0016.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1144/image_20260203_0017.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1145/image_20260203_0018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1146/image_20260203_0019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1147/image_20260203_0020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1148/image_20260203_0021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1149/image_20260203_0022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1150/image_20260203_0023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1151/image_20260203_0024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1152/image_20260211_0002.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1153/image_20260211_0003.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1154/image_20260211_0004.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1155/image_20260211_0005.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1156/image_20260211_0006.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1157/image_20260211_0007.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1158/image_20260211_0008.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1159/image_20260211_0009.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1160/image_20260211_0010.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1161/image_20260211_0011.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1162/image_20260224_0001.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1163/image_20260224_0002.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1164/image_20260224_0003.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1165/image_20260224_0004.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1166/image_20260224_0005.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1167/requerimento_geraldo_01.odt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1168/requerimento_geraldo_02.1.odt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1169/requerimento_geraldo_03.odt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1170/requerimento_olipio__janeiro_26.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1171/requerimento_olipio__janeiro_260.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1172/requerimento_olipio__janeiro_2600.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1173/01_requerimento_calcamento_-_sitio_japecanga.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1174/rafa.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1184/image_20260303_0002.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1185/image_20260303_0003.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1186/image_20260303_0004.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1187/image_20260303_0005.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1188/image_20260303_0006.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1189/image_20260303_0007.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1190/image_20260303_0008.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1191/image_20260303_0009.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1192/image_20260303_0010.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1193/image_20260303_0011.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1194/image_20260303_0012.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1195/image_20260303_0013.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1200/scan2026-03-10_104347_000.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1201/scan2026-03-10_104347_001.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1202/scan2026-03-10_104347_002.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1203/scan2026-03-10_104347_003.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1204/scan2026-03-10_104347_004.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1205/scan2026-03-10_104347_005.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1206/scan2026-03-10_104347_006.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1207/scan2026-03-10_104347_007.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1208/scan2026-03-10_104347_008.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1209/scan2026-03-10_104347_009.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1210/scan2026-03-10_104347_010.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1211/scan2026-03-10_104347_011.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1212/scan2026-03-10_104347_012.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1214/scan2026-03-10_104347_014.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1218/scan2026-03-17_094942_000.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1219/scan2026-03-17_094942_001.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1220/scan2026-03-17_094942_002.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1221/scan2026-03-17_094942_003.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1222/scan2026-03-17_094942_004.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1223/scan2026-03-17_094942_005.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1224/scan2026-03-17_094942_006.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1225/scan2026-03-17_094942_007.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1226/scan2026-03-17_094942_008.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1227/scan2026-03-17_094942_009.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1228/scan2026-03-17_094942_010.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1229/scan2026-03-17_094942_011.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1237/image_20260324_0001.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1239/image_20260324_0003.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1240/image_20260324_0004.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1241/scan2026-03-24_105641_000.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1242/scan2026-03-24_105641_001.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1243/scan2026-03-24_105641_002.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1244/scan2026-03-24_105641_003.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1245/scan2026-03-24_105641_004.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1246/scan2026-03-24_105641_005.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1247/scan2026-03-24_105641_006.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1248/scan2026-03-24_105641_007.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1249/scan2026-03-24_105641_008.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1250/scan2026-03-24_105641_009.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1251/scan2026-03-24_105641_010.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1252/scan2026-03-24_105641_011.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1253/scan2026-03-24_105641_012.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1255/image_20260407_0001.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1256/image_20260407_0002.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1257/image_20260407_0003.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1258/image_20260407_0004.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1259/image_20260407_0005.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1260/image_20260407_0006.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1261/image_20260407_0007.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1262/cicero_1.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1263/cicero_2.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1264/cicero_3.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1265/geraldo_2026__abril.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1266/geraldo_2026__abril_02.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1267/requerimento_geraldo_01_2.odt" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1268/olimpio_abril.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1269/olimpio_abril_02.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1316/scan2026-05-05_121155_003.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1317/scan2026-05-05_121155_004.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1318/scan2026-05-05_121155_005.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1319/scan2026-05-05_121155_006.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1320/scan2026-05-05_121155_007.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1321/scan2026-05-05_121155_008.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1322/scan2026-05-05_121155_009.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1323/scan2026-05-05_121155_010.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1324/scan2026-05-05_121155_011.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1325/scan2026-05-05_121155_012.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1328/scan2026-05-05_121155_015.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1329/scan2026-05-05_121155_016.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1330/scan2026-05-05_121155_017.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1331/scan2026-05-05_121155_018.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1332/scan2026-05-05_121155_019.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1333/scan2026-05-05_121155_020.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1334/scan2026-05-05_121155_021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1339/scan2026-05-12_104136_000.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1340/scan2026-05-12_104136_001.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1341/scan2026-05-12_104136_002.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1342/scan2026-05-12_104136_003.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1343/scan2026-05-12_104136_004.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1344/scan2026-05-12_104136_005.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1345/scan2026-05-12_104136_006.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1346/scan2026-05-12_104136_008.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1347/scan2026-05-12_104136_009.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1348/scan2026-05-12_104136_010.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1349/scan2026-05-12_104136_011.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1350/scan2026-05-12_104136_012.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1351/scan2026-05-12_104246_000.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1352/scan2026-05-12_104246_001.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1353/scan2026-05-12_104327_000.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1357/scan2026-05-19_113955_000.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1358/scan2026-05-19_113955_001.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1359/scan2026-05-19_113955_002.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1360/scan2026-05-19_113955_003.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1361/scan2026-05-19_113955_004.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1362/scan2026-05-19_113955_005.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1363/scan2026-05-19_113955_006.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1364/scan2026-05-19_113955_007.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1365/scan2026-05-19_113955_008.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1366/scan2026-05-19_113955_009.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1367/scan2026-05-19_113955_010.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1368/scan2026-05-19_113955_011.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1369/scan2026-05-19_113955_012.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1370/scan2026-05-19_113955_013.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1371/scan2026-05-19_113955_014.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1375/scan2026-05-21_095257.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1376/scan2026-05-21_095617.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1377/scan2026-05-21_095855.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1378/scan2026-05-21_100159.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1379/scan2026-05-21_100616.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1326/scan2026-05-05_121155_013.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1327/scan2026-05-05_121155_014.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1354/scan2026-05-12_104327_001.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1355/scan2026-05-12_104327_002.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1372/scan2026-05-19_113955_017.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1373/scan2026-05-19_113955_018.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1374/scan2026-05-19_114110.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1213/scan2026-03-10_104347_013.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1196/image_20260303_0014.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1197/image_20260303_0015.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2023/1380/0082-parecer_previo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1198/emenda_001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1199/emenda_002.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1429/projeto_de_emenda_002_2026_a_lei_organica_municipal_1_1.odt" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1175/image_20260224_0006.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1176/pl_geraldo.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1177/image_20260224_0007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1178/image_20260224_0008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1179/image_20260224_0009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1180/image_20260224_0010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1181/pl_abraao.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1182/pl_082026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1230/image_20260317_0001.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1231/image_20260317_0002.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1232/image_20260317_0003.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1254/image_20260324_0001.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1308/pl_14.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1309/pl_14.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1338/pl_18.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1356/scan2026-05-12_120353.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1406/projeto_de_lei_ldo_2027_1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1427/image_20260818_0022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1125/image_20260109_0001.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1126/image_20260109_0002.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1183/image_20260226_0001.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1337/image_20260429_0004.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1312/image_20260429_0003_260429_125317.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1336/image_20260429_0002.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1335/image_20260429_0001.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1405/plc_0082026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1428/projeto_de_lei_complementar_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1425/image_20260818_0020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1426/image_20260818_0021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1313/scan2026-05-05_121155_000.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1314/scan2026-05-05_121155_001.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1127/image_20260120_0001.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1128/image_20260203_0001.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1129/image_20260203_0002.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1130/image_20260203_0003.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1131/image_20260203_0004.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1132/image_20260203_0005.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1133/image_20260203_0006.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1134/image_20260203_0007.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1135/image_20260203_0008.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1136/image_20260203_0009.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1137/image_20260203_0010.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1138/image_20260203_0011.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1139/image_20260203_0012.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1140/image_20260203_0013.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1141/image_20260203_0014.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1142/image_20260203_0015.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1143/image_20260203_0016.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1144/image_20260203_0017.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1145/image_20260203_0018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1146/image_20260203_0019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1147/image_20260203_0020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1148/image_20260203_0021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1149/image_20260203_0022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1150/image_20260203_0023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1151/image_20260203_0024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1152/image_20260211_0002.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1153/image_20260211_0003.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1154/image_20260211_0004.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1155/image_20260211_0005.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1156/image_20260211_0006.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1157/image_20260211_0007.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1158/image_20260211_0008.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1159/image_20260211_0009.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1160/image_20260211_0010.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1161/image_20260211_0011.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1162/image_20260224_0001.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1163/image_20260224_0002.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1164/image_20260224_0003.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1165/image_20260224_0004.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1166/image_20260224_0005.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1167/requerimento_geraldo_01.odt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1168/requerimento_geraldo_02.1.odt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1169/requerimento_geraldo_03.odt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1170/requerimento_olipio__janeiro_26.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1171/requerimento_olipio__janeiro_260.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1172/requerimento_olipio__janeiro_2600.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1173/01_requerimento_calcamento_-_sitio_japecanga.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1174/rafa.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1184/image_20260303_0002.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1185/image_20260303_0003.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1186/image_20260303_0004.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1187/image_20260303_0005.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1188/image_20260303_0006.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1189/image_20260303_0007.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1190/image_20260303_0008.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1191/image_20260303_0009.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1192/image_20260303_0010.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1193/image_20260303_0011.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1194/image_20260303_0012.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1195/image_20260303_0013.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1200/scan2026-03-10_104347_000.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1201/scan2026-03-10_104347_001.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1202/scan2026-03-10_104347_002.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1203/scan2026-03-10_104347_003.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1204/scan2026-03-10_104347_004.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1205/scan2026-03-10_104347_005.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1206/scan2026-03-10_104347_006.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1207/scan2026-03-10_104347_007.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1208/scan2026-03-10_104347_008.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1209/scan2026-03-10_104347_009.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1210/scan2026-03-10_104347_010.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1211/scan2026-03-10_104347_011.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1212/scan2026-03-10_104347_012.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1214/scan2026-03-10_104347_014.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1218/scan2026-03-17_094942_000.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1219/scan2026-03-17_094942_001.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1220/scan2026-03-17_094942_002.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1221/scan2026-03-17_094942_003.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1222/scan2026-03-17_094942_004.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1223/scan2026-03-17_094942_005.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1224/scan2026-03-17_094942_006.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1225/scan2026-03-17_094942_007.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1226/scan2026-03-17_094942_008.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1227/scan2026-03-17_094942_009.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1228/scan2026-03-17_094942_010.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1229/scan2026-03-17_094942_011.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1237/image_20260324_0001.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1239/image_20260324_0003.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1240/image_20260324_0004.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1241/scan2026-03-24_105641_000.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1242/scan2026-03-24_105641_001.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1243/scan2026-03-24_105641_002.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1244/scan2026-03-24_105641_003.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1245/scan2026-03-24_105641_004.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1246/scan2026-03-24_105641_005.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1247/scan2026-03-24_105641_006.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1248/scan2026-03-24_105641_007.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1249/scan2026-03-24_105641_008.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1250/scan2026-03-24_105641_009.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1251/scan2026-03-24_105641_010.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1252/scan2026-03-24_105641_011.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1253/scan2026-03-24_105641_012.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1255/image_20260407_0001.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1256/image_20260407_0002.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1257/image_20260407_0003.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1258/image_20260407_0004.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1259/image_20260407_0005.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1260/image_20260407_0006.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1261/image_20260407_0007.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1262/cicero_1.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1263/cicero_2.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1264/cicero_3.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1265/geraldo_2026__abril.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1266/geraldo_2026__abril_02.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1267/requerimento_geraldo_01_2.odt" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1268/olimpio_abril.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1269/olimpio_abril_02.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1316/scan2026-05-05_121155_003.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1317/scan2026-05-05_121155_004.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1318/scan2026-05-05_121155_005.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1319/scan2026-05-05_121155_006.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1320/scan2026-05-05_121155_007.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1321/scan2026-05-05_121155_008.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1322/scan2026-05-05_121155_009.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1323/scan2026-05-05_121155_010.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1324/scan2026-05-05_121155_011.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1325/scan2026-05-05_121155_012.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1328/scan2026-05-05_121155_015.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1329/scan2026-05-05_121155_016.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1330/scan2026-05-05_121155_017.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1331/scan2026-05-05_121155_018.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1332/scan2026-05-05_121155_019.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1333/scan2026-05-05_121155_020.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1334/scan2026-05-05_121155_021.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1339/scan2026-05-12_104136_000.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1340/scan2026-05-12_104136_001.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1341/scan2026-05-12_104136_002.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1342/scan2026-05-12_104136_003.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1343/scan2026-05-12_104136_004.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1344/scan2026-05-12_104136_005.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1345/scan2026-05-12_104136_006.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1346/scan2026-05-12_104136_008.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1347/scan2026-05-12_104136_009.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1348/scan2026-05-12_104136_010.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1349/scan2026-05-12_104136_011.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1350/scan2026-05-12_104136_012.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1351/scan2026-05-12_104246_000.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1352/scan2026-05-12_104246_001.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1353/scan2026-05-12_104327_000.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1357/scan2026-05-19_113955_000.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1358/scan2026-05-19_113955_001.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1359/scan2026-05-19_113955_002.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1360/scan2026-05-19_113955_003.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1361/scan2026-05-19_113955_004.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1362/scan2026-05-19_113955_005.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1363/scan2026-05-19_113955_006.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1364/scan2026-05-19_113955_007.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1365/scan2026-05-19_113955_008.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1366/scan2026-05-19_113955_009.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1367/scan2026-05-19_113955_010.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1368/scan2026-05-19_113955_011.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1369/scan2026-05-19_113955_012.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1370/scan2026-05-19_113955_013.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1371/scan2026-05-19_113955_014.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1375/scan2026-05-21_095257.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1376/scan2026-05-21_095617.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1377/scan2026-05-21_095855.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1378/scan2026-05-21_100159.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1379/scan2026-05-21_100616.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1381/requerimento1.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1382/requerimento.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1383/requerimento2.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1384/requerimento3.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1385/requerimento4.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1386/requerimento5.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1387/requerimento6.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1388/requerimento7.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1389/requerimento8.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1390/requerimento9.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1391/requerimento10.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1392/requerimento11.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1393/requerimento12.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1394/requerimento13.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1395/requerimento14.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1396/requerimento15.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1397/requerimento16.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1398/requerimento17.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1399/requerimento18.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1400/requerimento19.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1401/requerimento20.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1404/requerimento24.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1407/image_20260818_0001.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1408/image_20260818_0002.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1409/image_20260818_0003.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1410/image_20260818_0004.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1411/image_20260818_0005.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1412/image_20260818_0006.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1413/image_20260818_0007.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1414/image_20260818_0008.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1417/image_20260818_0011.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1418/image_20260818_0012.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1419/image_20260818_0013.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1420/image_20260818_0014.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1421/image_20260818_0015.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1422/image_20260818_0017.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1423/image_20260818_0018.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1326/scan2026-05-05_121155_013.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1327/scan2026-05-05_121155_014.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1354/scan2026-05-12_104327_001.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1355/scan2026-05-12_104327_002.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1372/scan2026-05-19_113955_017.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1373/scan2026-05-19_113955_018.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1374/scan2026-05-19_114110.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1402/requerimento21.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1403/requerimento22.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1416/image_20260818_0010.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1424/image_20260818_0019.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1213/scan2026-03-10_104347_013.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1196/image_20260303_0014.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocaitano.pe.leg.br/media/sapl/public/materialegislativa/2026/1197/image_20260303_0015.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H255"/>
+  <dimension ref="A1:H305"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="54.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="43.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="122.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="132.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
-        <v>1198</v>
+        <v>1380</v>
       </c>
       <c r="B2">
         <v>2026</v>
       </c>
       <c r="C2">
         <v>1</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
-        <v>1199</v>
+        <v>1198</v>
       </c>
       <c r="B3">
         <v>2026</v>
       </c>
       <c r="C3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F3" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="H3" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
-        <v>1175</v>
+        <v>1199</v>
       </c>
       <c r="B4">
         <v>2026</v>
       </c>
       <c r="C4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F4" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H4" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>1176</v>
+        <v>1429</v>
       </c>
       <c r="B5">
         <v>2026</v>
       </c>
       <c r="C5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="E5" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F5" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>1177</v>
+        <v>1175</v>
       </c>
       <c r="B6">
         <v>2026</v>
       </c>
       <c r="C6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D6" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="E6" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="F6" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="H6" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>1178</v>
+        <v>1176</v>
       </c>
       <c r="B7">
         <v>2026</v>
       </c>
       <c r="C7">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D7" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="F7" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="H7" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>1179</v>
+        <v>1177</v>
       </c>
       <c r="B8">
         <v>2026</v>
       </c>
       <c r="C8">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="D8" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="F8" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="H8" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>1180</v>
+        <v>1178</v>
       </c>
       <c r="B9">
         <v>2026</v>
       </c>
       <c r="C9">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="D9" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="E9" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="F9" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="H9" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>1181</v>
+        <v>1179</v>
       </c>
       <c r="B10">
         <v>2026</v>
       </c>
       <c r="C10">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D10" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="E10" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="F10" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="H10" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>1182</v>
+        <v>1180</v>
       </c>
       <c r="B11">
         <v>2026</v>
       </c>
       <c r="C11">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D11" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="E11" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="F11" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="H11" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>1230</v>
+        <v>1181</v>
       </c>
       <c r="B12">
         <v>2026</v>
       </c>
       <c r="C12">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D12" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="E12" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="F12" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="H12" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>1231</v>
+        <v>1182</v>
       </c>
       <c r="B13">
         <v>2026</v>
       </c>
       <c r="C13">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D13" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="E13" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="F13" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="H13" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>1232</v>
+        <v>1230</v>
       </c>
       <c r="B14">
         <v>2026</v>
       </c>
       <c r="C14">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="D14" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="E14" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="F14" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="H14" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>1254</v>
+        <v>1231</v>
       </c>
       <c r="B15">
         <v>2026</v>
       </c>
       <c r="C15">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D15" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="E15" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="F15" t="s">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="H15" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>1289</v>
+        <v>1232</v>
       </c>
       <c r="B16">
         <v>2026</v>
       </c>
       <c r="C16">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D16" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="E16" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="F16" t="s">
-        <v>17</v>
+        <v>48</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="H16" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>1308</v>
+        <v>1254</v>
       </c>
       <c r="B17">
         <v>2026</v>
       </c>
       <c r="C17">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="D17" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="E17" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="F17" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="H17" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>1309</v>
+        <v>1289</v>
       </c>
       <c r="B18">
         <v>2026</v>
       </c>
       <c r="C18">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="D18" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="E18" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="F18" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="H18" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>1310</v>
+        <v>1308</v>
       </c>
       <c r="B19">
         <v>2026</v>
       </c>
       <c r="C19">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D19" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="E19" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="F19" t="s">
-        <v>22</v>
+        <v>56</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="H19" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>1311</v>
+        <v>1309</v>
       </c>
       <c r="B20">
         <v>2026</v>
       </c>
       <c r="C20">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D20" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="E20" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="F20" t="s">
-        <v>22</v>
+        <v>56</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="H20" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>1338</v>
+        <v>1310</v>
       </c>
       <c r="B21">
         <v>2026</v>
       </c>
       <c r="C21">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="D21" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="E21" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="F21" t="s">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="H21" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>1356</v>
+        <v>1311</v>
       </c>
       <c r="B22">
         <v>2026</v>
       </c>
       <c r="C22">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D22" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="E22" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="F22" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="H22" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>1125</v>
+        <v>1338</v>
       </c>
       <c r="B23">
         <v>2026</v>
       </c>
       <c r="C23">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="D23" t="s">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="E23" t="s">
-        <v>61</v>
+        <v>24</v>
       </c>
       <c r="F23" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H23" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>1126</v>
+        <v>1356</v>
       </c>
       <c r="B24">
         <v>2026</v>
       </c>
       <c r="C24">
-        <v>2</v>
+        <v>19</v>
       </c>
       <c r="D24" t="s">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="E24" t="s">
-        <v>61</v>
+        <v>24</v>
       </c>
       <c r="F24" t="s">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>65</v>
       </c>
       <c r="H24" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>1183</v>
+        <v>1406</v>
       </c>
       <c r="B25">
         <v>2026</v>
       </c>
       <c r="C25">
-        <v>3</v>
+        <v>20</v>
       </c>
       <c r="D25" t="s">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="E25" t="s">
-        <v>61</v>
+        <v>24</v>
       </c>
       <c r="F25" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="H25" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>1337</v>
+        <v>1427</v>
       </c>
       <c r="B26">
         <v>2026</v>
       </c>
       <c r="C26">
-        <v>4</v>
+        <v>21</v>
       </c>
       <c r="D26" t="s">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="E26" t="s">
-        <v>61</v>
+        <v>24</v>
       </c>
       <c r="F26" t="s">
-        <v>62</v>
+        <v>39</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="H26" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>1312</v>
+        <v>1125</v>
       </c>
       <c r="B27">
         <v>2026</v>
       </c>
       <c r="C27">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D27" t="s">
-        <v>60</v>
+        <v>72</v>
       </c>
       <c r="E27" t="s">
-        <v>61</v>
+        <v>73</v>
       </c>
       <c r="F27" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="H27" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>1336</v>
+        <v>1126</v>
       </c>
       <c r="B28">
         <v>2026</v>
       </c>
       <c r="C28">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D28" t="s">
-        <v>60</v>
+        <v>72</v>
       </c>
       <c r="E28" t="s">
-        <v>61</v>
+        <v>73</v>
       </c>
       <c r="F28" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="H28" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>1335</v>
+        <v>1183</v>
       </c>
       <c r="B29">
         <v>2026</v>
       </c>
       <c r="C29">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="D29" t="s">
-        <v>60</v>
+        <v>72</v>
       </c>
       <c r="E29" t="s">
-        <v>61</v>
+        <v>73</v>
       </c>
       <c r="F29" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="H29" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>1291</v>
+        <v>1337</v>
       </c>
       <c r="B30">
         <v>2026</v>
       </c>
       <c r="C30">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D30" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="E30" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="F30" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>46</v>
+        <v>80</v>
       </c>
       <c r="H30" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>1292</v>
+        <v>1312</v>
       </c>
       <c r="B31">
         <v>2026</v>
       </c>
       <c r="C31">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D31" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="E31" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="F31" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>46</v>
+        <v>82</v>
       </c>
       <c r="H31" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>1313</v>
+        <v>1336</v>
       </c>
       <c r="B32">
         <v>2026</v>
       </c>
       <c r="C32">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="D32" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="E32" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="F32" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="H32" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>1314</v>
+        <v>1335</v>
       </c>
       <c r="B33">
         <v>2026</v>
       </c>
       <c r="C33">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="D33" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="E33" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="F33" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="H33" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
-        <v>1127</v>
+        <v>1405</v>
       </c>
       <c r="B34">
         <v>2026</v>
       </c>
       <c r="C34">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="D34" t="s">
-        <v>85</v>
+        <v>72</v>
       </c>
       <c r="E34" t="s">
-        <v>86</v>
+        <v>73</v>
       </c>
       <c r="F34" t="s">
-        <v>87</v>
+        <v>67</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>88</v>
       </c>
       <c r="H34" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
-        <v>1128</v>
+        <v>1428</v>
       </c>
       <c r="B35">
         <v>2026</v>
       </c>
       <c r="C35">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="D35" t="s">
-        <v>85</v>
+        <v>72</v>
       </c>
       <c r="E35" t="s">
-        <v>86</v>
+        <v>73</v>
       </c>
       <c r="F35" t="s">
-        <v>87</v>
+        <v>20</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>90</v>
       </c>
       <c r="H35" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>1129</v>
+        <v>1425</v>
       </c>
       <c r="B36">
         <v>2026</v>
       </c>
       <c r="C36">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D36" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="E36" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="F36" t="s">
-        <v>87</v>
+        <v>48</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="H36" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
-        <v>1130</v>
+        <v>1426</v>
       </c>
       <c r="B37">
         <v>2026</v>
       </c>
       <c r="C37">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D37" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="E37" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="F37" t="s">
-        <v>17</v>
+        <v>48</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="H37" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
-        <v>1131</v>
+        <v>1291</v>
       </c>
       <c r="B38">
         <v>2026</v>
       </c>
       <c r="C38">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D38" t="s">
-        <v>85</v>
+        <v>98</v>
       </c>
       <c r="E38" t="s">
-        <v>86</v>
+        <v>99</v>
       </c>
       <c r="F38" t="s">
-        <v>96</v>
+        <v>15</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>97</v>
+        <v>54</v>
       </c>
       <c r="H38" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
-        <v>1132</v>
+        <v>1292</v>
       </c>
       <c r="B39">
         <v>2026</v>
       </c>
       <c r="C39">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D39" t="s">
-        <v>85</v>
+        <v>98</v>
       </c>
       <c r="E39" t="s">
-        <v>86</v>
+        <v>99</v>
       </c>
       <c r="F39" t="s">
-        <v>96</v>
+        <v>15</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>99</v>
+        <v>54</v>
       </c>
       <c r="H39" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
-        <v>1133</v>
+        <v>1313</v>
       </c>
       <c r="B40">
         <v>2026</v>
       </c>
       <c r="C40">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="D40" t="s">
-        <v>85</v>
+        <v>98</v>
       </c>
       <c r="E40" t="s">
-        <v>86</v>
+        <v>99</v>
       </c>
       <c r="F40" t="s">
-        <v>96</v>
+        <v>15</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="H40" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
-        <v>1134</v>
+        <v>1314</v>
       </c>
       <c r="B41">
         <v>2026</v>
       </c>
       <c r="C41">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="D41" t="s">
-        <v>85</v>
+        <v>98</v>
       </c>
       <c r="E41" t="s">
-        <v>86</v>
+        <v>99</v>
       </c>
       <c r="F41" t="s">
-        <v>96</v>
+        <v>15</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="H41" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
-        <v>1135</v>
+        <v>1127</v>
       </c>
       <c r="B42">
         <v>2026</v>
       </c>
       <c r="C42">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="D42" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E42" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F42" t="s">
-        <v>96</v>
+        <v>108</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="H42" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
-        <v>1136</v>
+        <v>1128</v>
       </c>
       <c r="B43">
         <v>2026</v>
       </c>
       <c r="C43">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="D43" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E43" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F43" t="s">
-        <v>96</v>
+        <v>108</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="H43" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
-        <v>1137</v>
+        <v>1129</v>
       </c>
       <c r="B44">
         <v>2026</v>
       </c>
       <c r="C44">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="D44" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E44" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F44" t="s">
-        <v>96</v>
+        <v>108</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="H44" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
-        <v>1138</v>
+        <v>1130</v>
       </c>
       <c r="B45">
         <v>2026</v>
       </c>
       <c r="C45">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="D45" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E45" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F45" t="s">
-        <v>96</v>
+        <v>25</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="H45" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
-        <v>1139</v>
+        <v>1131</v>
       </c>
       <c r="B46">
         <v>2026</v>
       </c>
       <c r="C46">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="D46" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E46" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F46" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="H46" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
-        <v>1140</v>
+        <v>1132</v>
       </c>
       <c r="B47">
         <v>2026</v>
       </c>
       <c r="C47">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D47" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E47" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F47" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="H47" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
-        <v>1141</v>
+        <v>1133</v>
       </c>
       <c r="B48">
         <v>2026</v>
       </c>
       <c r="C48">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D48" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E48" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F48" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="H48" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
-        <v>1142</v>
+        <v>1134</v>
       </c>
       <c r="B49">
         <v>2026</v>
       </c>
       <c r="C49">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D49" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E49" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F49" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="H49" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
-        <v>1143</v>
+        <v>1135</v>
       </c>
       <c r="B50">
         <v>2026</v>
       </c>
       <c r="C50">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="D50" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E50" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F50" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="H50" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
-        <v>1144</v>
+        <v>1136</v>
       </c>
       <c r="B51">
         <v>2026</v>
       </c>
       <c r="C51">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D51" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E51" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F51" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="H51" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
-        <v>1145</v>
+        <v>1137</v>
       </c>
       <c r="B52">
         <v>2026</v>
       </c>
       <c r="C52">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="D52" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E52" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F52" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="H52" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
-        <v>1146</v>
+        <v>1138</v>
       </c>
       <c r="B53">
         <v>2026</v>
       </c>
       <c r="C53">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="D53" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E53" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F53" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="H53" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
-        <v>1147</v>
+        <v>1139</v>
       </c>
       <c r="B54">
         <v>2026</v>
       </c>
       <c r="C54">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D54" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E54" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F54" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="H54" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
-        <v>1148</v>
+        <v>1140</v>
       </c>
       <c r="B55">
         <v>2026</v>
       </c>
       <c r="C55">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D55" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E55" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F55" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="H55" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
-        <v>1149</v>
+        <v>1141</v>
       </c>
       <c r="B56">
         <v>2026</v>
       </c>
       <c r="C56">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="D56" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E56" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F56" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="H56" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
-        <v>1150</v>
+        <v>1142</v>
       </c>
       <c r="B57">
         <v>2026</v>
       </c>
       <c r="C57">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="D57" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E57" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F57" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="H57" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
-        <v>1151</v>
+        <v>1143</v>
       </c>
       <c r="B58">
         <v>2026</v>
       </c>
       <c r="C58">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="D58" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E58" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F58" t="s">
-        <v>137</v>
+        <v>117</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="H58" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
-        <v>1152</v>
+        <v>1144</v>
       </c>
       <c r="B59">
         <v>2026</v>
       </c>
       <c r="C59">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="D59" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E59" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F59" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="H59" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
-        <v>1153</v>
+        <v>1145</v>
       </c>
       <c r="B60">
         <v>2026</v>
       </c>
       <c r="C60">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="D60" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E60" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F60" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="H60" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
-        <v>1154</v>
+        <v>1146</v>
       </c>
       <c r="B61">
         <v>2026</v>
       </c>
       <c r="C61">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="D61" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E61" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F61" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="H61" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
-        <v>1155</v>
+        <v>1147</v>
       </c>
       <c r="B62">
         <v>2026</v>
       </c>
       <c r="C62">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="D62" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E62" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F62" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="H62" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
-        <v>1156</v>
+        <v>1148</v>
       </c>
       <c r="B63">
         <v>2026</v>
       </c>
       <c r="C63">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="D63" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E63" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F63" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="H63" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
-        <v>1157</v>
+        <v>1149</v>
       </c>
       <c r="B64">
         <v>2026</v>
       </c>
       <c r="C64">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="D64" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E64" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F64" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="H64" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
-        <v>1158</v>
+        <v>1150</v>
       </c>
       <c r="B65">
         <v>2026</v>
       </c>
       <c r="C65">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="D65" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E65" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F65" t="s">
-        <v>87</v>
+        <v>117</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="H65" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
-        <v>1159</v>
+        <v>1151</v>
       </c>
       <c r="B66">
         <v>2026</v>
       </c>
       <c r="C66">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D66" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E66" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F66" t="s">
-        <v>22</v>
+        <v>158</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="H66" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
-        <v>1160</v>
+        <v>1152</v>
       </c>
       <c r="B67">
         <v>2026</v>
       </c>
       <c r="C67">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="D67" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E67" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F67" t="s">
-        <v>22</v>
+        <v>117</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="H67" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
-        <v>1161</v>
+        <v>1153</v>
       </c>
       <c r="B68">
         <v>2026</v>
       </c>
       <c r="C68">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="D68" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E68" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F68" t="s">
-        <v>22</v>
+        <v>117</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="H68" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
-        <v>1162</v>
+        <v>1154</v>
       </c>
       <c r="B69">
         <v>2026</v>
       </c>
       <c r="C69">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="D69" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E69" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F69" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="H69" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
-        <v>1163</v>
+        <v>1155</v>
       </c>
       <c r="B70">
         <v>2026</v>
       </c>
       <c r="C70">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="D70" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E70" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F70" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="H70" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
-        <v>1164</v>
+        <v>1156</v>
       </c>
       <c r="B71">
         <v>2026</v>
       </c>
       <c r="C71">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="D71" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E71" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F71" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="H71" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
-        <v>1165</v>
+        <v>1157</v>
       </c>
       <c r="B72">
         <v>2026</v>
       </c>
       <c r="C72">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="D72" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E72" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F72" t="s">
-        <v>166</v>
+        <v>117</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="H72" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
-        <v>1166</v>
+        <v>1158</v>
       </c>
       <c r="B73">
         <v>2026</v>
       </c>
       <c r="C73">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="D73" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E73" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F73" t="s">
-        <v>40</v>
+        <v>108</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="H73" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
-        <v>1167</v>
+        <v>1159</v>
       </c>
       <c r="B74">
         <v>2026</v>
       </c>
       <c r="C74">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="D74" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E74" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F74" t="s">
-        <v>171</v>
+        <v>30</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="H74" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
-        <v>1168</v>
+        <v>1160</v>
       </c>
       <c r="B75">
         <v>2026</v>
       </c>
       <c r="C75">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="D75" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E75" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F75" t="s">
-        <v>171</v>
+        <v>30</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="H75" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
-        <v>1169</v>
+        <v>1161</v>
       </c>
       <c r="B76">
         <v>2026</v>
       </c>
       <c r="C76">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="D76" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E76" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F76" t="s">
-        <v>171</v>
+        <v>30</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="H76" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
-        <v>1170</v>
+        <v>1162</v>
       </c>
       <c r="B77">
         <v>2026</v>
       </c>
       <c r="C77">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="D77" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E77" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F77" t="s">
-        <v>178</v>
+        <v>15</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="H77" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
-        <v>1171</v>
+        <v>1163</v>
       </c>
       <c r="B78">
         <v>2026</v>
       </c>
       <c r="C78">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="D78" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E78" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F78" t="s">
-        <v>178</v>
+        <v>15</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="H78" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
-        <v>1172</v>
+        <v>1164</v>
       </c>
       <c r="B79">
         <v>2026</v>
       </c>
       <c r="C79">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="D79" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E79" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F79" t="s">
-        <v>178</v>
+        <v>15</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="H79" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
-        <v>1173</v>
+        <v>1165</v>
       </c>
       <c r="B80">
         <v>2026</v>
       </c>
       <c r="C80">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="D80" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E80" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F80" t="s">
-        <v>43</v>
+        <v>187</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="H80" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
-        <v>1174</v>
+        <v>1166</v>
       </c>
       <c r="B81">
         <v>2026</v>
       </c>
       <c r="C81">
+        <v>40</v>
+      </c>
+      <c r="D81" t="s">
+        <v>106</v>
+      </c>
+      <c r="E81" t="s">
+        <v>107</v>
+      </c>
+      <c r="F81" t="s">
         <v>48</v>
       </c>
-      <c r="D81" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G81" s="1" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="H81" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
-        <v>1184</v>
+        <v>1167</v>
       </c>
       <c r="B82">
         <v>2026</v>
       </c>
       <c r="C82">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="D82" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E82" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F82" t="s">
-        <v>178</v>
+        <v>192</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="H82" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
-        <v>1185</v>
+        <v>1168</v>
       </c>
       <c r="B83">
         <v>2026</v>
       </c>
       <c r="C83">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="D83" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E83" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F83" t="s">
-        <v>178</v>
+        <v>192</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="H83" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
-        <v>1186</v>
+        <v>1169</v>
       </c>
       <c r="B84">
         <v>2026</v>
       </c>
       <c r="C84">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="D84" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E84" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F84" t="s">
-        <v>171</v>
+        <v>192</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="H84" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
-        <v>1187</v>
+        <v>1170</v>
       </c>
       <c r="B85">
         <v>2026</v>
       </c>
       <c r="C85">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="D85" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E85" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F85" t="s">
-        <v>171</v>
+        <v>199</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="H85" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
-        <v>1188</v>
+        <v>1171</v>
       </c>
       <c r="B86">
         <v>2026</v>
       </c>
       <c r="C86">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="D86" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E86" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F86" t="s">
-        <v>171</v>
+        <v>199</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="H86" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
-        <v>1189</v>
+        <v>1172</v>
       </c>
       <c r="B87">
         <v>2026</v>
       </c>
       <c r="C87">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="D87" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E87" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F87" t="s">
         <v>199</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="H87" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
-        <v>1190</v>
+        <v>1173</v>
       </c>
       <c r="B88">
         <v>2026</v>
       </c>
       <c r="C88">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="D88" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E88" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F88" t="s">
-        <v>10</v>
+        <v>51</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H88" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
-        <v>1191</v>
+        <v>1174</v>
       </c>
       <c r="B89">
         <v>2026</v>
       </c>
       <c r="C89">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="D89" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E89" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F89" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="H89" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
-        <v>1192</v>
+        <v>1184</v>
       </c>
       <c r="B90">
         <v>2026</v>
       </c>
       <c r="C90">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="D90" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E90" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F90" t="s">
-        <v>10</v>
+        <v>199</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="H90" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
-        <v>1193</v>
+        <v>1185</v>
       </c>
       <c r="B91">
         <v>2026</v>
       </c>
       <c r="C91">
-        <v>58</v>
+        <v>50</v>
       </c>
       <c r="D91" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E91" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F91" t="s">
-        <v>208</v>
+        <v>199</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="H91" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
-        <v>1194</v>
+        <v>1186</v>
       </c>
       <c r="B92">
         <v>2026</v>
       </c>
       <c r="C92">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="D92" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E92" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F92" t="s">
-        <v>208</v>
+        <v>192</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="H92" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
-        <v>1195</v>
+        <v>1187</v>
       </c>
       <c r="B93">
         <v>2026</v>
       </c>
       <c r="C93">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="D93" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E93" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F93" t="s">
-        <v>22</v>
+        <v>192</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="H93" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
-        <v>1200</v>
+        <v>1188</v>
       </c>
       <c r="B94">
         <v>2026</v>
       </c>
       <c r="C94">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="D94" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E94" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F94" t="s">
-        <v>171</v>
+        <v>192</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="H94" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
-        <v>1201</v>
+        <v>1189</v>
       </c>
       <c r="B95">
         <v>2026</v>
       </c>
       <c r="C95">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="D95" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E95" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F95" t="s">
-        <v>171</v>
+        <v>220</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="H95" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
-        <v>1202</v>
+        <v>1190</v>
       </c>
       <c r="B96">
         <v>2026</v>
       </c>
       <c r="C96">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="D96" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E96" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F96" t="s">
-        <v>171</v>
+        <v>15</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="H96" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
-        <v>1203</v>
+        <v>1191</v>
       </c>
       <c r="B97">
         <v>2026</v>
       </c>
       <c r="C97">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="D97" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E97" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F97" t="s">
-        <v>96</v>
+        <v>15</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="H97" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
-        <v>1204</v>
+        <v>1192</v>
       </c>
       <c r="B98">
         <v>2026</v>
       </c>
       <c r="C98">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="D98" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E98" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F98" t="s">
-        <v>178</v>
+        <v>15</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="H98" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
-        <v>1205</v>
+        <v>1193</v>
       </c>
       <c r="B99">
         <v>2026</v>
       </c>
       <c r="C99">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="D99" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E99" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F99" t="s">
-        <v>178</v>
+        <v>229</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="H99" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
-        <v>1206</v>
+        <v>1194</v>
       </c>
       <c r="B100">
         <v>2026</v>
       </c>
       <c r="C100">
-        <v>67</v>
+        <v>59</v>
       </c>
       <c r="D100" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E100" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F100" t="s">
-        <v>178</v>
+        <v>229</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="H100" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
-        <v>1207</v>
+        <v>1195</v>
       </c>
       <c r="B101">
         <v>2026</v>
       </c>
       <c r="C101">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="D101" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E101" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F101" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="H101" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
-        <v>1208</v>
+        <v>1200</v>
       </c>
       <c r="B102">
         <v>2026</v>
       </c>
       <c r="C102">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="D102" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E102" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F102" t="s">
-        <v>17</v>
+        <v>192</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="H102" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
-        <v>1209</v>
+        <v>1201</v>
       </c>
       <c r="B103">
         <v>2026</v>
       </c>
       <c r="C103">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="D103" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E103" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F103" t="s">
-        <v>17</v>
+        <v>192</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="H103" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
-        <v>1210</v>
+        <v>1202</v>
       </c>
       <c r="B104">
         <v>2026</v>
       </c>
       <c r="C104">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="D104" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E104" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F104" t="s">
-        <v>22</v>
+        <v>192</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="H104" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
-        <v>1211</v>
+        <v>1203</v>
       </c>
       <c r="B105">
         <v>2026</v>
       </c>
       <c r="C105">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="D105" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E105" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F105" t="s">
-        <v>22</v>
+        <v>117</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="H105" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
-        <v>1212</v>
+        <v>1204</v>
       </c>
       <c r="B106">
         <v>2026</v>
       </c>
       <c r="C106">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="D106" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E106" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F106" t="s">
-        <v>22</v>
+        <v>199</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="H106" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
-        <v>1214</v>
+        <v>1205</v>
       </c>
       <c r="B107">
         <v>2026</v>
       </c>
       <c r="C107">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="D107" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E107" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F107" t="s">
-        <v>208</v>
+        <v>199</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
       <c r="H107" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
-        <v>1215</v>
+        <v>1206</v>
       </c>
       <c r="B108">
         <v>2026</v>
       </c>
       <c r="C108">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="D108" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E108" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F108" t="s">
-        <v>243</v>
+        <v>199</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>46</v>
+        <v>248</v>
       </c>
       <c r="H108" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
-        <v>1216</v>
+        <v>1207</v>
       </c>
       <c r="B109">
         <v>2026</v>
       </c>
       <c r="C109">
-        <v>76</v>
+        <v>68</v>
       </c>
       <c r="D109" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E109" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F109" t="s">
-        <v>243</v>
+        <v>25</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>46</v>
+        <v>250</v>
       </c>
       <c r="H109" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
-        <v>1217</v>
+        <v>1208</v>
       </c>
       <c r="B110">
         <v>2026</v>
       </c>
       <c r="C110">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="D110" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E110" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F110" t="s">
-        <v>243</v>
+        <v>25</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>46</v>
+        <v>252</v>
       </c>
       <c r="H110" t="s">
-        <v>246</v>
+        <v>253</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
-        <v>1218</v>
+        <v>1209</v>
       </c>
       <c r="B111">
         <v>2026</v>
       </c>
       <c r="C111">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="D111" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E111" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F111" t="s">
-        <v>178</v>
+        <v>25</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>247</v>
+        <v>254</v>
       </c>
       <c r="H111" t="s">
-        <v>248</v>
+        <v>255</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
-        <v>1219</v>
+        <v>1210</v>
       </c>
       <c r="B112">
         <v>2026</v>
       </c>
       <c r="C112">
-        <v>79</v>
+        <v>71</v>
       </c>
       <c r="D112" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E112" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F112" t="s">
-        <v>171</v>
+        <v>30</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>249</v>
+        <v>256</v>
       </c>
       <c r="H112" t="s">
-        <v>250</v>
+        <v>257</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
-        <v>1220</v>
+        <v>1211</v>
       </c>
       <c r="B113">
         <v>2026</v>
       </c>
       <c r="C113">
-        <v>80</v>
+        <v>72</v>
       </c>
       <c r="D113" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E113" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F113" t="s">
-        <v>171</v>
+        <v>30</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>251</v>
+        <v>258</v>
       </c>
       <c r="H113" t="s">
-        <v>252</v>
+        <v>259</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114">
-        <v>1221</v>
+        <v>1212</v>
       </c>
       <c r="B114">
         <v>2026</v>
       </c>
       <c r="C114">
-        <v>81</v>
+        <v>73</v>
       </c>
       <c r="D114" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E114" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F114" t="s">
-        <v>171</v>
+        <v>30</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>253</v>
+        <v>260</v>
       </c>
       <c r="H114" t="s">
-        <v>254</v>
+        <v>261</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115">
-        <v>1222</v>
+        <v>1214</v>
       </c>
       <c r="B115">
         <v>2026</v>
       </c>
       <c r="C115">
-        <v>82</v>
+        <v>74</v>
       </c>
       <c r="D115" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E115" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F115" t="s">
-        <v>87</v>
+        <v>229</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>255</v>
+        <v>262</v>
       </c>
       <c r="H115" t="s">
-        <v>256</v>
+        <v>263</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116">
-        <v>1223</v>
+        <v>1215</v>
       </c>
       <c r="B116">
         <v>2026</v>
       </c>
       <c r="C116">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="D116" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E116" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F116" t="s">
-        <v>87</v>
+        <v>264</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>257</v>
+        <v>54</v>
       </c>
       <c r="H116" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117">
-        <v>1224</v>
+        <v>1216</v>
       </c>
       <c r="B117">
         <v>2026</v>
       </c>
       <c r="C117">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="D117" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E117" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F117" t="s">
-        <v>87</v>
+        <v>264</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>259</v>
+        <v>54</v>
       </c>
       <c r="H117" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118">
-        <v>1225</v>
+        <v>1217</v>
       </c>
       <c r="B118">
         <v>2026</v>
       </c>
       <c r="C118">
-        <v>85</v>
+        <v>77</v>
       </c>
       <c r="D118" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E118" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F118" t="s">
-        <v>208</v>
+        <v>264</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>261</v>
+        <v>54</v>
       </c>
       <c r="H118" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119">
-        <v>1226</v>
+        <v>1218</v>
       </c>
       <c r="B119">
         <v>2026</v>
       </c>
       <c r="C119">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="D119" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E119" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F119" t="s">
-        <v>208</v>
+        <v>199</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="H119" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120">
-        <v>1227</v>
+        <v>1219</v>
       </c>
       <c r="B120">
         <v>2026</v>
       </c>
       <c r="C120">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="D120" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E120" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F120" t="s">
-        <v>22</v>
+        <v>192</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="H120" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121">
-        <v>1228</v>
+        <v>1220</v>
       </c>
       <c r="B121">
         <v>2026</v>
       </c>
       <c r="C121">
-        <v>88</v>
+        <v>80</v>
       </c>
       <c r="D121" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E121" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F121" t="s">
-        <v>22</v>
+        <v>192</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="H121" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122">
-        <v>1229</v>
+        <v>1221</v>
       </c>
       <c r="B122">
         <v>2026</v>
       </c>
       <c r="C122">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="D122" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E122" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F122" t="s">
-        <v>22</v>
+        <v>192</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="H122" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123">
-        <v>1233</v>
+        <v>1222</v>
       </c>
       <c r="B123">
         <v>2026</v>
       </c>
       <c r="C123">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="D123" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E123" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F123" t="s">
-        <v>96</v>
+        <v>108</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>46</v>
+        <v>276</v>
       </c>
       <c r="H123" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124">
-        <v>1234</v>
+        <v>1223</v>
       </c>
       <c r="B124">
         <v>2026</v>
       </c>
       <c r="C124">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="D124" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E124" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F124" t="s">
-        <v>96</v>
+        <v>108</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>46</v>
+        <v>278</v>
       </c>
       <c r="H124" t="s">
-        <v>272</v>
+        <v>279</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125">
-        <v>1235</v>
+        <v>1224</v>
       </c>
       <c r="B125">
         <v>2026</v>
       </c>
       <c r="C125">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="D125" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E125" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F125" t="s">
-        <v>96</v>
+        <v>108</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>46</v>
+        <v>280</v>
       </c>
       <c r="H125" t="s">
-        <v>273</v>
+        <v>281</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126">
-        <v>1236</v>
+        <v>1225</v>
       </c>
       <c r="B126">
         <v>2026</v>
       </c>
       <c r="C126">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="D126" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E126" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F126" t="s">
-        <v>43</v>
+        <v>229</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>46</v>
+        <v>282</v>
       </c>
       <c r="H126" t="s">
-        <v>274</v>
+        <v>283</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127">
-        <v>1237</v>
+        <v>1226</v>
       </c>
       <c r="B127">
         <v>2026</v>
       </c>
       <c r="C127">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="D127" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E127" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F127" t="s">
-        <v>208</v>
+        <v>229</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>275</v>
+        <v>284</v>
       </c>
       <c r="H127" t="s">
-        <v>276</v>
+        <v>285</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128">
-        <v>1239</v>
+        <v>1227</v>
       </c>
       <c r="B128">
         <v>2026</v>
       </c>
       <c r="C128">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="D128" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E128" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F128" t="s">
-        <v>166</v>
+        <v>30</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="H128" t="s">
-        <v>278</v>
+        <v>287</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129">
-        <v>1240</v>
+        <v>1228</v>
       </c>
       <c r="B129">
         <v>2026</v>
       </c>
       <c r="C129">
-        <v>96</v>
+        <v>88</v>
       </c>
       <c r="D129" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E129" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F129" t="s">
-        <v>166</v>
+        <v>30</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>279</v>
+        <v>288</v>
       </c>
       <c r="H129" t="s">
-        <v>280</v>
+        <v>289</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130">
-        <v>1241</v>
+        <v>1229</v>
       </c>
       <c r="B130">
         <v>2026</v>
       </c>
       <c r="C130">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="D130" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E130" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F130" t="s">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>281</v>
+        <v>290</v>
       </c>
       <c r="H130" t="s">
-        <v>282</v>
+        <v>291</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131">
-        <v>1242</v>
+        <v>1233</v>
       </c>
       <c r="B131">
         <v>2026</v>
       </c>
       <c r="C131">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="D131" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E131" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F131" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>283</v>
+        <v>54</v>
       </c>
       <c r="H131" t="s">
-        <v>284</v>
+        <v>292</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132">
-        <v>1243</v>
+        <v>1234</v>
       </c>
       <c r="B132">
         <v>2026</v>
       </c>
       <c r="C132">
-        <v>99</v>
+        <v>91</v>
       </c>
       <c r="D132" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E132" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F132" t="s">
-        <v>166</v>
+        <v>117</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>285</v>
+        <v>54</v>
       </c>
       <c r="H132" t="s">
-        <v>286</v>
+        <v>293</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133">
-        <v>1244</v>
+        <v>1235</v>
       </c>
       <c r="B133">
         <v>2026</v>
       </c>
       <c r="C133">
-        <v>100</v>
+        <v>92</v>
       </c>
       <c r="D133" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E133" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F133" t="s">
-        <v>87</v>
+        <v>117</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>287</v>
+        <v>54</v>
       </c>
       <c r="H133" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134">
-        <v>1245</v>
+        <v>1236</v>
       </c>
       <c r="B134">
         <v>2026</v>
       </c>
       <c r="C134">
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="D134" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E134" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F134" t="s">
-        <v>171</v>
+        <v>51</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>289</v>
+        <v>54</v>
       </c>
       <c r="H134" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135">
-        <v>1246</v>
+        <v>1237</v>
       </c>
       <c r="B135">
         <v>2026</v>
       </c>
       <c r="C135">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="D135" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E135" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F135" t="s">
-        <v>171</v>
+        <v>229</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="H135" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136">
-        <v>1247</v>
+        <v>1239</v>
       </c>
       <c r="B136">
         <v>2026</v>
       </c>
       <c r="C136">
-        <v>103</v>
+        <v>95</v>
       </c>
       <c r="D136" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E136" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F136" t="s">
-        <v>171</v>
+        <v>187</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="H136" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137">
-        <v>1248</v>
+        <v>1240</v>
       </c>
       <c r="B137">
         <v>2026</v>
       </c>
       <c r="C137">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="D137" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E137" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F137" t="s">
-        <v>178</v>
+        <v>187</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="H137" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138">
-        <v>1249</v>
+        <v>1241</v>
       </c>
       <c r="B138">
         <v>2026</v>
       </c>
       <c r="C138">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="D138" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E138" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F138" t="s">
-        <v>178</v>
+        <v>51</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="H138" t="s">
-        <v>298</v>
+        <v>303</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139">
-        <v>1250</v>
+        <v>1242</v>
       </c>
       <c r="B139">
         <v>2026</v>
       </c>
       <c r="C139">
-        <v>106</v>
+        <v>98</v>
       </c>
       <c r="D139" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E139" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F139" t="s">
-        <v>178</v>
+        <v>117</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
       <c r="H139" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140">
-        <v>1251</v>
+        <v>1243</v>
       </c>
       <c r="B140">
         <v>2026</v>
       </c>
       <c r="C140">
-        <v>107</v>
+        <v>99</v>
       </c>
       <c r="D140" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E140" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F140" t="s">
-        <v>22</v>
+        <v>187</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="H140" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141">
-        <v>1252</v>
+        <v>1244</v>
       </c>
       <c r="B141">
         <v>2026</v>
       </c>
       <c r="C141">
+        <v>100</v>
+      </c>
+      <c r="D141" t="s">
+        <v>106</v>
+      </c>
+      <c r="E141" t="s">
+        <v>107</v>
+      </c>
+      <c r="F141" t="s">
         <v>108</v>
       </c>
-      <c r="D141" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G141" s="1" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="H141" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142">
-        <v>1253</v>
+        <v>1245</v>
       </c>
       <c r="B142">
         <v>2026</v>
       </c>
       <c r="C142">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D142" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E142" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F142" t="s">
-        <v>22</v>
+        <v>192</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="H142" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143">
-        <v>1255</v>
+        <v>1246</v>
       </c>
       <c r="B143">
         <v>2026</v>
       </c>
       <c r="C143">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="D143" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E143" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F143" t="s">
-        <v>243</v>
+        <v>192</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="H143" t="s">
-        <v>308</v>
+        <v>313</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144">
-        <v>1256</v>
+        <v>1247</v>
       </c>
       <c r="B144">
         <v>2026</v>
       </c>
       <c r="C144">
-        <v>111</v>
+        <v>103</v>
       </c>
       <c r="D144" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E144" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F144" t="s">
-        <v>22</v>
+        <v>192</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
       <c r="H144" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145">
-        <v>1257</v>
+        <v>1248</v>
       </c>
       <c r="B145">
         <v>2026</v>
       </c>
       <c r="C145">
-        <v>112</v>
+        <v>104</v>
       </c>
       <c r="D145" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E145" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F145" t="s">
-        <v>87</v>
+        <v>199</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="H145" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146">
-        <v>1258</v>
+        <v>1249</v>
       </c>
       <c r="B146">
         <v>2026</v>
       </c>
       <c r="C146">
-        <v>113</v>
+        <v>105</v>
       </c>
       <c r="D146" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E146" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F146" t="s">
-        <v>87</v>
+        <v>199</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="H146" t="s">
-        <v>314</v>
+        <v>319</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147">
-        <v>1259</v>
+        <v>1250</v>
       </c>
       <c r="B147">
         <v>2026</v>
       </c>
       <c r="C147">
-        <v>114</v>
+        <v>106</v>
       </c>
       <c r="D147" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E147" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F147" t="s">
-        <v>87</v>
+        <v>199</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="H147" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148">
-        <v>1260</v>
+        <v>1251</v>
       </c>
       <c r="B148">
         <v>2026</v>
       </c>
       <c r="C148">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="D148" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E148" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F148" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
       <c r="H148" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149">
-        <v>1261</v>
+        <v>1252</v>
       </c>
       <c r="B149">
         <v>2026</v>
       </c>
       <c r="C149">
-        <v>116</v>
+        <v>108</v>
       </c>
       <c r="D149" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E149" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F149" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
       <c r="H149" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150">
-        <v>1262</v>
+        <v>1253</v>
       </c>
       <c r="B150">
         <v>2026</v>
       </c>
       <c r="C150">
-        <v>117</v>
+        <v>109</v>
       </c>
       <c r="D150" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E150" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F150" t="s">
-        <v>321</v>
+        <v>30</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="H150" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151">
-        <v>1263</v>
+        <v>1255</v>
       </c>
       <c r="B151">
         <v>2026</v>
       </c>
       <c r="C151">
-        <v>118</v>
+        <v>110</v>
       </c>
       <c r="D151" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E151" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F151" t="s">
-        <v>321</v>
+        <v>264</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="H151" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152">
-        <v>1264</v>
+        <v>1256</v>
       </c>
       <c r="B152">
         <v>2026</v>
       </c>
       <c r="C152">
-        <v>119</v>
+        <v>111</v>
       </c>
       <c r="D152" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E152" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F152" t="s">
-        <v>321</v>
+        <v>30</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="H152" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153">
-        <v>1265</v>
+        <v>1257</v>
       </c>
       <c r="B153">
         <v>2026</v>
       </c>
       <c r="C153">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="D153" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E153" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F153" t="s">
-        <v>171</v>
+        <v>108</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="H153" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154">
-        <v>1266</v>
+        <v>1258</v>
       </c>
       <c r="B154">
         <v>2026</v>
       </c>
       <c r="C154">
-        <v>121</v>
+        <v>113</v>
       </c>
       <c r="D154" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E154" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F154" t="s">
-        <v>171</v>
+        <v>108</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="H154" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155">
-        <v>1267</v>
+        <v>1259</v>
       </c>
       <c r="B155">
         <v>2026</v>
       </c>
       <c r="C155">
-        <v>122</v>
+        <v>114</v>
       </c>
       <c r="D155" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E155" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F155" t="s">
-        <v>171</v>
+        <v>108</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="H155" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156">
-        <v>1268</v>
+        <v>1260</v>
       </c>
       <c r="B156">
         <v>2026</v>
       </c>
       <c r="C156">
-        <v>123</v>
+        <v>115</v>
       </c>
       <c r="D156" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E156" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F156" t="s">
-        <v>178</v>
+        <v>30</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="H156" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157">
-        <v>1269</v>
+        <v>1261</v>
       </c>
       <c r="B157">
         <v>2026</v>
       </c>
       <c r="C157">
-        <v>124</v>
+        <v>116</v>
       </c>
       <c r="D157" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E157" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F157" t="s">
-        <v>178</v>
+        <v>30</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="H157" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158">
-        <v>1270</v>
+        <v>1262</v>
       </c>
       <c r="B158">
         <v>2026</v>
       </c>
       <c r="C158">
-        <v>125</v>
+        <v>117</v>
       </c>
       <c r="D158" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E158" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F158" t="s">
-        <v>48</v>
+        <v>342</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>46</v>
+        <v>343</v>
       </c>
       <c r="H158" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159">
-        <v>1271</v>
+        <v>1263</v>
       </c>
       <c r="B159">
         <v>2026</v>
       </c>
       <c r="C159">
-        <v>126</v>
+        <v>118</v>
       </c>
       <c r="D159" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E159" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F159" t="s">
-        <v>48</v>
+        <v>342</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>46</v>
+        <v>345</v>
       </c>
       <c r="H159" t="s">
-        <v>339</v>
+        <v>346</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160">
-        <v>1272</v>
+        <v>1264</v>
       </c>
       <c r="B160">
         <v>2026</v>
       </c>
       <c r="C160">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="D160" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E160" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F160" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>46</v>
+        <v>347</v>
       </c>
       <c r="H160" t="s">
-        <v>341</v>
+        <v>348</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161">
-        <v>1273</v>
+        <v>1265</v>
       </c>
       <c r="B161">
         <v>2026</v>
       </c>
       <c r="C161">
-        <v>128</v>
+        <v>120</v>
       </c>
       <c r="D161" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E161" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F161" t="s">
-        <v>340</v>
+        <v>192</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>46</v>
+        <v>349</v>
       </c>
       <c r="H161" t="s">
-        <v>342</v>
+        <v>350</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162">
-        <v>1274</v>
+        <v>1266</v>
       </c>
       <c r="B162">
         <v>2026</v>
       </c>
       <c r="C162">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="D162" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E162" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F162" t="s">
-        <v>340</v>
+        <v>192</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>46</v>
+        <v>351</v>
       </c>
       <c r="H162" t="s">
-        <v>343</v>
+        <v>352</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163">
-        <v>1275</v>
+        <v>1267</v>
       </c>
       <c r="B163">
         <v>2026</v>
       </c>
       <c r="C163">
-        <v>130</v>
+        <v>122</v>
       </c>
       <c r="D163" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E163" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F163" t="s">
-        <v>10</v>
+        <v>192</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>46</v>
+        <v>353</v>
       </c>
       <c r="H163" t="s">
-        <v>344</v>
+        <v>354</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164">
-        <v>1276</v>
+        <v>1268</v>
       </c>
       <c r="B164">
         <v>2026</v>
       </c>
       <c r="C164">
-        <v>131</v>
+        <v>123</v>
       </c>
       <c r="D164" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E164" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F164" t="s">
-        <v>166</v>
+        <v>199</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>46</v>
+        <v>355</v>
       </c>
       <c r="H164" t="s">
-        <v>345</v>
+        <v>356</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165">
-        <v>1277</v>
+        <v>1269</v>
       </c>
       <c r="B165">
         <v>2026</v>
       </c>
       <c r="C165">
-        <v>132</v>
+        <v>124</v>
       </c>
       <c r="D165" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E165" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F165" t="s">
-        <v>321</v>
+        <v>199</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>46</v>
+        <v>357</v>
       </c>
       <c r="H165" t="s">
-        <v>346</v>
+        <v>358</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166">
-        <v>1278</v>
+        <v>1270</v>
       </c>
       <c r="B166">
         <v>2026</v>
       </c>
       <c r="C166">
-        <v>133</v>
+        <v>125</v>
       </c>
       <c r="D166" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E166" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F166" t="s">
-        <v>321</v>
+        <v>56</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="H166" t="s">
-        <v>347</v>
+        <v>359</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167">
-        <v>1279</v>
+        <v>1271</v>
       </c>
       <c r="B167">
         <v>2026</v>
       </c>
       <c r="C167">
-        <v>134</v>
+        <v>126</v>
       </c>
       <c r="D167" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E167" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F167" t="s">
-        <v>321</v>
+        <v>56</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="H167" t="s">
-        <v>348</v>
+        <v>360</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168">
-        <v>1280</v>
+        <v>1272</v>
       </c>
       <c r="B168">
         <v>2026</v>
       </c>
       <c r="C168">
-        <v>135</v>
+        <v>127</v>
       </c>
       <c r="D168" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E168" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F168" t="s">
-        <v>178</v>
+        <v>361</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="H168" t="s">
-        <v>349</v>
+        <v>362</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169">
-        <v>1281</v>
+        <v>1273</v>
       </c>
       <c r="B169">
         <v>2026</v>
       </c>
       <c r="C169">
-        <v>136</v>
+        <v>128</v>
       </c>
       <c r="D169" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E169" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F169" t="s">
-        <v>171</v>
+        <v>361</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="H169" t="s">
-        <v>350</v>
+        <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170">
-        <v>1282</v>
+        <v>1274</v>
       </c>
       <c r="B170">
         <v>2026</v>
       </c>
       <c r="C170">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="D170" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E170" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F170" t="s">
-        <v>171</v>
+        <v>361</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="H170" t="s">
-        <v>351</v>
+        <v>364</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171">
-        <v>1283</v>
+        <v>1275</v>
       </c>
       <c r="B171">
         <v>2026</v>
       </c>
       <c r="C171">
-        <v>138</v>
+        <v>130</v>
       </c>
       <c r="D171" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E171" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F171" t="s">
-        <v>171</v>
+        <v>15</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="H171" t="s">
-        <v>352</v>
+        <v>365</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172">
-        <v>1284</v>
+        <v>1276</v>
       </c>
       <c r="B172">
         <v>2026</v>
       </c>
       <c r="C172">
-        <v>139</v>
+        <v>131</v>
       </c>
       <c r="D172" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E172" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F172" t="s">
-        <v>208</v>
+        <v>187</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="H172" t="s">
-        <v>353</v>
+        <v>366</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173">
-        <v>1285</v>
+        <v>1277</v>
       </c>
       <c r="B173">
         <v>2026</v>
       </c>
       <c r="C173">
-        <v>140</v>
+        <v>132</v>
       </c>
       <c r="D173" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E173" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F173" t="s">
-        <v>22</v>
+        <v>342</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="H173" t="s">
-        <v>354</v>
+        <v>367</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174">
-        <v>1286</v>
+        <v>1278</v>
       </c>
       <c r="B174">
         <v>2026</v>
       </c>
       <c r="C174">
-        <v>141</v>
+        <v>133</v>
       </c>
       <c r="D174" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E174" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F174" t="s">
-        <v>22</v>
+        <v>342</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="H174" t="s">
-        <v>355</v>
+        <v>368</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175">
-        <v>1287</v>
+        <v>1279</v>
       </c>
       <c r="B175">
         <v>2026</v>
       </c>
       <c r="C175">
-        <v>142</v>
+        <v>134</v>
       </c>
       <c r="D175" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E175" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F175" t="s">
-        <v>87</v>
+        <v>342</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="H175" t="s">
-        <v>356</v>
+        <v>369</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176">
-        <v>1288</v>
+        <v>1280</v>
       </c>
       <c r="B176">
         <v>2026</v>
       </c>
       <c r="C176">
-        <v>143</v>
+        <v>135</v>
       </c>
       <c r="D176" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E176" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F176" t="s">
-        <v>87</v>
+        <v>199</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="H176" t="s">
-        <v>357</v>
+        <v>370</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177">
-        <v>1290</v>
+        <v>1281</v>
       </c>
       <c r="B177">
         <v>2026</v>
       </c>
       <c r="C177">
-        <v>144</v>
+        <v>136</v>
       </c>
       <c r="D177" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E177" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F177" t="s">
-        <v>10</v>
+        <v>192</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="H177" t="s">
-        <v>358</v>
+        <v>371</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178">
-        <v>1293</v>
+        <v>1282</v>
       </c>
       <c r="B178">
         <v>2026</v>
       </c>
       <c r="C178">
-        <v>145</v>
+        <v>137</v>
       </c>
       <c r="D178" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E178" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F178" t="s">
-        <v>171</v>
+        <v>192</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="H178" t="s">
-        <v>359</v>
+        <v>372</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179">
-        <v>1294</v>
+        <v>1283</v>
       </c>
       <c r="B179">
         <v>2026</v>
       </c>
       <c r="C179">
-        <v>146</v>
+        <v>138</v>
       </c>
       <c r="D179" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E179" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F179" t="s">
-        <v>171</v>
+        <v>192</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="H179" t="s">
-        <v>360</v>
+        <v>373</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180">
-        <v>1295</v>
+        <v>1284</v>
       </c>
       <c r="B180">
         <v>2026</v>
       </c>
       <c r="C180">
-        <v>147</v>
+        <v>139</v>
       </c>
       <c r="D180" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E180" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F180" t="s">
-        <v>171</v>
+        <v>229</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="H180" t="s">
-        <v>361</v>
+        <v>374</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181">
-        <v>1296</v>
+        <v>1285</v>
       </c>
       <c r="B181">
         <v>2026</v>
       </c>
       <c r="C181">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="D181" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E181" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F181" t="s">
-        <v>178</v>
+        <v>30</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="H181" t="s">
-        <v>362</v>
+        <v>375</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182">
-        <v>1297</v>
+        <v>1286</v>
       </c>
       <c r="B182">
         <v>2026</v>
       </c>
       <c r="C182">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="D182" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E182" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F182" t="s">
-        <v>178</v>
+        <v>30</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="H182" t="s">
-        <v>363</v>
+        <v>376</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183">
-        <v>1298</v>
+        <v>1287</v>
       </c>
       <c r="B183">
         <v>2026</v>
       </c>
       <c r="C183">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="D183" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E183" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F183" t="s">
-        <v>178</v>
+        <v>108</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="H183" t="s">
-        <v>364</v>
+        <v>377</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184">
-        <v>1301</v>
+        <v>1288</v>
       </c>
       <c r="B184">
         <v>2026</v>
       </c>
       <c r="C184">
-        <v>151</v>
+        <v>143</v>
       </c>
       <c r="D184" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E184" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F184" t="s">
-        <v>321</v>
+        <v>108</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="H184" t="s">
-        <v>365</v>
+        <v>378</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185">
-        <v>1302</v>
+        <v>1290</v>
       </c>
       <c r="B185">
         <v>2026</v>
       </c>
       <c r="C185">
-        <v>152</v>
+        <v>144</v>
       </c>
       <c r="D185" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E185" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F185" t="s">
-        <v>321</v>
+        <v>15</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="H185" t="s">
-        <v>366</v>
+        <v>379</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186">
-        <v>1303</v>
+        <v>1293</v>
       </c>
       <c r="B186">
         <v>2026</v>
       </c>
       <c r="C186">
-        <v>153</v>
+        <v>145</v>
       </c>
       <c r="D186" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E186" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F186" t="s">
-        <v>321</v>
+        <v>192</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="H186" t="s">
-        <v>367</v>
+        <v>380</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187">
-        <v>1304</v>
+        <v>1294</v>
       </c>
       <c r="B187">
         <v>2026</v>
       </c>
       <c r="C187">
-        <v>154</v>
+        <v>146</v>
       </c>
       <c r="D187" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E187" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F187" t="s">
-        <v>87</v>
+        <v>192</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="H187" t="s">
-        <v>368</v>
+        <v>381</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188">
-        <v>1305</v>
+        <v>1295</v>
       </c>
       <c r="B188">
         <v>2026</v>
       </c>
       <c r="C188">
-        <v>155</v>
+        <v>147</v>
       </c>
       <c r="D188" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E188" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F188" t="s">
-        <v>22</v>
+        <v>192</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="H188" t="s">
-        <v>369</v>
+        <v>382</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189">
-        <v>1306</v>
+        <v>1296</v>
       </c>
       <c r="B189">
         <v>2026</v>
       </c>
       <c r="C189">
-        <v>156</v>
+        <v>148</v>
       </c>
       <c r="D189" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E189" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F189" t="s">
-        <v>22</v>
+        <v>199</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="H189" t="s">
-        <v>370</v>
+        <v>383</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190">
-        <v>1307</v>
+        <v>1297</v>
       </c>
       <c r="B190">
         <v>2026</v>
       </c>
       <c r="C190">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="D190" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E190" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F190" t="s">
-        <v>22</v>
+        <v>199</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="H190" t="s">
-        <v>371</v>
+        <v>384</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191">
-        <v>1315</v>
+        <v>1298</v>
       </c>
       <c r="B191">
         <v>2026</v>
       </c>
       <c r="C191">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="D191" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E191" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F191" t="s">
-        <v>87</v>
+        <v>199</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="H191" t="s">
-        <v>372</v>
+        <v>385</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192">
-        <v>1316</v>
+        <v>1301</v>
       </c>
       <c r="B192">
         <v>2026</v>
       </c>
       <c r="C192">
-        <v>159</v>
+        <v>151</v>
       </c>
       <c r="D192" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E192" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F192" t="s">
-        <v>87</v>
+        <v>342</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>373</v>
+        <v>54</v>
       </c>
       <c r="H192" t="s">
-        <v>374</v>
+        <v>386</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193">
-        <v>1317</v>
+        <v>1302</v>
       </c>
       <c r="B193">
         <v>2026</v>
       </c>
       <c r="C193">
-        <v>160</v>
+        <v>152</v>
       </c>
       <c r="D193" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E193" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F193" t="s">
-        <v>87</v>
+        <v>342</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>375</v>
+        <v>54</v>
       </c>
       <c r="H193" t="s">
-        <v>376</v>
+        <v>387</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194">
-        <v>1318</v>
+        <v>1303</v>
       </c>
       <c r="B194">
         <v>2026</v>
       </c>
       <c r="C194">
-        <v>161</v>
+        <v>153</v>
       </c>
       <c r="D194" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E194" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F194" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>377</v>
+        <v>54</v>
       </c>
       <c r="H194" t="s">
-        <v>378</v>
+        <v>388</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195">
-        <v>1319</v>
+        <v>1304</v>
       </c>
       <c r="B195">
         <v>2026</v>
       </c>
       <c r="C195">
-        <v>162</v>
+        <v>154</v>
       </c>
       <c r="D195" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E195" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F195" t="s">
-        <v>340</v>
+        <v>108</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>379</v>
+        <v>54</v>
       </c>
       <c r="H195" t="s">
-        <v>380</v>
+        <v>389</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196">
-        <v>1320</v>
+        <v>1305</v>
       </c>
       <c r="B196">
         <v>2026</v>
       </c>
       <c r="C196">
-        <v>163</v>
+        <v>155</v>
       </c>
       <c r="D196" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E196" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F196" t="s">
-        <v>340</v>
+        <v>30</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>381</v>
+        <v>54</v>
       </c>
       <c r="H196" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197">
-        <v>1321</v>
+        <v>1306</v>
       </c>
       <c r="B197">
         <v>2026</v>
       </c>
       <c r="C197">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="D197" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E197" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F197" t="s">
-        <v>208</v>
+        <v>30</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>383</v>
+        <v>54</v>
       </c>
       <c r="H197" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198">
-        <v>1322</v>
+        <v>1307</v>
       </c>
       <c r="B198">
         <v>2026</v>
       </c>
       <c r="C198">
-        <v>165</v>
+        <v>157</v>
       </c>
       <c r="D198" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E198" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F198" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>385</v>
+        <v>54</v>
       </c>
       <c r="H198" t="s">
-        <v>386</v>
+        <v>392</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199">
-        <v>1323</v>
+        <v>1315</v>
       </c>
       <c r="B199">
         <v>2026</v>
       </c>
       <c r="C199">
-        <v>166</v>
+        <v>158</v>
       </c>
       <c r="D199" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E199" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F199" t="s">
-        <v>22</v>
+        <v>108</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>387</v>
+        <v>54</v>
       </c>
       <c r="H199" t="s">
-        <v>388</v>
+        <v>393</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200">
-        <v>1324</v>
+        <v>1316</v>
       </c>
       <c r="B200">
         <v>2026</v>
       </c>
       <c r="C200">
-        <v>167</v>
+        <v>159</v>
       </c>
       <c r="D200" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E200" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F200" t="s">
-        <v>22</v>
+        <v>108</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>389</v>
+        <v>394</v>
       </c>
       <c r="H200" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201">
-        <v>1325</v>
+        <v>1317</v>
       </c>
       <c r="B201">
         <v>2026</v>
       </c>
       <c r="C201">
-        <v>168</v>
+        <v>160</v>
       </c>
       <c r="D201" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E201" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F201" t="s">
-        <v>48</v>
+        <v>108</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="H201" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202">
-        <v>1328</v>
+        <v>1318</v>
       </c>
       <c r="B202">
         <v>2026</v>
       </c>
       <c r="C202">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="D202" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E202" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F202" t="s">
-        <v>321</v>
+        <v>361</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="H202" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203">
-        <v>1329</v>
+        <v>1319</v>
       </c>
       <c r="B203">
         <v>2026</v>
       </c>
       <c r="C203">
-        <v>170</v>
+        <v>162</v>
       </c>
       <c r="D203" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E203" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F203" t="s">
-        <v>321</v>
+        <v>361</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
       <c r="H203" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204">
-        <v>1330</v>
+        <v>1320</v>
       </c>
       <c r="B204">
         <v>2026</v>
       </c>
       <c r="C204">
-        <v>171</v>
+        <v>163</v>
       </c>
       <c r="D204" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E204" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F204" t="s">
-        <v>321</v>
+        <v>361</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="H204" t="s">
-        <v>398</v>
+        <v>403</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205">
-        <v>1331</v>
+        <v>1321</v>
       </c>
       <c r="B205">
         <v>2026</v>
       </c>
       <c r="C205">
-        <v>172</v>
+        <v>164</v>
       </c>
       <c r="D205" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E205" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F205" t="s">
-        <v>178</v>
+        <v>229</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>399</v>
+        <v>404</v>
       </c>
       <c r="H205" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206">
-        <v>1332</v>
+        <v>1322</v>
       </c>
       <c r="B206">
         <v>2026</v>
       </c>
       <c r="C206">
-        <v>173</v>
+        <v>165</v>
       </c>
       <c r="D206" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E206" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F206" t="s">
-        <v>171</v>
+        <v>15</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="H206" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207">
-        <v>1333</v>
+        <v>1323</v>
       </c>
       <c r="B207">
         <v>2026</v>
       </c>
       <c r="C207">
-        <v>174</v>
+        <v>166</v>
       </c>
       <c r="D207" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E207" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F207" t="s">
-        <v>171</v>
+        <v>30</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>403</v>
+        <v>408</v>
       </c>
       <c r="H207" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208">
-        <v>1334</v>
+        <v>1324</v>
       </c>
       <c r="B208">
         <v>2026</v>
       </c>
       <c r="C208">
-        <v>175</v>
+        <v>167</v>
       </c>
       <c r="D208" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E208" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F208" t="s">
-        <v>171</v>
+        <v>30</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="H208" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209">
-        <v>1339</v>
+        <v>1325</v>
       </c>
       <c r="B209">
         <v>2026</v>
       </c>
       <c r="C209">
-        <v>176</v>
+        <v>168</v>
       </c>
       <c r="D209" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E209" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F209" t="s">
-        <v>166</v>
+        <v>56</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
       <c r="H209" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210">
-        <v>1340</v>
+        <v>1328</v>
       </c>
       <c r="B210">
         <v>2026</v>
       </c>
       <c r="C210">
-        <v>177</v>
+        <v>169</v>
       </c>
       <c r="D210" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E210" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F210" t="s">
-        <v>87</v>
+        <v>342</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>409</v>
+        <v>414</v>
       </c>
       <c r="H210" t="s">
-        <v>410</v>
+        <v>415</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211">
-        <v>1341</v>
+        <v>1329</v>
       </c>
       <c r="B211">
         <v>2026</v>
       </c>
       <c r="C211">
-        <v>178</v>
+        <v>170</v>
       </c>
       <c r="D211" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E211" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F211" t="s">
-        <v>87</v>
+        <v>342</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>411</v>
+        <v>416</v>
       </c>
       <c r="H211" t="s">
-        <v>412</v>
+        <v>417</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212">
-        <v>1342</v>
+        <v>1330</v>
       </c>
       <c r="B212">
         <v>2026</v>
       </c>
       <c r="C212">
-        <v>179</v>
+        <v>171</v>
       </c>
       <c r="D212" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E212" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F212" t="s">
-        <v>87</v>
+        <v>342</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>413</v>
+        <v>418</v>
       </c>
       <c r="H212" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213">
-        <v>1343</v>
+        <v>1331</v>
       </c>
       <c r="B213">
         <v>2026</v>
       </c>
       <c r="C213">
-        <v>180</v>
+        <v>172</v>
       </c>
       <c r="D213" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E213" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F213" t="s">
-        <v>10</v>
+        <v>199</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="H213" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214">
-        <v>1344</v>
+        <v>1332</v>
       </c>
       <c r="B214">
         <v>2026</v>
       </c>
       <c r="C214">
-        <v>181</v>
+        <v>173</v>
       </c>
       <c r="D214" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E214" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F214" t="s">
-        <v>10</v>
+        <v>192</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
       <c r="H214" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215">
-        <v>1345</v>
+        <v>1333</v>
       </c>
       <c r="B215">
         <v>2026</v>
       </c>
       <c r="C215">
-        <v>182</v>
+        <v>174</v>
       </c>
       <c r="D215" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E215" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F215" t="s">
-        <v>10</v>
+        <v>192</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="H215" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216">
-        <v>1346</v>
+        <v>1334</v>
       </c>
       <c r="B216">
         <v>2026</v>
       </c>
       <c r="C216">
-        <v>183</v>
+        <v>175</v>
       </c>
       <c r="D216" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E216" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F216" t="s">
-        <v>340</v>
+        <v>192</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
       <c r="H216" t="s">
-        <v>422</v>
+        <v>427</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217">
-        <v>1347</v>
+        <v>1339</v>
       </c>
       <c r="B217">
         <v>2026</v>
       </c>
       <c r="C217">
-        <v>184</v>
+        <v>176</v>
       </c>
       <c r="D217" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E217" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F217" t="s">
-        <v>340</v>
+        <v>187</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>423</v>
+        <v>428</v>
       </c>
       <c r="H217" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218">
-        <v>1348</v>
+        <v>1340</v>
       </c>
       <c r="B218">
         <v>2026</v>
       </c>
       <c r="C218">
-        <v>185</v>
+        <v>177</v>
       </c>
       <c r="D218" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E218" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F218" t="s">
-        <v>321</v>
+        <v>108</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>425</v>
+        <v>430</v>
       </c>
       <c r="H218" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219">
-        <v>1349</v>
+        <v>1341</v>
       </c>
       <c r="B219">
         <v>2026</v>
       </c>
       <c r="C219">
-        <v>186</v>
+        <v>178</v>
       </c>
       <c r="D219" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E219" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F219" t="s">
-        <v>321</v>
+        <v>108</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>427</v>
+        <v>432</v>
       </c>
       <c r="H219" t="s">
-        <v>428</v>
+        <v>433</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220">
-        <v>1350</v>
+        <v>1342</v>
       </c>
       <c r="B220">
         <v>2026</v>
       </c>
       <c r="C220">
-        <v>187</v>
+        <v>179</v>
       </c>
       <c r="D220" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E220" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F220" t="s">
-        <v>321</v>
+        <v>108</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>429</v>
+        <v>434</v>
       </c>
       <c r="H220" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221">
-        <v>1351</v>
+        <v>1343</v>
       </c>
       <c r="B221">
         <v>2026</v>
       </c>
       <c r="C221">
-        <v>188</v>
+        <v>180</v>
       </c>
       <c r="D221" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E221" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F221" t="s">
-        <v>171</v>
+        <v>15</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>431</v>
+        <v>436</v>
       </c>
       <c r="H221" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222">
-        <v>1352</v>
+        <v>1344</v>
       </c>
       <c r="B222">
         <v>2026</v>
       </c>
       <c r="C222">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="D222" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E222" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F222" t="s">
-        <v>171</v>
+        <v>15</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>433</v>
+        <v>438</v>
       </c>
       <c r="H222" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223">
-        <v>1353</v>
+        <v>1345</v>
       </c>
       <c r="B223">
         <v>2026</v>
       </c>
       <c r="C223">
-        <v>190</v>
+        <v>182</v>
       </c>
       <c r="D223" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E223" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F223" t="s">
-        <v>171</v>
+        <v>15</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="H223" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224">
-        <v>1357</v>
+        <v>1346</v>
       </c>
       <c r="B224">
         <v>2026</v>
       </c>
       <c r="C224">
-        <v>191</v>
+        <v>183</v>
       </c>
       <c r="D224" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E224" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F224" t="s">
-        <v>178</v>
+        <v>361</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="H224" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225">
-        <v>1358</v>
+        <v>1347</v>
       </c>
       <c r="B225">
         <v>2026</v>
       </c>
       <c r="C225">
-        <v>192</v>
+        <v>184</v>
       </c>
       <c r="D225" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E225" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F225" t="s">
-        <v>178</v>
+        <v>361</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>439</v>
+        <v>444</v>
       </c>
       <c r="H225" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226">
-        <v>1359</v>
+        <v>1348</v>
       </c>
       <c r="B226">
         <v>2026</v>
       </c>
       <c r="C226">
-        <v>193</v>
+        <v>185</v>
       </c>
       <c r="D226" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E226" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F226" t="s">
-        <v>171</v>
+        <v>342</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>441</v>
+        <v>446</v>
       </c>
       <c r="H226" t="s">
-        <v>442</v>
+        <v>447</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227">
-        <v>1360</v>
+        <v>1349</v>
       </c>
       <c r="B227">
         <v>2026</v>
       </c>
       <c r="C227">
-        <v>194</v>
+        <v>186</v>
       </c>
       <c r="D227" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E227" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F227" t="s">
-        <v>171</v>
+        <v>342</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
       <c r="H227" t="s">
-        <v>444</v>
+        <v>449</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228">
-        <v>1361</v>
+        <v>1350</v>
       </c>
       <c r="B228">
         <v>2026</v>
       </c>
       <c r="C228">
-        <v>195</v>
+        <v>187</v>
       </c>
       <c r="D228" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E228" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F228" t="s">
-        <v>171</v>
+        <v>342</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>445</v>
+        <v>450</v>
       </c>
       <c r="H228" t="s">
-        <v>446</v>
+        <v>451</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229">
-        <v>1362</v>
+        <v>1351</v>
       </c>
       <c r="B229">
         <v>2026</v>
       </c>
       <c r="C229">
-        <v>196</v>
+        <v>188</v>
       </c>
       <c r="D229" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E229" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F229" t="s">
-        <v>321</v>
+        <v>192</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>447</v>
+        <v>452</v>
       </c>
       <c r="H229" t="s">
-        <v>448</v>
+        <v>453</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230">
-        <v>1363</v>
+        <v>1352</v>
       </c>
       <c r="B230">
         <v>2026</v>
       </c>
       <c r="C230">
-        <v>197</v>
+        <v>189</v>
       </c>
       <c r="D230" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E230" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F230" t="s">
-        <v>321</v>
+        <v>192</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>449</v>
+        <v>454</v>
       </c>
       <c r="H230" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231">
-        <v>1364</v>
+        <v>1353</v>
       </c>
       <c r="B231">
         <v>2026</v>
       </c>
       <c r="C231">
-        <v>198</v>
+        <v>190</v>
       </c>
       <c r="D231" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E231" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F231" t="s">
-        <v>10</v>
+        <v>192</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>451</v>
+        <v>456</v>
       </c>
       <c r="H231" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232">
-        <v>1365</v>
+        <v>1357</v>
       </c>
       <c r="B232">
         <v>2026</v>
       </c>
       <c r="C232">
+        <v>191</v>
+      </c>
+      <c r="D232" t="s">
+        <v>106</v>
+      </c>
+      <c r="E232" t="s">
+        <v>107</v>
+      </c>
+      <c r="F232" t="s">
         <v>199</v>
       </c>
-      <c r="D232" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G232" s="1" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
       <c r="H232" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233">
-        <v>1366</v>
+        <v>1358</v>
       </c>
       <c r="B233">
         <v>2026</v>
       </c>
       <c r="C233">
-        <v>200</v>
+        <v>192</v>
       </c>
       <c r="D233" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E233" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F233" t="s">
-        <v>10</v>
+        <v>199</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>455</v>
+        <v>460</v>
       </c>
       <c r="H233" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234">
-        <v>1367</v>
+        <v>1359</v>
       </c>
       <c r="B234">
         <v>2026</v>
       </c>
       <c r="C234">
-        <v>201</v>
+        <v>193</v>
       </c>
       <c r="D234" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E234" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F234" t="s">
-        <v>208</v>
+        <v>192</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="H234" t="s">
-        <v>458</v>
+        <v>463</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235">
-        <v>1368</v>
+        <v>1360</v>
       </c>
       <c r="B235">
         <v>2026</v>
       </c>
       <c r="C235">
-        <v>202</v>
+        <v>194</v>
       </c>
       <c r="D235" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E235" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F235" t="s">
-        <v>208</v>
+        <v>192</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="H235" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236">
-        <v>1369</v>
+        <v>1361</v>
       </c>
       <c r="B236">
         <v>2026</v>
       </c>
       <c r="C236">
-        <v>203</v>
+        <v>195</v>
       </c>
       <c r="D236" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E236" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F236" t="s">
-        <v>87</v>
+        <v>192</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="H236" t="s">
-        <v>462</v>
+        <v>467</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237">
-        <v>1370</v>
+        <v>1362</v>
       </c>
       <c r="B237">
         <v>2026</v>
       </c>
       <c r="C237">
-        <v>204</v>
+        <v>196</v>
       </c>
       <c r="D237" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E237" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F237" t="s">
-        <v>87</v>
+        <v>342</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="H237" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238">
-        <v>1371</v>
+        <v>1363</v>
       </c>
       <c r="B238">
         <v>2026</v>
       </c>
       <c r="C238">
-        <v>205</v>
+        <v>197</v>
       </c>
       <c r="D238" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E238" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F238" t="s">
-        <v>87</v>
+        <v>342</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>465</v>
+        <v>470</v>
       </c>
       <c r="H238" t="s">
-        <v>466</v>
+        <v>471</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239">
-        <v>1375</v>
+        <v>1364</v>
       </c>
       <c r="B239">
         <v>2026</v>
       </c>
       <c r="C239">
-        <v>206</v>
+        <v>198</v>
       </c>
       <c r="D239" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E239" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F239" t="s">
-        <v>243</v>
+        <v>15</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>467</v>
+        <v>472</v>
       </c>
       <c r="H239" t="s">
-        <v>468</v>
+        <v>473</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240">
-        <v>1376</v>
+        <v>1365</v>
       </c>
       <c r="B240">
         <v>2026</v>
       </c>
       <c r="C240">
-        <v>207</v>
+        <v>199</v>
       </c>
       <c r="D240" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E240" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F240" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="H240" t="s">
-        <v>470</v>
+        <v>475</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241">
-        <v>1377</v>
+        <v>1366</v>
       </c>
       <c r="B241">
         <v>2026</v>
       </c>
       <c r="C241">
-        <v>208</v>
+        <v>200</v>
       </c>
       <c r="D241" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E241" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F241" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>471</v>
+        <v>476</v>
       </c>
       <c r="H241" t="s">
-        <v>472</v>
+        <v>477</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242">
-        <v>1378</v>
+        <v>1367</v>
       </c>
       <c r="B242">
         <v>2026</v>
       </c>
       <c r="C242">
-        <v>209</v>
+        <v>201</v>
       </c>
       <c r="D242" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E242" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F242" t="s">
-        <v>340</v>
+        <v>229</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>473</v>
+        <v>478</v>
       </c>
       <c r="H242" t="s">
-        <v>474</v>
+        <v>479</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243">
-        <v>1379</v>
+        <v>1368</v>
       </c>
       <c r="B243">
         <v>2026</v>
       </c>
       <c r="C243">
-        <v>210</v>
+        <v>202</v>
       </c>
       <c r="D243" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E243" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F243" t="s">
-        <v>340</v>
+        <v>229</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="H243" t="s">
-        <v>476</v>
+        <v>481</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244">
-        <v>1299</v>
+        <v>1369</v>
       </c>
       <c r="B244">
         <v>2026</v>
       </c>
       <c r="C244">
-        <v>1</v>
+        <v>203</v>
       </c>
       <c r="D244" t="s">
-        <v>477</v>
+        <v>106</v>
       </c>
       <c r="E244" t="s">
-        <v>478</v>
+        <v>107</v>
       </c>
       <c r="F244" t="s">
-        <v>48</v>
+        <v>108</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>46</v>
+        <v>482</v>
       </c>
       <c r="H244" t="s">
-        <v>479</v>
+        <v>483</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245">
-        <v>1300</v>
+        <v>1370</v>
       </c>
       <c r="B245">
         <v>2026</v>
       </c>
       <c r="C245">
-        <v>2</v>
+        <v>204</v>
       </c>
       <c r="D245" t="s">
-        <v>477</v>
+        <v>106</v>
       </c>
       <c r="E245" t="s">
-        <v>478</v>
+        <v>107</v>
       </c>
       <c r="F245" t="s">
-        <v>48</v>
+        <v>108</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>46</v>
+        <v>484</v>
       </c>
       <c r="H245" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246">
-        <v>1326</v>
+        <v>1371</v>
       </c>
       <c r="B246">
         <v>2026</v>
       </c>
       <c r="C246">
-        <v>3</v>
+        <v>205</v>
       </c>
       <c r="D246" t="s">
-        <v>477</v>
+        <v>106</v>
       </c>
       <c r="E246" t="s">
-        <v>478</v>
+        <v>107</v>
       </c>
       <c r="F246" t="s">
-        <v>48</v>
+        <v>108</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
       <c r="H246" t="s">
-        <v>482</v>
+        <v>487</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247">
-        <v>1327</v>
+        <v>1375</v>
       </c>
       <c r="B247">
         <v>2026</v>
       </c>
       <c r="C247">
-        <v>4</v>
+        <v>206</v>
       </c>
       <c r="D247" t="s">
-        <v>477</v>
+        <v>106</v>
       </c>
       <c r="E247" t="s">
-        <v>478</v>
+        <v>107</v>
       </c>
       <c r="F247" t="s">
-        <v>48</v>
+        <v>264</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>483</v>
+        <v>488</v>
       </c>
       <c r="H247" t="s">
-        <v>484</v>
+        <v>489</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248">
-        <v>1354</v>
+        <v>1376</v>
       </c>
       <c r="B248">
         <v>2026</v>
       </c>
       <c r="C248">
-        <v>5</v>
+        <v>207</v>
       </c>
       <c r="D248" t="s">
-        <v>477</v>
+        <v>106</v>
       </c>
       <c r="E248" t="s">
-        <v>478</v>
+        <v>107</v>
       </c>
       <c r="F248" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>485</v>
+        <v>490</v>
       </c>
       <c r="H248" t="s">
-        <v>486</v>
+        <v>491</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249">
-        <v>1355</v>
+        <v>1377</v>
       </c>
       <c r="B249">
         <v>2026</v>
       </c>
       <c r="C249">
-        <v>6</v>
+        <v>208</v>
       </c>
       <c r="D249" t="s">
-        <v>477</v>
+        <v>106</v>
       </c>
       <c r="E249" t="s">
-        <v>478</v>
+        <v>107</v>
       </c>
       <c r="F249" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>487</v>
+        <v>492</v>
       </c>
       <c r="H249" t="s">
-        <v>488</v>
+        <v>493</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250">
-        <v>1372</v>
+        <v>1378</v>
       </c>
       <c r="B250">
         <v>2026</v>
       </c>
       <c r="C250">
-        <v>7</v>
+        <v>209</v>
       </c>
       <c r="D250" t="s">
-        <v>477</v>
+        <v>106</v>
       </c>
       <c r="E250" t="s">
-        <v>478</v>
+        <v>107</v>
       </c>
       <c r="F250" t="s">
-        <v>48</v>
+        <v>361</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>489</v>
+        <v>494</v>
       </c>
       <c r="H250" t="s">
-        <v>490</v>
+        <v>495</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251">
-        <v>1373</v>
+        <v>1379</v>
       </c>
       <c r="B251">
         <v>2026</v>
       </c>
       <c r="C251">
-        <v>8</v>
+        <v>210</v>
       </c>
       <c r="D251" t="s">
-        <v>477</v>
+        <v>106</v>
       </c>
       <c r="E251" t="s">
-        <v>478</v>
+        <v>107</v>
       </c>
       <c r="F251" t="s">
-        <v>48</v>
+        <v>361</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>491</v>
+        <v>496</v>
       </c>
       <c r="H251" t="s">
-        <v>492</v>
+        <v>497</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252">
-        <v>1374</v>
+        <v>1381</v>
       </c>
       <c r="B252">
         <v>2026</v>
       </c>
       <c r="C252">
-        <v>9</v>
+        <v>211</v>
       </c>
       <c r="D252" t="s">
-        <v>477</v>
+        <v>106</v>
       </c>
       <c r="E252" t="s">
-        <v>478</v>
+        <v>107</v>
       </c>
       <c r="F252" t="s">
-        <v>48</v>
+        <v>199</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="H252" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253">
-        <v>1213</v>
+        <v>1382</v>
       </c>
       <c r="B253">
         <v>2026</v>
       </c>
       <c r="C253">
-        <v>1</v>
+        <v>212</v>
       </c>
       <c r="D253" t="s">
-        <v>495</v>
+        <v>106</v>
       </c>
       <c r="E253" t="s">
-        <v>496</v>
+        <v>107</v>
       </c>
       <c r="F253" t="s">
-        <v>10</v>
+        <v>199</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="H253" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254">
-        <v>1196</v>
+        <v>1383</v>
       </c>
       <c r="B254">
         <v>2026</v>
       </c>
       <c r="C254">
-        <v>1</v>
+        <v>213</v>
       </c>
       <c r="D254" t="s">
-        <v>499</v>
+        <v>106</v>
       </c>
       <c r="E254" t="s">
-        <v>500</v>
+        <v>107</v>
+      </c>
+      <c r="F254" t="s">
+        <v>108</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="H254" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255">
+        <v>1384</v>
+      </c>
+      <c r="B255">
+        <v>2026</v>
+      </c>
+      <c r="C255">
+        <v>214</v>
+      </c>
+      <c r="D255" t="s">
+        <v>106</v>
+      </c>
+      <c r="E255" t="s">
+        <v>107</v>
+      </c>
+      <c r="F255" t="s">
+        <v>108</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="H255" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256">
+        <v>1385</v>
+      </c>
+      <c r="B256">
+        <v>2026</v>
+      </c>
+      <c r="C256">
+        <v>215</v>
+      </c>
+      <c r="D256" t="s">
+        <v>106</v>
+      </c>
+      <c r="E256" t="s">
+        <v>107</v>
+      </c>
+      <c r="F256" t="s">
+        <v>108</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="H256" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257">
+        <v>1386</v>
+      </c>
+      <c r="B257">
+        <v>2026</v>
+      </c>
+      <c r="C257">
+        <v>216</v>
+      </c>
+      <c r="D257" t="s">
+        <v>106</v>
+      </c>
+      <c r="E257" t="s">
+        <v>107</v>
+      </c>
+      <c r="F257" t="s">
+        <v>508</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="H257" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258">
+        <v>1387</v>
+      </c>
+      <c r="B258">
+        <v>2026</v>
+      </c>
+      <c r="C258">
+        <v>217</v>
+      </c>
+      <c r="D258" t="s">
+        <v>106</v>
+      </c>
+      <c r="E258" t="s">
+        <v>107</v>
+      </c>
+      <c r="F258" t="s">
+        <v>508</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="H258" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259">
+        <v>1388</v>
+      </c>
+      <c r="B259">
+        <v>2026</v>
+      </c>
+      <c r="C259">
+        <v>218</v>
+      </c>
+      <c r="D259" t="s">
+        <v>106</v>
+      </c>
+      <c r="E259" t="s">
+        <v>107</v>
+      </c>
+      <c r="F259" t="s">
+        <v>30</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="H259" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260">
+        <v>1389</v>
+      </c>
+      <c r="B260">
+        <v>2026</v>
+      </c>
+      <c r="C260">
+        <v>219</v>
+      </c>
+      <c r="D260" t="s">
+        <v>106</v>
+      </c>
+      <c r="E260" t="s">
+        <v>107</v>
+      </c>
+      <c r="F260" t="s">
+        <v>30</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="H260" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261">
+        <v>1390</v>
+      </c>
+      <c r="B261">
+        <v>2026</v>
+      </c>
+      <c r="C261">
+        <v>220</v>
+      </c>
+      <c r="D261" t="s">
+        <v>106</v>
+      </c>
+      <c r="E261" t="s">
+        <v>107</v>
+      </c>
+      <c r="F261" t="s">
+        <v>30</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="H261" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262">
+        <v>1391</v>
+      </c>
+      <c r="B262">
+        <v>2026</v>
+      </c>
+      <c r="C262">
+        <v>221</v>
+      </c>
+      <c r="D262" t="s">
+        <v>106</v>
+      </c>
+      <c r="E262" t="s">
+        <v>107</v>
+      </c>
+      <c r="F262" t="s">
+        <v>192</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="H262" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263">
+        <v>1392</v>
+      </c>
+      <c r="B263">
+        <v>2026</v>
+      </c>
+      <c r="C263">
+        <v>222</v>
+      </c>
+      <c r="D263" t="s">
+        <v>106</v>
+      </c>
+      <c r="E263" t="s">
+        <v>107</v>
+      </c>
+      <c r="F263" t="s">
+        <v>192</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="H263" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264">
+        <v>1393</v>
+      </c>
+      <c r="B264">
+        <v>2026</v>
+      </c>
+      <c r="C264">
+        <v>223</v>
+      </c>
+      <c r="D264" t="s">
+        <v>106</v>
+      </c>
+      <c r="E264" t="s">
+        <v>107</v>
+      </c>
+      <c r="F264" t="s">
+        <v>192</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="H264" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265">
+        <v>1394</v>
+      </c>
+      <c r="B265">
+        <v>2026</v>
+      </c>
+      <c r="C265">
+        <v>224</v>
+      </c>
+      <c r="D265" t="s">
+        <v>106</v>
+      </c>
+      <c r="E265" t="s">
+        <v>107</v>
+      </c>
+      <c r="F265" t="s">
+        <v>187</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="H265" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266">
+        <v>1395</v>
+      </c>
+      <c r="B266">
+        <v>2026</v>
+      </c>
+      <c r="C266">
+        <v>225</v>
+      </c>
+      <c r="D266" t="s">
+        <v>106</v>
+      </c>
+      <c r="E266" t="s">
+        <v>107</v>
+      </c>
+      <c r="F266" t="s">
+        <v>187</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="H266" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267">
+        <v>1396</v>
+      </c>
+      <c r="B267">
+        <v>2026</v>
+      </c>
+      <c r="C267">
+        <v>226</v>
+      </c>
+      <c r="D267" t="s">
+        <v>106</v>
+      </c>
+      <c r="E267" t="s">
+        <v>107</v>
+      </c>
+      <c r="F267" t="s">
+        <v>529</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="H267" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268">
+        <v>1397</v>
+      </c>
+      <c r="B268">
+        <v>2026</v>
+      </c>
+      <c r="C268">
+        <v>227</v>
+      </c>
+      <c r="D268" t="s">
+        <v>106</v>
+      </c>
+      <c r="E268" t="s">
+        <v>107</v>
+      </c>
+      <c r="F268" t="s">
+        <v>529</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="H268" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269">
+        <v>1398</v>
+      </c>
+      <c r="B269">
+        <v>2026</v>
+      </c>
+      <c r="C269">
+        <v>228</v>
+      </c>
+      <c r="D269" t="s">
+        <v>106</v>
+      </c>
+      <c r="E269" t="s">
+        <v>107</v>
+      </c>
+      <c r="F269" t="s">
+        <v>529</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="H269" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270">
+        <v>1399</v>
+      </c>
+      <c r="B270">
+        <v>2026</v>
+      </c>
+      <c r="C270">
+        <v>229</v>
+      </c>
+      <c r="D270" t="s">
+        <v>106</v>
+      </c>
+      <c r="E270" t="s">
+        <v>107</v>
+      </c>
+      <c r="F270" t="s">
+        <v>536</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="H270" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271">
+        <v>1400</v>
+      </c>
+      <c r="B271">
+        <v>2026</v>
+      </c>
+      <c r="C271">
+        <v>230</v>
+      </c>
+      <c r="D271" t="s">
+        <v>106</v>
+      </c>
+      <c r="E271" t="s">
+        <v>107</v>
+      </c>
+      <c r="F271" t="s">
+        <v>536</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H271" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272">
+        <v>1401</v>
+      </c>
+      <c r="B272">
+        <v>2026</v>
+      </c>
+      <c r="C272">
+        <v>231</v>
+      </c>
+      <c r="D272" t="s">
+        <v>106</v>
+      </c>
+      <c r="E272" t="s">
+        <v>107</v>
+      </c>
+      <c r="F272" t="s">
+        <v>536</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="H272" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273">
+        <v>1404</v>
+      </c>
+      <c r="B273">
+        <v>2026</v>
+      </c>
+      <c r="C273">
+        <v>232</v>
+      </c>
+      <c r="D273" t="s">
+        <v>106</v>
+      </c>
+      <c r="E273" t="s">
+        <v>107</v>
+      </c>
+      <c r="F273" t="s">
+        <v>25</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="H273" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274">
+        <v>1407</v>
+      </c>
+      <c r="B274">
+        <v>2026</v>
+      </c>
+      <c r="C274">
+        <v>233</v>
+      </c>
+      <c r="D274" t="s">
+        <v>106</v>
+      </c>
+      <c r="E274" t="s">
+        <v>107</v>
+      </c>
+      <c r="F274" t="s">
+        <v>199</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="H274" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275">
+        <v>1408</v>
+      </c>
+      <c r="B275">
+        <v>2026</v>
+      </c>
+      <c r="C275">
+        <v>234</v>
+      </c>
+      <c r="D275" t="s">
+        <v>106</v>
+      </c>
+      <c r="E275" t="s">
+        <v>107</v>
+      </c>
+      <c r="F275" t="s">
+        <v>199</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="H275" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276">
+        <v>1409</v>
+      </c>
+      <c r="B276">
+        <v>2026</v>
+      </c>
+      <c r="C276">
+        <v>235</v>
+      </c>
+      <c r="D276" t="s">
+        <v>106</v>
+      </c>
+      <c r="E276" t="s">
+        <v>107</v>
+      </c>
+      <c r="F276" t="s">
+        <v>108</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="H276" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277">
+        <v>1410</v>
+      </c>
+      <c r="B277">
+        <v>2026</v>
+      </c>
+      <c r="C277">
+        <v>236</v>
+      </c>
+      <c r="D277" t="s">
+        <v>106</v>
+      </c>
+      <c r="E277" t="s">
+        <v>107</v>
+      </c>
+      <c r="F277" t="s">
+        <v>108</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="H277" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278">
+        <v>1411</v>
+      </c>
+      <c r="B278">
+        <v>2026</v>
+      </c>
+      <c r="C278">
+        <v>237</v>
+      </c>
+      <c r="D278" t="s">
+        <v>106</v>
+      </c>
+      <c r="E278" t="s">
+        <v>107</v>
+      </c>
+      <c r="F278" t="s">
+        <v>108</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="H278" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279">
+        <v>1412</v>
+      </c>
+      <c r="B279">
+        <v>2026</v>
+      </c>
+      <c r="C279">
+        <v>238</v>
+      </c>
+      <c r="D279" t="s">
+        <v>106</v>
+      </c>
+      <c r="E279" t="s">
+        <v>107</v>
+      </c>
+      <c r="F279" t="s">
+        <v>192</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="H279" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280">
+        <v>1413</v>
+      </c>
+      <c r="B280">
+        <v>2026</v>
+      </c>
+      <c r="C280">
+        <v>239</v>
+      </c>
+      <c r="D280" t="s">
+        <v>106</v>
+      </c>
+      <c r="E280" t="s">
+        <v>107</v>
+      </c>
+      <c r="F280" t="s">
+        <v>192</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="H280" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281">
+        <v>1414</v>
+      </c>
+      <c r="B281">
+        <v>2026</v>
+      </c>
+      <c r="C281">
+        <v>240</v>
+      </c>
+      <c r="D281" t="s">
+        <v>106</v>
+      </c>
+      <c r="E281" t="s">
+        <v>107</v>
+      </c>
+      <c r="F281" t="s">
+        <v>192</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="H281" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282">
+        <v>1417</v>
+      </c>
+      <c r="B282">
+        <v>2026</v>
+      </c>
+      <c r="C282">
+        <v>241</v>
+      </c>
+      <c r="D282" t="s">
+        <v>106</v>
+      </c>
+      <c r="E282" t="s">
+        <v>107</v>
+      </c>
+      <c r="F282" t="s">
+        <v>508</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="H282" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283">
+        <v>1418</v>
+      </c>
+      <c r="B283">
+        <v>2026</v>
+      </c>
+      <c r="C283">
+        <v>242</v>
+      </c>
+      <c r="D283" t="s">
+        <v>106</v>
+      </c>
+      <c r="E283" t="s">
+        <v>107</v>
+      </c>
+      <c r="F283" t="s">
+        <v>529</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="H283" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284">
+        <v>1419</v>
+      </c>
+      <c r="B284">
+        <v>2026</v>
+      </c>
+      <c r="C284">
+        <v>243</v>
+      </c>
+      <c r="D284" t="s">
+        <v>106</v>
+      </c>
+      <c r="E284" t="s">
+        <v>107</v>
+      </c>
+      <c r="F284" t="s">
+        <v>529</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="H284" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285">
+        <v>1420</v>
+      </c>
+      <c r="B285">
+        <v>2026</v>
+      </c>
+      <c r="C285">
+        <v>244</v>
+      </c>
+      <c r="D285" t="s">
+        <v>106</v>
+      </c>
+      <c r="E285" t="s">
+        <v>107</v>
+      </c>
+      <c r="F285" t="s">
+        <v>529</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="H285" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286">
+        <v>1421</v>
+      </c>
+      <c r="B286">
+        <v>2026</v>
+      </c>
+      <c r="C286">
+        <v>245</v>
+      </c>
+      <c r="D286" t="s">
+        <v>106</v>
+      </c>
+      <c r="E286" t="s">
+        <v>107</v>
+      </c>
+      <c r="F286" t="s">
+        <v>229</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="H286" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287">
+        <v>1422</v>
+      </c>
+      <c r="B287">
+        <v>2026</v>
+      </c>
+      <c r="C287">
+        <v>246</v>
+      </c>
+      <c r="D287" t="s">
+        <v>106</v>
+      </c>
+      <c r="E287" t="s">
+        <v>107</v>
+      </c>
+      <c r="F287" t="s">
+        <v>30</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="H287" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288">
+        <v>1423</v>
+      </c>
+      <c r="B288">
+        <v>2026</v>
+      </c>
+      <c r="C288">
+        <v>247</v>
+      </c>
+      <c r="D288" t="s">
+        <v>106</v>
+      </c>
+      <c r="E288" t="s">
+        <v>107</v>
+      </c>
+      <c r="F288" t="s">
+        <v>30</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="H288" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289">
+        <v>1299</v>
+      </c>
+      <c r="B289">
+        <v>2026</v>
+      </c>
+      <c r="C289">
+        <v>1</v>
+      </c>
+      <c r="D289" t="s">
+        <v>575</v>
+      </c>
+      <c r="E289" t="s">
+        <v>576</v>
+      </c>
+      <c r="F289" t="s">
+        <v>56</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="H289" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290">
+        <v>1300</v>
+      </c>
+      <c r="B290">
+        <v>2026</v>
+      </c>
+      <c r="C290">
+        <v>2</v>
+      </c>
+      <c r="D290" t="s">
+        <v>575</v>
+      </c>
+      <c r="E290" t="s">
+        <v>576</v>
+      </c>
+      <c r="F290" t="s">
+        <v>56</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="H290" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291">
+        <v>1326</v>
+      </c>
+      <c r="B291">
+        <v>2026</v>
+      </c>
+      <c r="C291">
+        <v>3</v>
+      </c>
+      <c r="D291" t="s">
+        <v>575</v>
+      </c>
+      <c r="E291" t="s">
+        <v>576</v>
+      </c>
+      <c r="F291" t="s">
+        <v>56</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="H291" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292">
+        <v>1327</v>
+      </c>
+      <c r="B292">
+        <v>2026</v>
+      </c>
+      <c r="C292">
+        <v>4</v>
+      </c>
+      <c r="D292" t="s">
+        <v>575</v>
+      </c>
+      <c r="E292" t="s">
+        <v>576</v>
+      </c>
+      <c r="F292" t="s">
+        <v>56</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="H292" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293">
+        <v>1354</v>
+      </c>
+      <c r="B293">
+        <v>2026</v>
+      </c>
+      <c r="C293">
+        <v>5</v>
+      </c>
+      <c r="D293" t="s">
+        <v>575</v>
+      </c>
+      <c r="E293" t="s">
+        <v>576</v>
+      </c>
+      <c r="F293" t="s">
+        <v>56</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="H293" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294">
+        <v>1355</v>
+      </c>
+      <c r="B294">
+        <v>2026</v>
+      </c>
+      <c r="C294">
+        <v>6</v>
+      </c>
+      <c r="D294" t="s">
+        <v>575</v>
+      </c>
+      <c r="E294" t="s">
+        <v>576</v>
+      </c>
+      <c r="F294" t="s">
+        <v>56</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="H294" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295">
+        <v>1372</v>
+      </c>
+      <c r="B295">
+        <v>2026</v>
+      </c>
+      <c r="C295">
+        <v>7</v>
+      </c>
+      <c r="D295" t="s">
+        <v>575</v>
+      </c>
+      <c r="E295" t="s">
+        <v>576</v>
+      </c>
+      <c r="F295" t="s">
+        <v>56</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="H295" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296">
+        <v>1373</v>
+      </c>
+      <c r="B296">
+        <v>2026</v>
+      </c>
+      <c r="C296">
+        <v>8</v>
+      </c>
+      <c r="D296" t="s">
+        <v>575</v>
+      </c>
+      <c r="E296" t="s">
+        <v>576</v>
+      </c>
+      <c r="F296" t="s">
+        <v>56</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="H296" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297">
+        <v>1374</v>
+      </c>
+      <c r="B297">
+        <v>2026</v>
+      </c>
+      <c r="C297">
+        <v>9</v>
+      </c>
+      <c r="D297" t="s">
+        <v>575</v>
+      </c>
+      <c r="E297" t="s">
+        <v>576</v>
+      </c>
+      <c r="F297" t="s">
+        <v>56</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="H297" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298">
+        <v>1402</v>
+      </c>
+      <c r="B298">
+        <v>2026</v>
+      </c>
+      <c r="C298">
+        <v>10</v>
+      </c>
+      <c r="D298" t="s">
+        <v>575</v>
+      </c>
+      <c r="E298" t="s">
+        <v>576</v>
+      </c>
+      <c r="F298" t="s">
+        <v>56</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="H298" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299">
+        <v>1403</v>
+      </c>
+      <c r="B299">
+        <v>2026</v>
+      </c>
+      <c r="C299">
+        <v>11</v>
+      </c>
+      <c r="D299" t="s">
+        <v>575</v>
+      </c>
+      <c r="E299" t="s">
+        <v>576</v>
+      </c>
+      <c r="F299" t="s">
+        <v>56</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="H299" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300">
+        <v>1415</v>
+      </c>
+      <c r="B300">
+        <v>2026</v>
+      </c>
+      <c r="C300">
+        <v>12</v>
+      </c>
+      <c r="D300" t="s">
+        <v>575</v>
+      </c>
+      <c r="E300" t="s">
+        <v>576</v>
+      </c>
+      <c r="F300" t="s">
+        <v>56</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="H300" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301">
+        <v>1416</v>
+      </c>
+      <c r="B301">
+        <v>2026</v>
+      </c>
+      <c r="C301">
+        <v>13</v>
+      </c>
+      <c r="D301" t="s">
+        <v>575</v>
+      </c>
+      <c r="E301" t="s">
+        <v>576</v>
+      </c>
+      <c r="F301" t="s">
+        <v>56</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="H301" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302">
+        <v>1424</v>
+      </c>
+      <c r="B302">
+        <v>2026</v>
+      </c>
+      <c r="C302">
+        <v>1</v>
+      </c>
+      <c r="D302" t="s">
+        <v>600</v>
+      </c>
+      <c r="E302" t="s">
+        <v>601</v>
+      </c>
+      <c r="F302" t="s">
+        <v>30</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="H302" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303">
+        <v>1213</v>
+      </c>
+      <c r="B303">
+        <v>2026</v>
+      </c>
+      <c r="C303">
+        <v>1</v>
+      </c>
+      <c r="D303" t="s">
+        <v>604</v>
+      </c>
+      <c r="E303" t="s">
+        <v>605</v>
+      </c>
+      <c r="F303" t="s">
+        <v>15</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="H303" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304">
+        <v>1196</v>
+      </c>
+      <c r="B304">
+        <v>2026</v>
+      </c>
+      <c r="C304">
+        <v>1</v>
+      </c>
+      <c r="D304" t="s">
+        <v>608</v>
+      </c>
+      <c r="E304" t="s">
+        <v>609</v>
+      </c>
+      <c r="G304" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="H304" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305">
         <v>1197</v>
       </c>
-      <c r="B255">
-[...2 lines deleted...]
-      <c r="C255">
+      <c r="B305">
+        <v>2026</v>
+      </c>
+      <c r="C305">
         <v>2</v>
       </c>
-      <c r="D255" t="s">
-[...9 lines deleted...]
-        <v>504</v>
+      <c r="D305" t="s">
+        <v>608</v>
+      </c>
+      <c r="E305" t="s">
+        <v>609</v>
+      </c>
+      <c r="G305" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="H305" t="s">
+        <v>613</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -8775,50 +10402,100 @@
     <hyperlink ref="G231" r:id="rId230"/>
     <hyperlink ref="G232" r:id="rId231"/>
     <hyperlink ref="G233" r:id="rId232"/>
     <hyperlink ref="G234" r:id="rId233"/>
     <hyperlink ref="G235" r:id="rId234"/>
     <hyperlink ref="G236" r:id="rId235"/>
     <hyperlink ref="G237" r:id="rId236"/>
     <hyperlink ref="G238" r:id="rId237"/>
     <hyperlink ref="G239" r:id="rId238"/>
     <hyperlink ref="G240" r:id="rId239"/>
     <hyperlink ref="G241" r:id="rId240"/>
     <hyperlink ref="G242" r:id="rId241"/>
     <hyperlink ref="G243" r:id="rId242"/>
     <hyperlink ref="G244" r:id="rId243"/>
     <hyperlink ref="G245" r:id="rId244"/>
     <hyperlink ref="G246" r:id="rId245"/>
     <hyperlink ref="G247" r:id="rId246"/>
     <hyperlink ref="G248" r:id="rId247"/>
     <hyperlink ref="G249" r:id="rId248"/>
     <hyperlink ref="G250" r:id="rId249"/>
     <hyperlink ref="G251" r:id="rId250"/>
     <hyperlink ref="G252" r:id="rId251"/>
     <hyperlink ref="G253" r:id="rId252"/>
     <hyperlink ref="G254" r:id="rId253"/>
     <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
+    <hyperlink ref="G285" r:id="rId284"/>
+    <hyperlink ref="G286" r:id="rId285"/>
+    <hyperlink ref="G287" r:id="rId286"/>
+    <hyperlink ref="G288" r:id="rId287"/>
+    <hyperlink ref="G289" r:id="rId288"/>
+    <hyperlink ref="G290" r:id="rId289"/>
+    <hyperlink ref="G291" r:id="rId290"/>
+    <hyperlink ref="G292" r:id="rId291"/>
+    <hyperlink ref="G293" r:id="rId292"/>
+    <hyperlink ref="G294" r:id="rId293"/>
+    <hyperlink ref="G295" r:id="rId294"/>
+    <hyperlink ref="G296" r:id="rId295"/>
+    <hyperlink ref="G297" r:id="rId296"/>
+    <hyperlink ref="G298" r:id="rId297"/>
+    <hyperlink ref="G299" r:id="rId298"/>
+    <hyperlink ref="G300" r:id="rId299"/>
+    <hyperlink ref="G301" r:id="rId300"/>
+    <hyperlink ref="G302" r:id="rId301"/>
+    <hyperlink ref="G303" r:id="rId302"/>
+    <hyperlink ref="G304" r:id="rId303"/>
+    <hyperlink ref="G305" r:id="rId304"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>